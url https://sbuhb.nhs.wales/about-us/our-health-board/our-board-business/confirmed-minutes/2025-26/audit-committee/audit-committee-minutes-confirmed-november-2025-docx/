--- v0 (2026-04-29)
+++ v1 (2026-07-30)
@@ -13,5920 +13,5921 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A32D08" w:rsidP="001F7D8C" w:rsidRDefault="00A32D08" w14:paraId="4437F6F3" w14:textId="77777777">
+    <w:p w14:paraId="4437F6F3" w14:textId="77777777" w:rsidR="00A32D08" w:rsidRDefault="00A32D08" w:rsidP="001F7D8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BF2CD5" w:rsidR="00FE5E56" w:rsidP="001F7D8C" w:rsidRDefault="00AD2605" w14:paraId="3320771D" w14:textId="20D3A062">
+    <w:p w14:paraId="3320771D" w14:textId="20D3A062" w:rsidR="00FE5E56" w:rsidRPr="00BF2CD5" w:rsidRDefault="00AD2605" w:rsidP="001F7D8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="291EE5A7" w:rsidR="00AD2605">
+      <w:r w:rsidRPr="291EE5A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Swansea Bay University Health Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="603695BA" w:rsidP="291EE5A7" w:rsidRDefault="603695BA" w14:paraId="045B04AF" w14:textId="6EDEB16F">
+    <w:p w14:paraId="045B04AF" w14:textId="6EDEB16F" w:rsidR="603695BA" w:rsidRDefault="603695BA" w:rsidP="291EE5A7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="291EE5A7" w:rsidR="603695BA">
+      <w:r w:rsidRPr="291EE5A7">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONFIRMED</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF2CD5" w:rsidR="00882AD5" w:rsidP="001F7D8C" w:rsidRDefault="00F04381" w14:paraId="63106E31" w14:textId="70CFD42C">
+    <w:p w14:paraId="63106E31" w14:textId="70CFD42C" w:rsidR="00882AD5" w:rsidRPr="00BF2CD5" w:rsidRDefault="00F04381" w:rsidP="001F7D8C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="291EE5A7" w:rsidR="00F04381">
+      <w:r w:rsidRPr="291EE5A7">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Minutes</w:t>
+        <w:t xml:space="preserve">Minutes of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="291EE5A7" w:rsidR="00F04381">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="291EE5A7" w:rsidR="00045495">
+      <w:r w:rsidR="00045495" w:rsidRPr="291EE5A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Audit </w:t>
       </w:r>
-      <w:r w:rsidRPr="291EE5A7" w:rsidR="002054CE">
+      <w:r w:rsidR="002054CE" w:rsidRPr="291EE5A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="291EE5A7" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="291EE5A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="291EE5A7" w:rsidR="00EF78FD">
+      <w:r w:rsidR="00EF78FD" w:rsidRPr="291EE5A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Meeting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF2CD5" w:rsidR="00045495" w:rsidP="001F7D8C" w:rsidRDefault="1B2456CA" w14:paraId="3036E3E8" w14:textId="0CBD9838">
+    <w:p w14:paraId="3036E3E8" w14:textId="0CBD9838" w:rsidR="00045495" w:rsidRPr="00BF2CD5" w:rsidRDefault="1B2456CA" w:rsidP="001F7D8C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62AA3363">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">held on </w:t>
       </w:r>
-      <w:r w:rsidRPr="62AA3363" w:rsidR="213249F8">
+      <w:r w:rsidR="213249F8" w:rsidRPr="62AA3363">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20 November</w:t>
       </w:r>
-      <w:r w:rsidRPr="62AA3363" w:rsidR="1F7D1F7C">
+      <w:r w:rsidR="1F7D1F7C" w:rsidRPr="62AA3363">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF2CD5" w:rsidR="008E31B9" w:rsidP="001F7D8C" w:rsidRDefault="00882AD5" w14:paraId="35B04007" w14:textId="755909A3">
+    <w:p w14:paraId="35B04007" w14:textId="755909A3" w:rsidR="008E31B9" w:rsidRPr="00BF2CD5" w:rsidRDefault="00882AD5" w:rsidP="001F7D8C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF2CD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>via Microsoft Teams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00882AD5" w:rsidP="001F7D8C" w:rsidRDefault="00882AD5" w14:paraId="6EE5AD54" w14:textId="77777777">
+    <w:p w14:paraId="6EE5AD54" w14:textId="77777777" w:rsidR="00882AD5" w:rsidRDefault="00882AD5" w:rsidP="001F7D8C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2983"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="6089"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="7ADC3061" w14:paraId="3EE05593" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="3EE05593" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C65" w:rsidR="00F56535" w:rsidP="001F7D8C" w:rsidRDefault="00F56535" w14:paraId="1EB91ED3" w14:textId="77777777">
+          <w:p w14:paraId="1EB91ED3" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00CB2C65" w:rsidRDefault="00F56535" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C65">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Present:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="7ADC3061" w14:paraId="058208A9" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="058208A9" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="001F7D8C" w:rsidRDefault="00564BEB" w14:paraId="3F3FC8D6" w14:textId="73D396D7">
+          <w:p w14:paraId="3F3FC8D6" w14:textId="73D396D7" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00564BEB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nuria Zolle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="001F7D8C" w:rsidRDefault="00564BEB" w14:paraId="0D088AD1" w14:textId="1D15F479">
+          <w:p w14:paraId="0D088AD1" w14:textId="1D15F479" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00564BEB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(NZ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="001F7D8C" w:rsidRDefault="00F56535" w14:paraId="1BC23BEF" w14:textId="174EB436">
+          <w:p w14:paraId="1BC23BEF" w14:textId="174EB436" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="62AA3363" w:rsidTr="7ADC3061" w14:paraId="7709E94D" w14:textId="77777777">
+      <w:tr w:rsidR="62AA3363" w14:paraId="7709E94D" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="62AA3363" w14:paraId="093C0FC7" w14:textId="26D0A1C3">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="093C0FC7" w14:textId="26D0A1C3" w:rsidR="62AA3363" w:rsidRDefault="62AA3363" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Andrew Griffiths</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="62AA3363" w14:paraId="1B3C156A" w14:textId="3492A6D1">
+          <w:p w14:paraId="1B3C156A" w14:textId="3492A6D1" w:rsidR="62AA3363" w:rsidRDefault="62AA3363" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="62AA3363" w14:paraId="0D9CA938" w14:textId="41644A11">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="0D9CA938" w14:textId="41644A11" w:rsidR="62AA3363" w:rsidRDefault="62AA3363" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00564BEB" w:rsidTr="7ADC3061" w14:paraId="0E614A36" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="004B1346" w14:paraId="0E614A36" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="001F7D8C" w:rsidRDefault="00564BEB" w14:paraId="4F969E31" w14:textId="3F7A4ED5">
+          <w:p w14:paraId="4F969E31" w14:textId="3F7A4ED5" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Patricia Price</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="001F7D8C" w:rsidRDefault="02AEF665" w14:paraId="603FA187" w14:textId="2D775846">
+          <w:p w14:paraId="603FA187" w14:textId="2D775846" w:rsidR="00564BEB" w:rsidRDefault="02AEF665" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(PP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="001F7D8C" w:rsidRDefault="00564BEB" w14:paraId="0424AF2F" w14:textId="0C5537EC">
+          <w:p w14:paraId="0424AF2F" w14:textId="0C5537EC" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="7ADC3061" w14:paraId="2933D1E3" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="2933D1E3" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C65" w:rsidR="00F56535" w:rsidP="001F7D8C" w:rsidRDefault="00F56535" w14:paraId="476C84EA" w14:textId="77777777">
+          <w:p w14:paraId="476C84EA" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00CB2C65" w:rsidRDefault="00F56535" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C65">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In Attendance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="7ADC3061" w14:paraId="0A779E8C" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="0A779E8C" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="001F7D8C" w:rsidRDefault="071EED91" w14:paraId="0F153C5A" w14:textId="1B7871CD">
+          <w:p w14:paraId="0F153C5A" w14:textId="1B7871CD" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Jason Blewitt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="001F7D8C" w:rsidRDefault="071EED91" w14:paraId="10731A54" w14:textId="4B461974">
+          <w:p w14:paraId="10731A54" w14:textId="4B461974" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(JB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00627D9F" w:rsidR="5E8F2FCD" w:rsidP="001F7D8C" w:rsidRDefault="0E4E8C65" w14:paraId="238C7AEB" w14:textId="55B5EF8A">
+          <w:p w14:paraId="238C7AEB" w14:textId="55B5EF8A" w:rsidR="5E8F2FCD" w:rsidRPr="00627D9F" w:rsidRDefault="0E4E8C65" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3CB27D57">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="3CB27D57" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5656947D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="5656947D" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Wales </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="72DF85AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="72DF85AA" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item 123/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005501BF" w:rsidTr="7ADC3061" w14:paraId="2E74D432" w14:textId="77777777">
+      <w:tr w:rsidR="005501BF" w14:paraId="2E74D432" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="071EED91" w:rsidR="005501BF" w:rsidP="001F7D8C" w:rsidRDefault="005501BF" w14:paraId="3DE5C9EC" w14:textId="2571C9F7">
+          <w:p w14:paraId="3DE5C9EC" w14:textId="2571C9F7" w:rsidR="005501BF" w:rsidRPr="071EED91" w:rsidRDefault="005501BF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Delyth Brushett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="071EED91" w:rsidR="005501BF" w:rsidP="001F7D8C" w:rsidRDefault="005501BF" w14:paraId="338033BC" w14:textId="336BCEF3">
+          <w:p w14:paraId="338033BC" w14:textId="336BCEF3" w:rsidR="005501BF" w:rsidRPr="071EED91" w:rsidRDefault="005501BF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(DB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00627D9F" w:rsidR="005501BF" w:rsidP="001F7D8C" w:rsidRDefault="005501BF" w14:paraId="584D7455" w14:textId="67A82A44">
+          <w:p w14:paraId="584D7455" w14:textId="67A82A44" w:rsidR="005501BF" w:rsidRPr="00627D9F" w:rsidRDefault="005501BF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Wales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092105C" w:rsidTr="7ADC3061" w14:paraId="22FE30C4" w14:textId="77777777">
+      <w:tr w:rsidR="0092105C" w14:paraId="22FE30C4" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="071EED91" w:rsidR="0092105C" w:rsidP="001F7D8C" w:rsidRDefault="0092105C" w14:paraId="0E9502C2" w14:textId="522F275B">
+          <w:p w14:paraId="0E9502C2" w14:textId="522F275B" w:rsidR="0092105C" w:rsidRPr="071EED91" w:rsidRDefault="0092105C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Richard Clayfield</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="071EED91" w:rsidR="0092105C" w:rsidP="001F7D8C" w:rsidRDefault="0092105C" w14:paraId="05977F0F" w14:textId="7081EB2F">
+          <w:p w14:paraId="05977F0F" w14:textId="7081EB2F" w:rsidR="0092105C" w:rsidRPr="071EED91" w:rsidRDefault="0092105C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(RC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00627D9F" w:rsidR="0092105C" w:rsidP="001F7D8C" w:rsidRDefault="5CB57787" w14:paraId="1FF206DE" w14:textId="3AE65086">
+          <w:p w14:paraId="1FF206DE" w14:textId="3AE65086" w:rsidR="0092105C" w:rsidRPr="00627D9F" w:rsidRDefault="5CB57787" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Deputy Head of Procurement </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="15D3FF3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="15D3FF3E" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item: 130/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="7ADC3061" w14:paraId="5BC25309" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="5BC25309" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="001F7D8C" w:rsidRDefault="071EED91" w14:paraId="086BD093" w14:textId="68F27EEB">
+          <w:p w14:paraId="086BD093" w14:textId="68F27EEB" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amelia Cole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="001F7D8C" w:rsidRDefault="071EED91" w14:paraId="7D723CA9" w14:textId="5A42F258">
+          <w:p w14:paraId="7D723CA9" w14:textId="5A42F258" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00627D9F" w:rsidR="071EED91" w:rsidP="001F7D8C" w:rsidRDefault="071EED91" w14:paraId="454C84B5" w14:textId="1B89B20C">
+          <w:p w14:paraId="454C84B5" w14:textId="1B89B20C" w:rsidR="071EED91" w:rsidRPr="00627D9F" w:rsidRDefault="071EED91" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00627D9F">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Corporate Governance Officer (Note taker)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00621300" w:rsidTr="7ADC3061" w14:paraId="2E6306CA" w14:textId="77777777">
+      <w:tr w:rsidR="00621300" w14:paraId="2E6306CA" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="00621300" w:rsidP="001F7D8C" w:rsidRDefault="00621300" w14:paraId="33180D68" w14:textId="0E9DE1CB">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="33180D68" w14:textId="0E9DE1CB" w:rsidR="00621300" w:rsidRPr="62AA3363" w:rsidRDefault="00621300" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Alison Gallagher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="00621300" w:rsidP="001F7D8C" w:rsidRDefault="00621300" w14:paraId="3CC71D9B" w14:textId="4B85E4F4">
+          <w:p w14:paraId="3CC71D9B" w14:textId="4B85E4F4" w:rsidR="00621300" w:rsidRPr="62AA3363" w:rsidRDefault="00621300" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="00621300" w:rsidP="001F7D8C" w:rsidRDefault="00CB7F15" w14:paraId="3DC7A072" w14:textId="606AB50B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="3DC7A072" w14:textId="606AB50B" w:rsidR="00621300" w:rsidRPr="62AA3363" w:rsidRDefault="00CB7F15" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Associate Director Unscheduled Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="62AA3363" w:rsidTr="7ADC3061" w14:paraId="5D78E415" w14:textId="77777777">
+      <w:tr w:rsidR="62AA3363" w14:paraId="5D78E415" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0234CD6B" w:rsidP="001F7D8C" w:rsidRDefault="0234CD6B" w14:paraId="216E949B" w14:textId="05ED3529">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="216E949B" w14:textId="05ED3529" w:rsidR="0234CD6B" w:rsidRDefault="0234CD6B" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Melanie Goodman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0234CD6B" w:rsidP="001F7D8C" w:rsidRDefault="0234CD6B" w14:paraId="06E94E94" w14:textId="54AC7824">
+          <w:p w14:paraId="06E94E94" w14:textId="54AC7824" w:rsidR="0234CD6B" w:rsidRDefault="0234CD6B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(MG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0234CD6B" w:rsidP="001F7D8C" w:rsidRDefault="0234CD6B" w14:paraId="38A71888" w14:textId="2278A1F1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="38A71888" w14:textId="2278A1F1" w:rsidR="0234CD6B" w:rsidRDefault="0234CD6B" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="62AA3363" w:rsidTr="7ADC3061" w14:paraId="2D7777D9" w14:textId="77777777">
+      <w:tr w:rsidR="62AA3363" w14:paraId="2D7777D9" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="47DE456D" w:rsidP="001F7D8C" w:rsidRDefault="47DE456D" w14:paraId="429E18CA" w14:textId="6E6F44AB">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="429E18CA" w14:textId="6E6F44AB" w:rsidR="47DE456D" w:rsidRDefault="47DE456D" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Darren Griffiths</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="47DE456D" w:rsidP="001F7D8C" w:rsidRDefault="47DE456D" w14:paraId="2291B0BB" w14:textId="18143AD0">
+          <w:p w14:paraId="2291B0BB" w14:textId="18143AD0" w:rsidR="47DE456D" w:rsidRDefault="47DE456D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(DG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="47DE456D" w:rsidP="001F7D8C" w:rsidRDefault="16528F6E" w14:paraId="00E4C46F" w14:textId="24EF84E0">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="00E4C46F" w14:textId="24EF84E0" w:rsidR="47DE456D" w:rsidRDefault="16528F6E" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Director of Finance and Performance</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="08DAA941">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="08DAA941" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (For item: 127/25,129/25, 131/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E46BBF" w:rsidTr="7ADC3061" w14:paraId="2C4B8954" w14:textId="77777777">
+      <w:tr w:rsidR="00E46BBF" w14:paraId="2C4B8954" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E46BBF" w:rsidP="001F7D8C" w:rsidRDefault="00E46BBF" w14:paraId="1D36BD44" w14:textId="72C6C018">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="1D36BD44" w14:textId="72C6C018" w:rsidR="00E46BBF" w:rsidRDefault="00E46BBF" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Scott Hurford</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E46BBF" w:rsidP="001F7D8C" w:rsidRDefault="00E46BBF" w14:paraId="58079B57" w14:textId="7E90F633">
+          <w:p w14:paraId="58079B57" w14:textId="7E90F633" w:rsidR="00E46BBF" w:rsidRDefault="00E46BBF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(SH)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E46BBF" w:rsidP="001F7D8C" w:rsidRDefault="57FE48BA" w14:paraId="36DF36F1" w14:textId="34030627">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="36DF36F1" w14:textId="34030627" w:rsidR="00E46BBF" w:rsidRDefault="57FE48BA" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>South Wales Spinal Network Operational Delivery Manager</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="61167E7B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="61167E7B" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="61167E7B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="61167E7B" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item 133/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000273BF" w:rsidTr="7ADC3061" w14:paraId="53B39C31" w14:textId="77777777">
+      <w:tr w:rsidR="000273BF" w14:paraId="53B39C31" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5048CBCC" w:rsidR="000273BF" w:rsidP="001F7D8C" w:rsidRDefault="000273BF" w14:paraId="465A6684" w14:textId="0BA8BFC7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="465A6684" w14:textId="0BA8BFC7" w:rsidR="000273BF" w:rsidRPr="5048CBCC" w:rsidRDefault="000273BF" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fflur Jones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5048CBCC" w:rsidR="000273BF" w:rsidP="001F7D8C" w:rsidRDefault="000273BF" w14:paraId="151BA382" w14:textId="15BC3B90">
+          <w:p w14:paraId="151BA382" w14:textId="15BC3B90" w:rsidR="000273BF" w:rsidRPr="5048CBCC" w:rsidRDefault="000273BF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(FJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="000273BF" w:rsidP="001F7D8C" w:rsidRDefault="00B32DC1" w14:paraId="605C65A0" w14:textId="59A7F398">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="605C65A0" w14:textId="59A7F398" w:rsidR="000273BF" w:rsidRPr="62AA3363" w:rsidRDefault="00B32DC1" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Wales</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3AE686AD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="3AE686AD" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3AE686AD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="3AE686AD" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item: 125/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5048CBCC" w:rsidTr="7ADC3061" w14:paraId="48F92964" w14:textId="77777777">
+      <w:tr w:rsidR="5048CBCC" w14:paraId="48F92964" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="3EE5B4DB" w:rsidP="001F7D8C" w:rsidRDefault="3EE5B4DB" w14:paraId="1F9D4BCC" w14:textId="2960C4B7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="1F9D4BCC" w14:textId="2960C4B7" w:rsidR="3EE5B4DB" w:rsidRDefault="3EE5B4DB" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5048CBCC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hazel Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="3EE5B4DB" w:rsidP="001F7D8C" w:rsidRDefault="3EE5B4DB" w14:paraId="26677014" w14:textId="3C3A276B">
+          <w:p w14:paraId="26677014" w14:textId="3C3A276B" w:rsidR="3EE5B4DB" w:rsidRDefault="3EE5B4DB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5048CBCC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(HL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00627D9F" w:rsidR="3EE5B4DB" w:rsidP="001F7D8C" w:rsidRDefault="44ADEF57" w14:paraId="7C439C93" w14:textId="39BCCAE2">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="7C439C93" w14:textId="39BCCAE2" w:rsidR="3EE5B4DB" w:rsidRPr="00627D9F" w:rsidRDefault="44ADEF57" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Corporate Governance </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="2B5E7B35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="2B5E7B35" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item: 119/25, 120/25, 121/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="7ADC3061" w14:paraId="5566D133" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="5566D133" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="001F7D8C" w:rsidRDefault="071EED91" w14:paraId="1DD66144" w14:textId="78E8A5E9">
+          <w:p w14:paraId="1DD66144" w14:textId="78E8A5E9" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Osian Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="001F7D8C" w:rsidRDefault="071EED91" w14:paraId="09891DF8" w14:textId="2B6BA4E9">
+          <w:p w14:paraId="09891DF8" w14:textId="2B6BA4E9" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(OL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00627D9F" w:rsidR="071EED91" w:rsidP="001F7D8C" w:rsidRDefault="3CB27D57" w14:paraId="4F77BE33" w14:textId="30035634">
+          <w:p w14:paraId="4F77BE33" w14:textId="30035634" w:rsidR="071EED91" w:rsidRPr="00627D9F" w:rsidRDefault="3CB27D57" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Internal Audit </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="019210E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="019210E8" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item: 122/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5048CBCC" w:rsidTr="7ADC3061" w14:paraId="3CE13A81" w14:textId="77777777">
+      <w:tr w:rsidR="5048CBCC" w14:paraId="3CE13A81" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="137B9FD5" w:rsidP="001F7D8C" w:rsidRDefault="137B9FD5" w14:paraId="2DE73F99" w14:textId="1A800E3F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="2DE73F99" w14:textId="1A800E3F" w:rsidR="137B9FD5" w:rsidRDefault="137B9FD5" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5048CBCC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Alison McLennan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="137B9FD5" w:rsidP="001F7D8C" w:rsidRDefault="137B9FD5" w14:paraId="6CF079D6" w14:textId="769B8E81">
+          <w:p w14:paraId="6CF079D6" w14:textId="769B8E81" w:rsidR="137B9FD5" w:rsidRDefault="137B9FD5" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5048CBCC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00627D9F" w:rsidR="137B9FD5" w:rsidP="001F7D8C" w:rsidRDefault="5085875B" w14:paraId="738147DC" w14:textId="1C714DFC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="738147DC" w14:textId="1C714DFC" w:rsidR="137B9FD5" w:rsidRPr="00627D9F" w:rsidRDefault="5085875B" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Director of Finance </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1F5E2D30">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="1F5E2D30" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item: 128/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5B63B47D" w:rsidTr="7ADC3061" w14:paraId="12BF1170" w14:textId="77777777">
+      <w:tr w:rsidR="5B63B47D" w14:paraId="12BF1170" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="3A1C0263" w:rsidP="001F7D8C" w:rsidRDefault="3A1C0263" w14:paraId="242AD159" w14:textId="6CC33837">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="242AD159" w14:textId="6CC33837" w:rsidR="3A1C0263" w:rsidRDefault="3A1C0263" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mark Winter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="3A1C0263" w:rsidP="001F7D8C" w:rsidRDefault="3A1C0263" w14:paraId="1474B5E0" w14:textId="7C5963F3">
+          <w:p w14:paraId="1474B5E0" w14:textId="7C5963F3" w:rsidR="3A1C0263" w:rsidRDefault="3A1C0263" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(MW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="3A1C0263" w:rsidP="001F7D8C" w:rsidRDefault="3A1C0263" w14:paraId="185510D6" w14:textId="0DAB4C35">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="185510D6" w14:textId="0DAB4C35" w:rsidR="3A1C0263" w:rsidRDefault="3A1C0263" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Director </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item: 132/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="005048F1" w:rsidTr="7ADC3061" w14:paraId="53CDFCA4" w14:textId="77777777">
+      <w:tr w:rsidR="005048F1" w:rsidRPr="004B1346" w14:paraId="53CDFCA4" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005048F1" w:rsidP="001F7D8C" w:rsidRDefault="005048F1" w14:paraId="6B9DDBAA" w14:textId="4DBDF088">
+          <w:p w14:paraId="6B9DDBAA" w14:textId="4DBDF088" w:rsidR="005048F1" w:rsidRDefault="005048F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Emma Owen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005048F1" w:rsidP="001F7D8C" w:rsidRDefault="005048F1" w14:paraId="220102F8" w14:textId="7444BB96">
+          <w:p w14:paraId="220102F8" w14:textId="7444BB96" w:rsidR="005048F1" w:rsidRDefault="005048F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(EO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="005048F1" w:rsidP="001F7D8C" w:rsidRDefault="000F1C77" w14:paraId="1BDBA176" w14:textId="70AADEF6">
+          <w:p w14:paraId="1BDBA176" w14:textId="70AADEF6" w:rsidR="005048F1" w:rsidRPr="62AA3363" w:rsidRDefault="000F1C77" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Head of Workforce Effectiveness and Analytics</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00564BEB" w:rsidTr="7ADC3061" w14:paraId="6E1BC3BA" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="004B1346" w14:paraId="6E1BC3BA" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="001F7D8C" w:rsidRDefault="00564BEB" w14:paraId="27781A48" w14:textId="7605B010">
+          <w:p w14:paraId="27781A48" w14:textId="7605B010" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Felicity Quance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="001F7D8C" w:rsidRDefault="00564BEB" w14:paraId="4594F8C6" w14:textId="3275C672">
+          <w:p w14:paraId="4594F8C6" w14:textId="3275C672" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(FQ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00627D9F" w:rsidR="00564BEB" w:rsidP="001F7D8C" w:rsidRDefault="2BA88DB9" w14:paraId="7F189BBE" w14:textId="53404621">
+          <w:p w14:paraId="7F189BBE" w14:textId="53404621" w:rsidR="00564BEB" w:rsidRPr="00627D9F" w:rsidRDefault="2BA88DB9" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Internal </w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="32C1BD6A">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="32C1BD6A" w:rsidRPr="62AA3363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00564BEB" w:rsidTr="7ADC3061" w14:paraId="2AB25C28" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="004B1346" w14:paraId="2AB25C28" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="001F7D8C" w:rsidRDefault="00564BEB" w14:paraId="3A30B294" w14:textId="63CF449D">
+          <w:p w14:paraId="3A30B294" w14:textId="63CF449D" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sara Utley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="001F7D8C" w:rsidRDefault="00564BEB" w14:paraId="793FA2EA" w14:textId="1966D1AD">
+          <w:p w14:paraId="793FA2EA" w14:textId="1966D1AD" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(SU)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="001F7D8C" w:rsidRDefault="7F217018" w14:paraId="1959F255" w14:textId="74A94B1E">
+          <w:p w14:paraId="1959F255" w14:textId="74A94B1E" w:rsidR="00564BEB" w:rsidRDefault="7F217018" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Wales</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3DC9714F">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="3DC9714F" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1CAD0668">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="1CAD0668" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item: 124/25, 126/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="62AA3363" w:rsidTr="7ADC3061" w14:paraId="4CEE05F2" w14:textId="77777777">
+      <w:tr w:rsidR="62AA3363" w14:paraId="4CEE05F2" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="351C5FEF" w:rsidP="001F7D8C" w:rsidRDefault="351C5FEF" w14:paraId="6D197B6B" w14:textId="320922AF">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="6D197B6B" w14:textId="320922AF" w:rsidR="351C5FEF" w:rsidRDefault="351C5FEF" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hugo Van Woerden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="351C5FEF" w:rsidP="001F7D8C" w:rsidRDefault="351C5FEF" w14:paraId="0DB8C691" w14:textId="6A78ED75">
+          <w:p w14:paraId="0DB8C691" w14:textId="6A78ED75" w:rsidR="351C5FEF" w:rsidRDefault="351C5FEF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(HVW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="351C5FEF" w:rsidP="001F7D8C" w:rsidRDefault="351C5FEF" w14:paraId="162BD4F7" w14:textId="47DCDA47">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="162BD4F7" w14:textId="47DCDA47" w:rsidR="351C5FEF" w:rsidRDefault="351C5FEF" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Deputy Director of Public Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB3142" w:rsidTr="7ADC3061" w14:paraId="678AC6FC" w14:textId="77777777">
+      <w:tr w:rsidR="00CB3142" w14:paraId="678AC6FC" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="00CB3142" w:rsidP="001F7D8C" w:rsidRDefault="00CB3142" w14:paraId="499AD39B" w14:textId="7157AFC0">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="499AD39B" w14:textId="7157AFC0" w:rsidR="00CB3142" w:rsidRPr="62AA3363" w:rsidRDefault="00CB3142" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mark Winter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="00CB3142" w:rsidP="001F7D8C" w:rsidRDefault="00CB3142" w14:paraId="53B4D034" w14:textId="60056D51">
+          <w:p w14:paraId="53B4D034" w14:textId="60056D51" w:rsidR="00CB3142" w:rsidRPr="62AA3363" w:rsidRDefault="00CB3142" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(MW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="00CB3142" w:rsidP="001F7D8C" w:rsidRDefault="00CB3142" w14:paraId="5AA42E22" w14:textId="21883911">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="5AA42E22" w14:textId="21883911" w:rsidR="00CB3142" w:rsidRPr="62AA3363" w:rsidRDefault="00CB3142" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operations Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="7ADC3061" w14:paraId="546E9481" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="546E9481" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="001F7D8C" w:rsidRDefault="00F56535" w14:paraId="6EC34658" w14:textId="77777777">
+          <w:p w14:paraId="6EC34658" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Apologies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00AC1D7B" w:rsidTr="7ADC3061" w14:paraId="3B533E6D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC1D7B" w:rsidRPr="004B1346" w14:paraId="3B533E6D" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00AC1D7B" w:rsidP="001F7D8C" w:rsidRDefault="62C7D719" w14:paraId="3144007E" w14:textId="3E8A5FF7">
+          <w:p w14:paraId="3144007E" w14:textId="3E8A5FF7" w:rsidR="00AC1D7B" w:rsidRPr="004B1346" w:rsidRDefault="62C7D719" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Matthew Evans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00AC1D7B" w:rsidP="001F7D8C" w:rsidRDefault="62C7D719" w14:paraId="18D39D45" w14:textId="025BCD2E">
+          <w:p w14:paraId="18D39D45" w14:textId="025BCD2E" w:rsidR="00AC1D7B" w:rsidRPr="004B1346" w:rsidRDefault="62C7D719" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(ME)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00AC1D7B" w:rsidP="001F7D8C" w:rsidRDefault="58C7E3DC" w14:paraId="09451C16" w14:textId="651DCF88">
+          <w:p w14:paraId="09451C16" w14:textId="651DCF88" w:rsidR="00AC1D7B" w:rsidRPr="004B1346" w:rsidRDefault="58C7E3DC" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Head of Local Counter Fraud Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5048CBCC" w:rsidTr="7ADC3061" w14:paraId="2BC1F2A2" w14:textId="77777777">
+      <w:tr w:rsidR="5048CBCC" w14:paraId="2BC1F2A2" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="4FC7C7FC" w:rsidP="001F7D8C" w:rsidRDefault="37F0EACE" w14:paraId="1F42D469" w14:textId="3463EE58">
+          <w:p w14:paraId="1F42D469" w14:textId="3463EE58" w:rsidR="4FC7C7FC" w:rsidRDefault="37F0EACE" w:rsidP="001F7D8C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Neil Jones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="4FC7C7FC" w:rsidP="001F7D8C" w:rsidRDefault="37F0EACE" w14:paraId="39936E4E" w14:textId="17D02480">
+          <w:p w14:paraId="39936E4E" w14:textId="17D02480" w:rsidR="4FC7C7FC" w:rsidRDefault="37F0EACE" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(NJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="4FC7C7FC" w:rsidP="001F7D8C" w:rsidRDefault="37F0EACE" w14:paraId="028A932F" w14:textId="2BBD1072">
+          <w:p w14:paraId="028A932F" w14:textId="2BBD1072" w:rsidR="4FC7C7FC" w:rsidRDefault="37F0EACE" w:rsidP="001F7D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lead Local Counter Fraud Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="39293348" w:rsidTr="7ADC3061" w14:paraId="682DB98F" w14:textId="77777777">
+      <w:tr w:rsidR="39293348" w14:paraId="682DB98F" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="5D57C28E" w:rsidP="001F7D8C" w:rsidRDefault="5D57C28E" w14:paraId="4C0C5A6D" w14:textId="02020896">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w14:paraId="4C0C5A6D" w14:textId="02020896" w:rsidR="5D57C28E" w:rsidRDefault="5D57C28E" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="39293348">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Deb Lewis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="5D57C28E" w:rsidP="001F7D8C" w:rsidRDefault="5D57C28E" w14:paraId="1C654775" w14:textId="712A95B8">
+          <w:p w14:paraId="1C654775" w14:textId="712A95B8" w:rsidR="5D57C28E" w:rsidRDefault="5D57C28E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="39293348">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(DL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="58DEF572" w:rsidP="001F7D8C" w:rsidRDefault="58DEF572" w14:paraId="16F135EB" w14:textId="231019F1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+          <w:p w14:paraId="16F135EB" w14:textId="231019F1" w:rsidR="58DEF572" w:rsidRDefault="58DEF572" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="39293348">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Chief</w:t>
             </w:r>
-            <w:r w:rsidRPr="39293348" w:rsidR="5D57C28E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+            <w:r w:rsidR="5D57C28E" w:rsidRPr="39293348">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Operating Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="62AA3363" w:rsidTr="7ADC3061" w14:paraId="7ECA7C3B" w14:textId="77777777">
+      <w:tr w:rsidR="62AA3363" w14:paraId="7ECA7C3B" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="77015F1F" w:rsidP="001F7D8C" w:rsidRDefault="77015F1F" w14:paraId="578E0EA9" w14:textId="241C4B2D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w14:paraId="578E0EA9" w14:textId="241C4B2D" w:rsidR="77015F1F" w:rsidRDefault="77015F1F" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tina Ricketts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="77015F1F" w:rsidP="001F7D8C" w:rsidRDefault="77015F1F" w14:paraId="21E3F76B" w14:textId="296682E7">
+          <w:p w14:paraId="21E3F76B" w14:textId="296682E7" w:rsidR="77015F1F" w:rsidRDefault="77015F1F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(TR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="77015F1F" w:rsidP="001F7D8C" w:rsidRDefault="77015F1F" w14:paraId="279FDB5A" w14:textId="172DB60A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+          <w:p w14:paraId="279FDB5A" w14:textId="172DB60A" w:rsidR="77015F1F" w:rsidRDefault="77015F1F" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Director of Workforce and OD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="62AA3363" w:rsidTr="7ADC3061" w14:paraId="7AF5A60D" w14:textId="77777777">
+      <w:tr w:rsidR="62AA3363" w14:paraId="7AF5A60D" w14:textId="77777777" w:rsidTr="7ADC3061">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="77015F1F" w:rsidP="001F7D8C" w:rsidRDefault="77015F1F" w14:paraId="2B7E54F5" w14:textId="5A2E8B4B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w14:paraId="2B7E54F5" w14:textId="5A2E8B4B" w:rsidR="77015F1F" w:rsidRDefault="77015F1F" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Steve Spill</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="77015F1F" w:rsidP="001F7D8C" w:rsidRDefault="77015F1F" w14:paraId="59CB34DC" w14:textId="0611E246">
+          <w:p w14:paraId="59CB34DC" w14:textId="0611E246" w:rsidR="77015F1F" w:rsidRDefault="77015F1F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(SS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="77015F1F" w:rsidP="001F7D8C" w:rsidRDefault="77015F1F" w14:paraId="2D744637" w14:textId="105C0656">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+          <w:p w14:paraId="2D744637" w14:textId="105C0656" w:rsidR="77015F1F" w:rsidRDefault="77015F1F" w:rsidP="001F7D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F56535" w:rsidP="001F7D8C" w:rsidRDefault="00F56535" w14:paraId="06FDA66D" w14:textId="77777777">
+    <w:p w14:paraId="06FDA66D" w14:textId="77777777" w:rsidR="00F56535" w:rsidRDefault="00F56535" w:rsidP="001F7D8C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00F96E8B" w:rsidP="001F7D8C" w:rsidRDefault="00F96E8B" w14:paraId="7D97AD96" w14:textId="77777777">
+    <w:p w14:paraId="7D97AD96" w14:textId="77777777" w:rsidR="00F96E8B" w:rsidRPr="004B1346" w:rsidRDefault="00F96E8B" w:rsidP="001F7D8C">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="002917F4" w:rsidP="001F7D8C" w:rsidRDefault="002917F4" w14:paraId="04EA4D9C" w14:textId="77777777">
+    <w:p w14:paraId="04EA4D9C" w14:textId="77777777" w:rsidR="002917F4" w:rsidRPr="004B1346" w:rsidRDefault="002917F4" w:rsidP="001F7D8C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1830"/>
         <w:gridCol w:w="8376"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005D430D" w:rsidR="008A281D" w:rsidTr="1D818C9F" w14:paraId="1BCBA94F" w14:textId="77777777">
+      <w:tr w:rsidR="008A281D" w:rsidRPr="005D430D" w14:paraId="1BCBA94F" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="005D430D" w:rsidR="008A281D" w:rsidP="001F7D8C" w:rsidRDefault="008A281D" w14:paraId="2BB01192" w14:textId="478F14C0">
+          <w:p w14:paraId="2BB01192" w14:textId="478F14C0" w:rsidR="008A281D" w:rsidRPr="005D430D" w:rsidRDefault="008A281D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D430D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Minute Ref:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="005D430D" w:rsidR="008A281D" w:rsidP="001F7D8C" w:rsidRDefault="008A281D" w14:paraId="1C9ED4D9" w14:textId="2CA6E716">
+          <w:p w14:paraId="1C9ED4D9" w14:textId="2CA6E716" w:rsidR="008A281D" w:rsidRPr="005D430D" w:rsidRDefault="008A281D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D430D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Agenda Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FD21EA" w:rsidR="00FD21EA" w:rsidTr="1D818C9F" w14:paraId="6CE376C6" w14:textId="77777777">
+      <w:tr w:rsidR="00FD21EA" w:rsidRPr="00FD21EA" w14:paraId="6CE376C6" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00FD21EA" w:rsidR="00FD21EA" w:rsidP="001F7D8C" w:rsidRDefault="007964DD" w14:paraId="1EACF944" w14:textId="20F33D8E">
+          <w:p w14:paraId="1EACF944" w14:textId="20F33D8E" w:rsidR="00FD21EA" w:rsidRPr="00FD21EA" w:rsidRDefault="007964DD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007964DD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>PART 1. PRELIMINARY MATTERS</w:t>
             </w:r>
             <w:r w:rsidRPr="007964DD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00FD21EA" w:rsidTr="1D818C9F" w14:paraId="390FB5DC" w14:textId="77777777">
+      <w:tr w:rsidR="00FD21EA" w:rsidRPr="004B1346" w14:paraId="390FB5DC" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00FD21EA" w:rsidP="001F7D8C" w:rsidRDefault="00FD21EA" w14:paraId="5E6574AA" w14:textId="13FB4164">
+          <w:p w14:paraId="5E6574AA" w14:textId="13FB4164" w:rsidR="00FD21EA" w:rsidRPr="004B1346" w:rsidRDefault="00FD21EA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1.1 </w:t>
             </w:r>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">WELCOME AND APOLOGIES </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="1D818C9F" w14:paraId="36DA8B70" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="36DA8B70" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="001F7D8C" w:rsidRDefault="7AA74992" w14:paraId="2AC07949" w14:textId="0220838E">
+          <w:p w14:paraId="2AC07949" w14:textId="0220838E" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="7AA74992" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>116</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="31961560">
+            <w:r w:rsidR="31961560" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00A96454" w:rsidR="004D0A38" w:rsidP="001F7D8C" w:rsidRDefault="004D0A38" w14:paraId="7192AADE" w14:textId="77777777">
+          <w:p w14:paraId="7192AADE" w14:textId="77777777" w:rsidR="004D0A38" w:rsidRPr="00A96454" w:rsidRDefault="004D0A38" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Chair opened the meeting and welcomed all present.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D0A38" w:rsidP="001F7D8C" w:rsidRDefault="2122116D" w14:paraId="20C6A180" w14:textId="77777777">
+          <w:p w14:paraId="20C6A180" w14:textId="77777777" w:rsidR="004D0A38" w:rsidRDefault="2122116D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Apologies were noted for:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7A1C67B1" w:rsidP="001F7D8C" w:rsidRDefault="7A1C67B1" w14:paraId="39027499" w14:textId="3EC0511D">
+          <w:p w14:paraId="39027499" w14:textId="3EC0511D" w:rsidR="7A1C67B1" w:rsidRDefault="7A1C67B1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Matthew Evans, Head of Local Counter Fraud Services </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7A1C67B1" w:rsidP="001F7D8C" w:rsidRDefault="7A1C67B1" w14:paraId="4F1C3A79" w14:textId="371A7FFB">
+          <w:p w14:paraId="4F1C3A79" w14:textId="371A7FFB" w:rsidR="7A1C67B1" w:rsidRDefault="7A1C67B1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Neil Jones, Lead Local Counter Fraud Specialist</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D7733A" w:rsidR="004D0A38" w:rsidP="001F7D8C" w:rsidRDefault="2122116D" w14:paraId="3AA13BDF" w14:textId="14CBE496">
+          <w:p w14:paraId="3AA13BDF" w14:textId="14CBE496" w:rsidR="004D0A38" w:rsidRPr="00D7733A" w:rsidRDefault="2122116D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Deb Lewis, Chief Operating Officer</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D7733A" w:rsidR="004D0A38" w:rsidP="001F7D8C" w:rsidRDefault="11922C80" w14:paraId="68FE202B" w14:textId="04298ED1">
+          <w:p w14:paraId="68FE202B" w14:textId="04298ED1" w:rsidR="004D0A38" w:rsidRPr="00D7733A" w:rsidRDefault="11922C80" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Tina Ricketts, Director of Workforce and OD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D7733A" w:rsidR="004D0A38" w:rsidP="001F7D8C" w:rsidRDefault="11922C80" w14:paraId="6C5A1C27" w14:textId="202BA710">
+          <w:p w14:paraId="6C5A1C27" w14:textId="202BA710" w:rsidR="004D0A38" w:rsidRPr="00D7733A" w:rsidRDefault="11922C80" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Steve Spill, Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00FD21EA" w:rsidTr="1D818C9F" w14:paraId="146845BF" w14:textId="77777777">
+      <w:tr w:rsidR="00FD21EA" w:rsidRPr="004B1346" w14:paraId="146845BF" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00584FAA" w:rsidR="00FD21EA" w:rsidP="001F7D8C" w:rsidRDefault="00FD21EA" w14:paraId="7B9F98C5" w14:textId="6D2EC3F6">
+          <w:p w14:paraId="7B9F98C5" w14:textId="6D2EC3F6" w:rsidR="00FD21EA" w:rsidRPr="00584FAA" w:rsidRDefault="00FD21EA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00584FAA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DECLARATIONS OF INTEREST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="1D818C9F" w14:paraId="0ACF0D8E" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="0ACF0D8E" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00FD21EA" w:rsidP="001F7D8C" w:rsidRDefault="4284840F" w14:paraId="7F487E02" w14:textId="344BCBF6">
+          <w:p w14:paraId="7F487E02" w14:textId="344BCBF6" w:rsidR="00FD21EA" w:rsidRPr="004B1346" w:rsidRDefault="4284840F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>117</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="31961560">
+            <w:r w:rsidR="31961560" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00584FAA" w:rsidR="00F56535" w:rsidP="000E3AD1" w:rsidRDefault="007832C6" w14:paraId="1B1719D3" w14:textId="18170098">
+          <w:p w14:paraId="1B1719D3" w14:textId="18170098" w:rsidR="00F56535" w:rsidRPr="00584FAA" w:rsidRDefault="007832C6" w:rsidP="000E3AD1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There were no declarations of interest raised in addition to those already declared on the register.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00FD21EA" w:rsidTr="1D818C9F" w14:paraId="2346BDB6" w14:textId="77777777">
+      <w:tr w:rsidR="00FD21EA" w:rsidRPr="004B1346" w14:paraId="2346BDB6" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00273EA6" w:rsidR="00FD21EA" w:rsidP="001F7D8C" w:rsidRDefault="00FD21EA" w14:paraId="231E13AC" w14:textId="184B237F">
+          <w:p w14:paraId="231E13AC" w14:textId="184B237F" w:rsidR="00FD21EA" w:rsidRPr="00273EA6" w:rsidRDefault="00FD21EA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1.3 MATTERS ARISING</w:t>
             </w:r>
             <w:r w:rsidRPr="00273EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="1D818C9F" w14:paraId="67C544FD" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="67C544FD" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="001F7D8C" w:rsidRDefault="192E863F" w14:paraId="02204D50" w14:textId="776D0021">
+          <w:p w14:paraId="02204D50" w14:textId="776D0021" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="192E863F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>118</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="31961560">
+            <w:r w:rsidR="31961560" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA0E89" w:rsidR="00AD5C37" w:rsidP="001F7D8C" w:rsidRDefault="000A5250" w14:paraId="2C42A438" w14:textId="29CC9A42">
+          <w:p w14:paraId="2C42A438" w14:textId="29CC9A42" w:rsidR="00AD5C37" w:rsidRPr="00EA0E89" w:rsidRDefault="000A5250" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>There were no additional matters raised.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00583F78" w:rsidR="00583F78" w:rsidTr="1D818C9F" w14:paraId="44562540" w14:textId="77777777">
+      <w:tr w:rsidR="00583F78" w:rsidRPr="00583F78" w14:paraId="44562540" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00583F78" w:rsidR="00583F78" w:rsidP="001F7D8C" w:rsidRDefault="00B5192C" w14:paraId="26BD3991" w14:textId="659C710E">
+          <w:p w14:paraId="26BD3991" w14:textId="659C710E" w:rsidR="00583F78" w:rsidRPr="00583F78" w:rsidRDefault="00B5192C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B5192C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>PART 2. GOVERNANCE</w:t>
             </w:r>
             <w:r w:rsidRPr="00B5192C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00FD21EA" w:rsidTr="1D818C9F" w14:paraId="3BE1AE69" w14:textId="77777777">
+      <w:tr w:rsidR="00FD21EA" w:rsidRPr="004B1346" w14:paraId="3BE1AE69" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00102061" w:rsidR="00FD21EA" w:rsidP="001F7D8C" w:rsidRDefault="128A4D93" w14:paraId="5CA58A9A" w14:textId="28F07E3D">
+          <w:p w14:paraId="5CA58A9A" w14:textId="28F07E3D" w:rsidR="00FD21EA" w:rsidRPr="00102061" w:rsidRDefault="128A4D93" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="28519BAA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">2.1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="28519BAA" w:rsidR="19030E6B">
+            <w:r w:rsidR="19030E6B" w:rsidRPr="28519BAA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">STRATEGIC </w:t>
             </w:r>
-            <w:r w:rsidRPr="28519BAA" w:rsidR="31961560">
+            <w:r w:rsidR="31961560" w:rsidRPr="28519BAA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">RISK </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="1D818C9F" w14:paraId="3B5568B2" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="3B5568B2" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="001F7D8C" w:rsidRDefault="0240B3D2" w14:paraId="7D7BD91B" w14:textId="42B6C282">
+          <w:p w14:paraId="7D7BD91B" w14:textId="42B6C282" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="0240B3D2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>119</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="31961560">
+            <w:r w:rsidR="31961560" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/ 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="00102061" w:rsidP="000E3AD1" w:rsidRDefault="641C9B5D" w14:paraId="37D2E77E" w14:textId="5D10F51D">
+          <w:p w14:paraId="37D2E77E" w14:textId="5D10F51D" w:rsidR="00102061" w:rsidRPr="00BE4731" w:rsidRDefault="641C9B5D" w:rsidP="000E3AD1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="17047008">
+            <w:r w:rsidR="17047008" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="622F63D8">
+            <w:r w:rsidR="622F63D8" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="6D3BA66A">
+            <w:r w:rsidR="6D3BA66A" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">presented the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="48017674">
+            <w:r w:rsidR="48017674" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategic </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="6D3BA66A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6D3BA66A" w:rsidRPr="00BE4731">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Risk Report</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="6D3BA66A">
+            <w:r w:rsidR="6D3BA66A" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="791093C9">
+            <w:r w:rsidR="791093C9" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="22ECE3A4">
+            <w:r w:rsidR="22ECE3A4" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="791093C9">
+            <w:r w:rsidR="791093C9" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="34A109CE" w:rsidP="001F7D8C" w:rsidRDefault="34A109CE" w14:paraId="200864BA" w14:textId="2938E70C">
+          <w:p w14:paraId="200864BA" w14:textId="2938E70C" w:rsidR="34A109CE" w:rsidRPr="00BE4731" w:rsidRDefault="34A109CE" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>It outline</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="3C9A27F4">
+            <w:r w:rsidR="3C9A27F4" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="0086328A">
+            <w:r w:rsidR="0086328A" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">completed </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="004A7C58">
+            <w:r w:rsidR="004A7C58" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">reset </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">work to develop the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="353698DD">
+            <w:r w:rsidR="353698DD" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">trategic, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="5A27A8A3">
+            <w:r w:rsidR="5A27A8A3" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">orporate, and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="6F2AFACB">
+            <w:r w:rsidR="6F2AFACB" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">perational </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="46310C79">
+            <w:r w:rsidR="46310C79" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="130DCDA8">
+            <w:r w:rsidR="130DCDA8" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>egisters</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="04BBAD6E">
+            <w:r w:rsidR="04BBAD6E" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="34A109CE" w:rsidP="001F7D8C" w:rsidRDefault="34A109CE" w14:paraId="078D0EF1" w14:textId="7B9A63AB">
+          <w:p w14:paraId="078D0EF1" w14:textId="7B9A63AB" w:rsidR="34A109CE" w:rsidRPr="00BE4731" w:rsidRDefault="34A109CE" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ongoing work continue</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="79ABE98D">
+            <w:r w:rsidR="79ABE98D" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="50BBA04A">
+            <w:r w:rsidR="50BBA04A" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">perational </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="3C2AD3D0">
+            <w:r w:rsidR="3C2AD3D0" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="678ACB9D">
+            <w:r w:rsidR="678ACB9D" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>egister, especially in relation to the organi</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="1C23FCE0">
+            <w:r w:rsidR="1C23FCE0" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>er success program and supporting change</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="0DF55317">
+            <w:r w:rsidR="0DF55317" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="34A109CE" w:rsidP="001F7D8C" w:rsidRDefault="34A109CE" w14:paraId="27090943" w14:textId="327967C2">
+          <w:p w14:paraId="27090943" w14:textId="327967C2" w:rsidR="34A109CE" w:rsidRPr="00BE4731" w:rsidRDefault="34A109CE" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A new "risks on a page" document ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="05F41EFD">
+            <w:r w:rsidR="05F41EFD" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> been produced to help navigate larger risk documents</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="4D311311">
+            <w:r w:rsidR="4D311311" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="34A109CE" w:rsidP="001F7D8C" w:rsidRDefault="34A109CE" w14:paraId="466A3C9E" w14:textId="68D9B6B0">
+          <w:p w14:paraId="466A3C9E" w14:textId="68D9B6B0" w:rsidR="34A109CE" w:rsidRPr="00BE4731" w:rsidRDefault="34A109CE" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="54C4695C">
+            <w:r w:rsidR="54C4695C" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="3C5951E4">
+            <w:r w:rsidR="3C5951E4" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">egisters </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="4A44D00A">
+            <w:r w:rsidR="4A44D00A" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re aligned with the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="4092879A">
+            <w:r w:rsidR="4092879A" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="527A09F1">
+            <w:r w:rsidR="527A09F1" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>oard's objectives</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="4226B0C7">
+            <w:r w:rsidR="4226B0C7" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="7AD4A6E2" w:rsidP="00914F56" w:rsidRDefault="34A109CE" w14:paraId="0926BE4B" w14:textId="27581912">
+          <w:p w14:paraId="0926BE4B" w14:textId="27581912" w:rsidR="7AD4A6E2" w:rsidRPr="00BE4731" w:rsidRDefault="34A109CE" w:rsidP="00914F56">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The reset </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="1AC266F1">
+            <w:r w:rsidR="1AC266F1" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s being supported through </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="5D970F73">
+            <w:r w:rsidR="5D970F73" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>oard development programmes, aiming to bring risk management to life</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="00DE35F7">
+            <w:r w:rsidR="00DE35F7" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="006E77B9" w:rsidP="001F7D8C" w:rsidRDefault="59669BCB" w14:paraId="15C493B0" w14:textId="77777777">
+          <w:p w14:paraId="15C493B0" w14:textId="77777777" w:rsidR="006E77B9" w:rsidRPr="00BE4731" w:rsidRDefault="59669BCB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="006E77B9">
+            <w:r w:rsidR="006E77B9" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="006E77B9" w:rsidP="006E77B9" w:rsidRDefault="59669BCB" w14:paraId="0AF15092" w14:textId="541556DA">
+          <w:p w14:paraId="0AF15092" w14:textId="541556DA" w:rsidR="006E77B9" w:rsidRPr="00BE4731" w:rsidRDefault="59669BCB" w:rsidP="006E77B9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="86"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the need for the Committee to ensure the Risk Register evolved beyond a reporting tool to actively drive change and reduce risks through effective actions</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00825555">
+            <w:r w:rsidR="00825555" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, informing agendas and work programmes</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="006E77B9">
+            <w:r w:rsidR="006E77B9" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="006E77B9" w:rsidP="006E77B9" w:rsidRDefault="59669BCB" w14:paraId="09CA8470" w14:textId="18833BF1">
+          <w:p w14:paraId="09CA8470" w14:textId="18833BF1" w:rsidR="006E77B9" w:rsidRPr="00BE4731" w:rsidRDefault="59669BCB" w:rsidP="006E77B9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="86"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the importance of validating controls and strengthening assurance, particularly in areas such as infection control, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="4B1DC3C4">
+            <w:r w:rsidR="4B1DC3C4" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date of Service (</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DOS</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="4ECFC8F1">
+            <w:r w:rsidR="4ECFC8F1" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> compliance, and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="4C09D97C">
+            <w:r w:rsidR="4C09D97C" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ubject </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="1E5F58D3">
+            <w:r w:rsidR="1E5F58D3" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ccess </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="0A426B84">
+            <w:r w:rsidR="0A426B84" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>equests</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="5518CD4F">
+            <w:r w:rsidR="5518CD4F" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (SAR)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="006E77B9">
+            <w:r w:rsidR="006E77B9" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="7AD4A6E2" w:rsidP="00A32D08" w:rsidRDefault="59669BCB" w14:paraId="349B36D8" w14:textId="74811BA5">
+          <w:p w14:paraId="349B36D8" w14:textId="74811BA5" w:rsidR="7AD4A6E2" w:rsidRPr="00BE4731" w:rsidRDefault="59669BCB" w:rsidP="00A32D08">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="86"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the need for triangulated assurance across </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="3E8FF14B">
+            <w:r w:rsidR="3E8FF14B" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittees and better oversight of thematic risks, including </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="51A522C0">
+            <w:r w:rsidR="51A522C0" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">orkforce and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="5A96F319">
+            <w:r w:rsidR="5A96F319" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>artnership challenges.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="7AD4A6E2" w:rsidP="001F7D8C" w:rsidRDefault="4B7278F2" w14:paraId="413148DA" w14:textId="60591259">
+          <w:p w14:paraId="413148DA" w14:textId="60591259" w:rsidR="7AD4A6E2" w:rsidRPr="00BE4731" w:rsidRDefault="4B7278F2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PP</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="0F877B29">
+            <w:r w:rsidR="0F877B29" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">commended the clarity and effectiveness of the new </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="02F9E4B7">
+            <w:r w:rsidR="02F9E4B7" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="0F877B29">
+            <w:r w:rsidR="0F877B29" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">trategic </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="71C0E06C">
+            <w:r w:rsidR="71C0E06C" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="0F877B29">
+            <w:r w:rsidR="0F877B29" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="333767B8">
+            <w:r w:rsidR="333767B8" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="0F877B29">
+            <w:r w:rsidR="0F877B29" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>egister and its integration with the Board Assurance Framework</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="00A20649">
+            <w:r w:rsidR="00A20649" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="0F877B29">
+            <w:r w:rsidR="0F877B29" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>acknowledg</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="00982F67">
+            <w:r w:rsidR="00982F67" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="0F877B29">
+            <w:r w:rsidR="0F877B29" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the timeline for aligning </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="7A247738">
+            <w:r w:rsidR="7A247738" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="0F877B29">
+            <w:r w:rsidR="0F877B29" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">orporate and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="009D6C5A">
+            <w:r w:rsidR="009D6C5A" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="0F877B29">
+            <w:r w:rsidR="0F877B29" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>perational risk registers by April.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="7AD4A6E2" w:rsidP="001F7D8C" w:rsidRDefault="0F877B29" w14:paraId="330873A9" w14:textId="5421D19F">
+          <w:p w14:paraId="330873A9" w14:textId="5421D19F" w:rsidR="7AD4A6E2" w:rsidRPr="00BE4731" w:rsidRDefault="0F877B29" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="6FC65EC3">
+            <w:r w:rsidR="6FC65EC3" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">L </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">confirmed </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="00AF7BA1">
+            <w:r w:rsidR="00AF7BA1" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">that </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>work</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="00AF7BA1">
+            <w:r w:rsidR="00AF7BA1" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> was ongoing</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to embed </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="65BA9034">
+            <w:r w:rsidR="65BA9034" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="497C0BF9">
+            <w:r w:rsidR="497C0BF9" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">anagement into performance reviews and promote a consistent approach across the organisation, supported by the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="0D3EEB53">
+            <w:r w:rsidR="0D3EEB53" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="45042298">
+            <w:r w:rsidR="45042298" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">anagement </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="705CE930">
+            <w:r w:rsidR="705CE930" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>roup and Board-level initiatives.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="7AD4A6E2" w:rsidP="001F7D8C" w:rsidRDefault="0F877B29" w14:paraId="39AEF56A" w14:textId="5EDA4DED">
+          <w:p w14:paraId="39AEF56A" w14:textId="5EDA4DED" w:rsidR="7AD4A6E2" w:rsidRPr="00BE4731" w:rsidRDefault="0F877B29" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="64786980">
+            <w:r w:rsidR="64786980" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> raised concerns about persistent high-risk scores, particularly in finance, and questioned the process for escalation when risks remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="4B5418FA">
+            <w:r w:rsidR="4B5418FA" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> static over time</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="004F164C">
+            <w:r w:rsidR="004F164C" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the need for clarity on risk tolerance and escalation mechanisms to support risk owners in achieving improvements.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="00BE4731" w:rsidP="00BE4731" w:rsidRDefault="6995C094" w14:paraId="0DF114E1" w14:textId="286E8549">
+          <w:p w14:paraId="0DF114E1" w14:textId="286E8549" w:rsidR="00BE4731" w:rsidRPr="00BE4731" w:rsidRDefault="6995C094" w:rsidP="00BE4731">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">suggested that HL take the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="51197A33">
+            <w:r w:rsidR="51197A33" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ommittee’s comments back to her team to consider how certain areas could be strengthened</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="00042D68">
+            <w:r w:rsidR="00042D68" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlight</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="00042D68">
+            <w:r w:rsidR="00042D68" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the importance of triangulation across Committees</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="00042D68">
+            <w:r w:rsidR="00042D68" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> propos</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BE4731" w:rsidR="00042D68">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ing</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BE4731">
+              <w:lastRenderedPageBreak/>
+              <w:t>propos</w:t>
+            </w:r>
+            <w:r w:rsidR="00042D68" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that, if implementation was accepted, the next stage </w:t>
+              <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that, if implementation was accepted, the next stage </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE4731">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>should include a six-month review to measure effectiveness.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="5048CBCC" w:rsidP="00BE4731" w:rsidRDefault="3EB7610D" w14:paraId="5F688F3C" w14:textId="0E4C1588">
+          <w:p w14:paraId="5F688F3C" w14:textId="0E4C1588" w:rsidR="5048CBCC" w:rsidRPr="00BE4731" w:rsidRDefault="3EB7610D" w:rsidP="00BE4731">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="1A1D7FA2">
+            <w:r w:rsidR="1A1D7FA2" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">L </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>confirmed that these points align</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="30A843BC">
+            <w:r w:rsidR="30A843BC" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> with planned discussions at </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the upcoming Committee Chairs meeting in early December, where cross-cutting risks and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="5A60691B">
+            <w:r w:rsidR="5A60691B" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ommittee collaboration w</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="34DAEDE8">
+            <w:r w:rsidR="34DAEDE8" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">be addressed. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="001C4A9E" w:rsidP="001F7D8C" w:rsidRDefault="0F764501" w14:paraId="2E403B13" w14:textId="6C3D0B1D">
+          <w:p w14:paraId="2E403B13" w14:textId="6C3D0B1D" w:rsidR="001C4A9E" w:rsidRPr="00BE4731" w:rsidRDefault="0F764501" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4731" w:rsidR="001C4A9E" w:rsidP="001F7D8C" w:rsidRDefault="004F5371" w14:paraId="402EB148" w14:textId="17E2C851">
+          <w:p w14:paraId="402EB148" w14:textId="17E2C851" w:rsidR="001C4A9E" w:rsidRPr="00BE4731" w:rsidRDefault="004F5371" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="126E6B98">
+            <w:r w:rsidR="126E6B98" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DVISE</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="19C88511">
+            <w:r w:rsidR="19C88511" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>the Board</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="70CD227F">
+            <w:r w:rsidR="70CD227F" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="70CD227F">
+            <w:r w:rsidR="70CD227F" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>that a new system was in place for Risk Management</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="00170C38">
+            <w:r w:rsidR="00170C38" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> with Committee oversight place. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="70CD227F">
+            <w:r w:rsidR="70CD227F" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A32D08" w:rsidR="001C4A9E" w:rsidP="00A32D08" w:rsidRDefault="5243E0A4" w14:paraId="1344E2AA" w14:textId="184E6AF9">
+          <w:p w14:paraId="1344E2AA" w14:textId="184E6AF9" w:rsidR="001C4A9E" w:rsidRPr="00A32D08" w:rsidRDefault="5243E0A4" w:rsidP="00A32D08">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">WERE ASSURED </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="2E9003E3">
+            <w:r w:rsidR="2E9003E3" w:rsidRPr="00BE4731">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategic </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4731" w:rsidR="2E9003E3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2E9003E3" w:rsidRPr="00BE4731">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Risk Report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00B5192C" w:rsidTr="1D818C9F" w14:paraId="4854322F" w14:textId="77777777">
+      <w:tr w:rsidR="00B5192C" w:rsidRPr="004B1346" w14:paraId="4854322F" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F371EF" w:rsidR="00B5192C" w:rsidP="001F7D8C" w:rsidRDefault="4C30EFBD" w14:paraId="4131976F" w14:textId="32BA3BD2">
+          <w:p w14:paraId="4131976F" w14:textId="32BA3BD2" w:rsidR="00B5192C" w:rsidRPr="00F371EF" w:rsidRDefault="4C30EFBD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2.2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="7D9C6DE3">
+            <w:r w:rsidR="7D9C6DE3" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AUDIT</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="485F6ECB">
+            <w:r w:rsidR="485F6ECB" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="7D9C6DE3">
+            <w:r w:rsidR="7D9C6DE3" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">(INTERNAL AND AUDIT WALES) MANAGEMENT PROTOCOL </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="1D818C9F" w14:paraId="7CF8589E" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="7CF8589E" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B5192C" w:rsidR="00F56535" w:rsidP="001F7D8C" w:rsidRDefault="4D775798" w14:paraId="2D01C95A" w14:textId="0FB4E1C8">
+          <w:p w14:paraId="2D01C95A" w14:textId="0FB4E1C8" w:rsidR="00F56535" w:rsidRPr="00B5192C" w:rsidRDefault="4D775798" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="485F6ECB">
+            <w:r w:rsidR="485F6ECB" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="62AA3363" w:rsidP="000E3AD1" w:rsidRDefault="7347EA46" w14:paraId="1F49E2B6" w14:textId="4A4C90DE">
+          <w:p w14:paraId="1F49E2B6" w14:textId="4A4C90DE" w:rsidR="62AA3363" w:rsidRDefault="7347EA46" w:rsidP="000E3AD1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="4D81A6B0">
+            <w:r w:rsidR="4D81A6B0" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="43615ECD">
+            <w:r w:rsidR="43615ECD" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> presented the </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="5C840F04">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5C840F04" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit (Internal and Audit Wales) Management Protocol</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="43615ECD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="43615ECD" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="6D19ECF6">
+            <w:r w:rsidR="6D19ECF6" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlight</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="43615ECD">
+            <w:r w:rsidR="43615ECD" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="6D19ECF6">
+            <w:r w:rsidR="6D19ECF6" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="61063847" w14:paraId="6A14743A" w14:textId="0FDA3D33">
+          <w:p w14:paraId="6A14743A" w14:textId="0FDA3D33" w:rsidR="62AA3363" w:rsidRDefault="61063847" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="56075D09">
+            <w:r w:rsidR="56075D09" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>en C</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3A7016EA">
+            <w:r w:rsidR="3A7016EA" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ozens, Head of Compliance</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="7A7FB4C1">
+            <w:r w:rsidR="7A7FB4C1" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1AB8F4C5">
+            <w:r w:rsidR="1AB8F4C5" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="32EC6BF3">
+            <w:r w:rsidR="32EC6BF3" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s now involved earlier at the draft report stage to support managers in developing SMART actions before they enter the tracker, aiming to avoid later disputes about action appropriateness</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="62D6EF27">
+            <w:r w:rsidR="62D6EF27" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="32EC6BF3" w14:paraId="558F1443" w14:textId="78172436">
+          <w:p w14:paraId="558F1443" w14:textId="78172436" w:rsidR="62AA3363" w:rsidRDefault="32EC6BF3" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>KPI performance ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="09C21E74">
+            <w:r w:rsidR="09C21E74" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> dipped, </w:t>
             </w:r>
             <w:r w:rsidR="000136C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">however </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">plans </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="10E73D0F">
+            <w:r w:rsidR="10E73D0F" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re in place for L</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="70289B52">
+            <w:r w:rsidR="70289B52" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>en Coze</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="2108385E">
+            <w:r w:rsidR="2108385E" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ns</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to deliver education and awareness sessions for managers about audit timelines and expectations</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="52EFA9FF">
+            <w:r w:rsidR="52EFA9FF" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="32EC6BF3" w14:paraId="2FFC8B21" w14:textId="70509121">
+          <w:p w14:paraId="2FFC8B21" w14:textId="70509121" w:rsidR="62AA3363" w:rsidRDefault="32EC6BF3" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The next few months w</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="27308369">
+            <w:r w:rsidR="27308369" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> focus on manager learning and understanding, with the goal of improving performance</w:t>
             </w:r>
             <w:r w:rsidR="000136C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009B4956" w:rsidP="001F7D8C" w:rsidRDefault="39B016E8" w14:paraId="79276EA3" w14:textId="174EEB75">
+          <w:p w14:paraId="79276EA3" w14:textId="174EEB75" w:rsidR="009B4956" w:rsidRDefault="39B016E8" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OL confirmed that</w:t>
             </w:r>
             <w:r w:rsidR="009B4956">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> draft reports:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009B4956" w:rsidP="009B4956" w:rsidRDefault="009B4956" w14:paraId="2767F602" w14:textId="3A80EFC0">
+          <w:p w14:paraId="2767F602" w14:textId="3A80EFC0" w:rsidR="009B4956" w:rsidRDefault="009B4956" w:rsidP="009B4956">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="87"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">now </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="39B016E8">
+            <w:r w:rsidR="39B016E8" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>included suggested actions and expected evidence for implementation, clearly marked as guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A530FA" w:rsidR="62AA3363" w:rsidP="00A32D08" w:rsidRDefault="39B016E8" w14:paraId="04417C74" w14:textId="41E6A4F4">
+          <w:p w14:paraId="04417C74" w14:textId="41E6A4F4" w:rsidR="62AA3363" w:rsidRPr="00A530FA" w:rsidRDefault="39B016E8" w:rsidP="00A32D08">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="87"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>were issued with a 15-day deadline, copied to relevant colleagues (including Len Cozens for QA), followed up with weekly reminders</w:t>
             </w:r>
             <w:r w:rsidR="00A530FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="0002279D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A530FA" w:rsidR="00A530FA">
+            <w:r w:rsidR="00A530FA" w:rsidRPr="00A530FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ith s</w:t>
             </w:r>
             <w:r w:rsidRPr="00A530FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>tatus updates shared with HL to ensure progress.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="557A1BE4" w14:paraId="59D744E3" w14:textId="33416320">
+          <w:p w14:paraId="59D744E3" w14:textId="33416320" w:rsidR="62AA3363" w:rsidRDefault="557A1BE4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ emphasised clarifying the Committee’s role in approving management responses rather than audit reports, as audits remained independent</w:t>
             </w:r>
             <w:r w:rsidR="0002279D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -5945,438 +5946,440 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>stress</w:t>
             </w:r>
             <w:r w:rsidR="0002279D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the need for clear responses and space for discussion on recommendations within the workflow. Cultural aspects and communication of roles for </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3CBA3E90">
+            <w:r w:rsidR="3CBA3E90" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">xecutives and </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4D06C2A9">
+            <w:r w:rsidR="4D06C2A9" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Of</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ficers were also acknowledged. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00707ACB" w:rsidR="00462B8A" w:rsidP="001F7D8C" w:rsidRDefault="00462B8A" w14:paraId="6FEE27BD" w14:textId="28CFB135">
+          <w:p w14:paraId="6FEE27BD" w14:textId="28CFB135" w:rsidR="00462B8A" w:rsidRPr="00707ACB" w:rsidRDefault="00462B8A" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FB7CB5" w:rsidR="00613172" w:rsidP="001F7D8C" w:rsidRDefault="74622974" w14:paraId="6BE76541" w14:textId="6BC3207F">
+          <w:p w14:paraId="6BE76541" w14:textId="6BC3207F" w:rsidR="00613172" w:rsidRPr="00FB7CB5" w:rsidRDefault="74622974" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="84"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ADVISE</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="43331898">
+            <w:r w:rsidR="43331898" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the Board </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="5B6549E1">
+            <w:r w:rsidR="5B6549E1" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="632C825B">
+            <w:r w:rsidR="632C825B" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> a new </w:t>
             </w:r>
             <w:r w:rsidR="00982AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="00982AA1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00982AA1" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Management Protocol</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="00982AA1">
+            <w:r w:rsidR="00982AA1" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="632C825B">
+            <w:r w:rsidR="632C825B" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was in place and that the Committee would monitor its operation in practice.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FB7CB5" w:rsidR="00613172" w:rsidP="001F7D8C" w:rsidRDefault="0CB0C9E4" w14:paraId="38965072" w14:textId="23E11723">
+          <w:p w14:paraId="38965072" w14:textId="23E11723" w:rsidR="00613172" w:rsidRPr="00FB7CB5" w:rsidRDefault="0CB0C9E4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="84"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Were</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> ASSURED</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="5B6549E1">
+            <w:r w:rsidR="5B6549E1" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="6D245D6D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6D245D6D" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit (Internal and Audit Wales) Management Protocol report. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="008D3300" w:rsidTr="1D818C9F" w14:paraId="2E52B379" w14:textId="77777777">
+      <w:tr w:rsidR="008D3300" w:rsidRPr="004B1346" w14:paraId="2E52B379" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B55E36" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="4C30EFBD" w14:paraId="0B94CAFE" w14:textId="40AF2275">
+          <w:p w14:paraId="0B94CAFE" w14:textId="40AF2275" w:rsidR="008D3300" w:rsidRPr="00B55E36" w:rsidRDefault="4C30EFBD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2.3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="61B89AE7">
+            <w:r w:rsidR="61B89AE7" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>CORPORATE GOVERNANCE POLICIES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="1D818C9F" w14:paraId="0178C9EA" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="0178C9EA" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="001F7D8C" w:rsidRDefault="4F3F8877" w14:paraId="78624135" w14:textId="66D6E8A5">
+          <w:p w14:paraId="78624135" w14:textId="66D6E8A5" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="4F3F8877" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>121</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="4C30EFBD">
+            <w:r w:rsidR="4C30EFBD" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00A32D08" w:rsidR="00866440" w:rsidP="00914F56" w:rsidRDefault="40DB65EF" w14:paraId="6A567CCD" w14:textId="2AC75799">
+          <w:p w14:paraId="6A567CCD" w14:textId="2AC75799" w:rsidR="00866440" w:rsidRPr="00A32D08" w:rsidRDefault="40DB65EF" w:rsidP="00914F56">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">HL presented the </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Corporate Governance Policies Update</w:t>
             </w:r>
             <w:r w:rsidR="0082290C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="143E1620" w:rsidP="001F7D8C" w:rsidRDefault="143E1620" w14:paraId="38BEBF9E" w14:textId="67251A94">
+          <w:p w14:paraId="38BEBF9E" w14:textId="67251A94" w:rsidR="143E1620" w:rsidRDefault="143E1620" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -6392,247 +6395,247 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> with </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Executive Leads and colleagues engaged</w:t>
             </w:r>
             <w:r w:rsidR="0082290C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="143E1620" w:rsidP="001F7D8C" w:rsidRDefault="143E1620" w14:paraId="41DB0716" w14:textId="35E25CE1">
+          <w:p w14:paraId="41DB0716" w14:textId="35E25CE1" w:rsidR="143E1620" w:rsidRDefault="143E1620" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Several policies were overdue for review</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="0082290C">
+            <w:r w:rsidR="0082290C" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">remained extant until replaced, as per </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00866440">
+            <w:r w:rsidR="00866440" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the P</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">olicy on </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00866440">
+            <w:r w:rsidR="00866440" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>olicies;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="143E1620" w:rsidP="001F7D8C" w:rsidRDefault="143E1620" w14:paraId="27318273" w14:textId="529C3D47">
+          <w:p w14:paraId="27318273" w14:textId="529C3D47" w:rsidR="143E1620" w:rsidRDefault="143E1620" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Many </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="074231CD">
+            <w:r w:rsidR="074231CD" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>All-Wales</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> policies were overdue;</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="37769A9C">
+            <w:r w:rsidR="37769A9C" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="143E1620" w:rsidP="001F7D8C" w:rsidRDefault="143E1620" w14:paraId="7CCD0D34" w14:textId="069120FD">
+          <w:p w14:paraId="7CCD0D34" w14:textId="069120FD" w:rsidR="143E1620" w:rsidRDefault="143E1620" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="7F784374">
+            <w:r w:rsidR="7F784374" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>he</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="7A70E2C6">
+            <w:r w:rsidR="7A70E2C6" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re were</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="7F784374">
+            <w:r w:rsidR="7F784374" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> t</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wo policies presented for approval:</w:t>
             </w:r>
             <w:r w:rsidR="0082290C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -6648,359 +6651,359 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">revised Claims Management Policy and </w:t>
             </w:r>
             <w:r w:rsidR="00F16781">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Standards of Business Conduct Policy</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="250F656D">
+            <w:r w:rsidR="250F656D" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7AD4A6E2" w:rsidP="001F7D8C" w:rsidRDefault="7AD4A6E2" w14:paraId="048ED3DA" w14:textId="7338ED18">
+          <w:p w14:paraId="048ED3DA" w14:textId="7338ED18" w:rsidR="7AD4A6E2" w:rsidRDefault="7AD4A6E2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="7AD4A6E2" w:rsidP="001F7D8C" w:rsidRDefault="6A58CF21" w14:paraId="5E9782CE" w14:textId="6728DA80">
+          <w:p w14:paraId="5E9782CE" w14:textId="6728DA80" w:rsidR="7AD4A6E2" w:rsidRDefault="6A58CF21" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2C3B4278" w:rsidR="6A58CF21">
+            <w:r w:rsidRPr="2C3B4278">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AM</w:t>
             </w:r>
-            <w:r w:rsidRPr="2C3B4278" w:rsidR="6CFFDB77">
+            <w:r w:rsidR="6CFFDB77" w:rsidRPr="2C3B4278">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="2C3B4278" w:rsidR="6A58CF21">
+            <w:r w:rsidRPr="2C3B4278">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted that the Claims Management Policy still reference</w:t>
             </w:r>
-            <w:r w:rsidRPr="2C3B4278" w:rsidR="60CACDE3">
+            <w:r w:rsidR="60CACDE3" w:rsidRPr="2C3B4278">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="2C3B4278" w:rsidR="6A58CF21">
+            <w:r w:rsidRPr="2C3B4278">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the “L</w:t>
             </w:r>
-            <w:r w:rsidRPr="2C3B4278" w:rsidR="5231A675">
+            <w:r w:rsidR="5231A675" w:rsidRPr="2C3B4278">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ASPAR</w:t>
             </w:r>
-            <w:r w:rsidRPr="2C3B4278" w:rsidR="6A58CF21">
+            <w:r w:rsidRPr="2C3B4278">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">” losses system, which had not been in use for approximately 18 months. </w:t>
             </w:r>
-            <w:r w:rsidRPr="2C3B4278" w:rsidR="08A5C3E9">
+            <w:r w:rsidR="08A5C3E9" w:rsidRPr="2C3B4278">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">HL confirmed that this reference would be removed. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E66F9" w:rsidP="45EE3B55" w:rsidRDefault="6A58CF21" w14:paraId="5EE3C2DC" w14:textId="5D1EFA7F">
+          <w:p w14:paraId="5EE3C2DC" w14:textId="5D1EFA7F" w:rsidR="005E66F9" w:rsidRDefault="6A58CF21" w:rsidP="45EE3B55">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NZ highlighted that the Clinical Negligence Policy currently stated that an Equality Impact Assessment (EIA) was not necessary</w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="009820A0">
+            <w:r w:rsidR="009820A0" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> which needed revisiting</w:t>
             </w:r>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="6BE2E2AF">
+            <w:r w:rsidR="6BE2E2AF" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ </w:t>
             </w:r>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">suggested reviewing terminology </w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="00961206">
+            <w:r w:rsidR="00961206" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">in terms of the reference to “Chief Executive and Deputy Chairman”. </w:t>
             </w:r>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="004955D2">
+            <w:r w:rsidR="004955D2" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">And </w:t>
             </w:r>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">requested clarification on whether the Chair should have a formal role in approving claims exceeding £1,000,000 before submission to Welsh Government, in addition to the Chief Executive’s involvement. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E416E8" w:rsidP="001F7D8C" w:rsidRDefault="00E416E8" w14:paraId="5642AE10" w14:textId="17241309">
+          <w:p w14:paraId="5642AE10" w14:textId="17241309" w:rsidR="00E416E8" w:rsidRDefault="00E416E8" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="1938C142" w:rsidP="001F7D8C" w:rsidRDefault="106799FB" w14:paraId="4AE5CD86" w14:textId="5CFB0079">
+          <w:p w14:paraId="4AE5CD86" w14:textId="5CFB0079" w:rsidR="1938C142" w:rsidRDefault="106799FB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="022181CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="022181CB" w:rsidR="1938C142">
+            <w:r w:rsidR="1938C142" w:rsidRPr="022181CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>onsisten</w:t>
             </w:r>
-            <w:r w:rsidRPr="022181CB" w:rsidR="00FE09C2">
+            <w:r w:rsidR="00FE09C2" w:rsidRPr="022181CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">t use of </w:t>
             </w:r>
-            <w:r w:rsidRPr="022181CB" w:rsidR="1938C142">
+            <w:r w:rsidR="1938C142" w:rsidRPr="022181CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>terminology</w:t>
             </w:r>
-            <w:r w:rsidRPr="022181CB" w:rsidR="00FE09C2">
+            <w:r w:rsidR="00FE09C2" w:rsidRPr="022181CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> was needed throughout the Standards of Conduct Policy</w:t>
             </w:r>
-            <w:r w:rsidRPr="022181CB" w:rsidR="0001521B">
+            <w:r w:rsidR="0001521B" w:rsidRPr="022181CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, when referring to </w:t>
             </w:r>
-            <w:r w:rsidRPr="022181CB" w:rsidR="00AC1DCE">
+            <w:r w:rsidR="00AC1DCE" w:rsidRPr="022181CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="022181CB" w:rsidR="1938C142">
+            <w:r w:rsidR="1938C142" w:rsidRPr="022181CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“service director”.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1938C142" w:rsidP="001F7D8C" w:rsidRDefault="1938C142" w14:paraId="4BF4D0F0" w14:textId="7B4F1BF6">
+          <w:p w14:paraId="4BF4D0F0" w14:textId="7B4F1BF6" w:rsidR="1938C142" w:rsidRDefault="1938C142" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ requested a review </w:t>
             </w:r>
             <w:r w:rsidR="00AC1DCE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -7008,113 +7011,114 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">on all </w:t>
             </w:r>
             <w:r w:rsidR="005C3BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">outdated policies and </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">suggested that future policy reviews should include scanning for emerging issues, such as developments in digital technology and artificial intelligence, to enable proactive policy development. </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3549467B">
+            <w:r w:rsidR="3549467B" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> stressed the importance of embedding culture change within policy implementation and considering capacity implications for compliance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="001F7D8C" w:rsidRDefault="2F129BAB" w14:paraId="36FB25B8" w14:textId="54036389">
+          <w:p w14:paraId="36FB25B8" w14:textId="54036389" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="2F129BAB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="7FB61BD9">
+            <w:r w:rsidR="7FB61BD9" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7CA8B9EB" w:rsidP="001F7D8C" w:rsidRDefault="7CA8B9EB" w14:paraId="09A6632E" w14:textId="24F0A7DA">
+          <w:p w14:paraId="09A6632E" w14:textId="24F0A7DA" w:rsidR="7CA8B9EB" w:rsidRDefault="7CA8B9EB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>APPROVED</w:t>
@@ -7134,4311 +7138,4319 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">both </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the Claims Management Policy and the Standards of Business Conduct Policy</w:t>
             </w:r>
             <w:r w:rsidR="00174488">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="74622974" w:rsidP="001F7D8C" w:rsidRDefault="74622974" w14:paraId="3E0DDA35" w14:textId="69D6E3B1">
+          <w:p w14:paraId="3E0DDA35" w14:textId="69D6E3B1" w:rsidR="74622974" w:rsidRDefault="74622974" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="14668AC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="14668AC6" w:rsidRPr="45EE3B55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SSUR</w:t>
             </w:r>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">E </w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="4369FFA4">
+            <w:r w:rsidR="4369FFA4" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the Board </w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="788949A0">
+            <w:r w:rsidR="788949A0" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">that the Committee had reviewed </w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="00F53D1C">
+            <w:r w:rsidR="00F53D1C" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">and approved both </w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="788949A0">
+            <w:r w:rsidR="788949A0" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the Claim</w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="1032FA08">
+            <w:r w:rsidR="1032FA08" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="788949A0">
+            <w:r w:rsidR="788949A0" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Management Policy and the Standards of Business Conduct Policy. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="001F7D8C" w:rsidRDefault="525835A9" w14:paraId="6C6C85FD" w14:textId="13037BEF">
+          <w:p w14:paraId="6C6C85FD" w14:textId="13037BEF" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="525835A9" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">WERE ASSURED </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="550340C9">
+            <w:r w:rsidR="550340C9" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="5EA03E0E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5EA03E0E" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Governance Policies Update. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D42A76" w:rsidR="00D42A76" w:rsidTr="1D818C9F" w14:paraId="65FED4C2" w14:textId="77777777">
+      <w:tr w:rsidR="00D42A76" w:rsidRPr="00D42A76" w14:paraId="65FED4C2" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D42A76" w:rsidR="00D42A76" w:rsidP="001F7D8C" w:rsidRDefault="00185805" w14:paraId="2CFC4C10" w14:textId="5BD4479A">
+          <w:p w14:paraId="2CFC4C10" w14:textId="5BD4479A" w:rsidR="00D42A76" w:rsidRPr="00D42A76" w:rsidRDefault="00185805" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>PART 3. INTERNAL AUDIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00185805" w:rsidTr="1D818C9F" w14:paraId="67A39106" w14:textId="77777777">
+      <w:tr w:rsidR="00185805" w:rsidRPr="004B1346" w14:paraId="67A39106" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00793D1B" w:rsidR="00185805" w:rsidP="001F7D8C" w:rsidRDefault="00185805" w14:paraId="6A4B5909" w14:textId="2C06045C">
+          <w:p w14:paraId="6A4B5909" w14:textId="2C06045C" w:rsidR="00185805" w:rsidRPr="00793D1B" w:rsidRDefault="00185805" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>3.1 INTERNAL AUDIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="008D3300" w:rsidTr="1D818C9F" w14:paraId="26420C47" w14:textId="77777777">
+      <w:tr w:rsidR="008D3300" w:rsidRPr="004B1346" w14:paraId="26420C47" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="3183389D" w14:paraId="08FF7C75" w14:textId="5EADB73B">
+          <w:p w14:paraId="08FF7C75" w14:textId="5EADB73B" w:rsidR="008D3300" w:rsidRPr="004B1346" w:rsidRDefault="3183389D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="4B82002B">
+            <w:r w:rsidR="4B82002B" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="006A5822" w:rsidRDefault="70B76BB9" w14:paraId="56B1DB6F" w14:textId="197FF23C">
+          <w:p w14:paraId="56B1DB6F" w14:textId="197FF23C" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="70B76BB9" w:rsidP="006A5822">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>OL presented t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C353CD" w:rsidR="210053F5">
+            <w:r w:rsidR="210053F5" w:rsidRPr="00C353CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">he </w:t>
             </w:r>
-            <w:r w:rsidRPr="3B7E76ED" w:rsidR="210053F5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="210053F5" w:rsidRPr="3B7E76ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Internal Audit Progress Report</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="210053F5">
+            <w:r w:rsidR="210053F5" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlight</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="210053F5">
+            <w:r w:rsidR="210053F5" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="534BDE90" w14:paraId="602F2DC6" w14:textId="568C2384">
+          <w:p w14:paraId="602F2DC6" w14:textId="568C2384" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="534BDE90" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress against the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="361A39EC">
+            <w:r w:rsidR="361A39EC" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>udit plan was on track, with no major concerns reported;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="1D0DF3D2" w14:paraId="3AA0FFEF" w14:textId="4090D5A0">
+          <w:p w14:paraId="3AA0FFEF" w14:textId="4090D5A0" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="1D0DF3D2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Several reports had been completed, catching up on previous delays;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="1D0DF3D2" w14:paraId="365A00F7" w14:textId="0506856B">
+          <w:p w14:paraId="365A00F7" w14:textId="0506856B" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="1D0DF3D2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There was one change to the plan: the medical variable pay audit had been postponed to later in the year to allow new processes to embed;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="1D0DF3D2" w14:paraId="21393B69" w14:textId="1CC6DB4A">
+          <w:p w14:paraId="21393B69" w14:textId="1CC6DB4A" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="1D0DF3D2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A new section now provided regular updates on follow-up of recommendations, with an annual summary report planned;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="1D0DF3D2" w14:paraId="6669A779" w14:textId="75F3BA8A">
+          <w:p w14:paraId="6669A779" w14:textId="75F3BA8A" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="1D0DF3D2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Evidence for sampled recommendations had been satisfactory, and the next sample was selected for January;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005E66F9" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="1D0DF3D2" w14:paraId="300E0D7E" w14:textId="768765CD">
+          <w:p w14:paraId="300E0D7E" w14:textId="768765CD" w:rsidR="008D3300" w:rsidRPr="005E66F9" w:rsidRDefault="1D0DF3D2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Management response KPIs remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="15652E3F">
+            <w:r w:rsidR="15652E3F" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> an area of focus, with ongoing work to improve timeliness</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="67333674">
+            <w:r w:rsidR="67333674" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="56A70E62" w14:paraId="22CAF4AA" w14:textId="7E2FF9D9">
+          <w:p w14:paraId="22CAF4AA" w14:textId="7E2FF9D9" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="56A70E62" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ suggested that it would be helpful for the Committee to receive a future paper or update summarising lessons learned, particularly identifying any types of recommendations or service areas where timeliness remains a challenge.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="07D6488E" w:rsidRDefault="757DCD60" w14:paraId="20D4BE54" w14:textId="2B2FCA78">
+          <w:p w14:paraId="20D4BE54" w14:textId="2B2FCA78" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="757DCD60" w:rsidP="07D6488E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OL agreed to work with Len Cozens to decide the best way to report outstanding recommendations, overdue items, and recurring themes, potentially combining this with Len’s tracker paper.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="56A70E62" w14:paraId="183EF64F" w14:textId="02A31338">
+          <w:p w14:paraId="183EF64F" w14:textId="02A31338" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="56A70E62" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="2DA5AF54">
+            <w:r w:rsidR="2DA5AF54" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Z </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>confirmed that H</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="564A3CE2">
+            <w:r w:rsidR="564A3CE2" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">L </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>would take an action to discuss this with Len</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="59EFE7B8">
+            <w:r w:rsidR="59EFE7B8" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cozens</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="1F89B331" w14:paraId="5649F71F" w14:textId="7D6C4C04">
+          <w:p w14:paraId="5649F71F" w14:textId="7D6C4C04" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="1F89B331" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ACTION: HL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="1F89B331" w14:paraId="606EE1A7" w14:textId="579CA310">
+          <w:p w14:paraId="606EE1A7" w14:textId="579CA310" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="1F89B331" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00493222" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="1F89B331" w14:paraId="5D6F7D87" w14:textId="146BD5D9">
+          <w:p w14:paraId="5D6F7D87" w14:textId="146BD5D9" w:rsidR="008D3300" w:rsidRPr="00493222" w:rsidRDefault="1F89B331" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ASSURE</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board that the internal audit plan had been received, delays in management responses and their rationale had been discussed, and that a report on areas where challenges persist would be considered</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="35E5DAA4">
+            <w:r w:rsidR="35E5DAA4" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="2FB82A67" w14:paraId="3DD62EDF" w14:textId="779476A7">
+          <w:p w14:paraId="3DD62EDF" w14:textId="779476A7" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="2FB82A67" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">FQ presented the </w:t>
             </w:r>
             <w:r w:rsidRPr="00496B8E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Theatres Utilisation Report</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="767E23F1" w14:paraId="242E50A8" w14:textId="03420769">
+          <w:p w14:paraId="242E50A8" w14:textId="03420769" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="767E23F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The review assessed whether systems and controls ensured efficient and effective utilisation of theatre resources;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="767E23F1" w14:paraId="4D71CC22" w14:textId="6F29E50E">
+          <w:p w14:paraId="4D71CC22" w14:textId="6F29E50E" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="767E23F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Strategic initiatives such as the Theatrical Pathway Delivery Programme and the 642 SOP have improved productivity, with Neath Port Talbot activity up by 25%;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="767E23F1" w14:paraId="4A4756B2" w14:textId="6DEDB599">
+          <w:p w14:paraId="4A4756B2" w14:textId="6DEDB599" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="767E23F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Governance structures had developed, including the theatre Board, Operational Group, and Scheduling Group; data transparency had improved via the surgical pathway dashboard;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="767E23F1" w14:paraId="70667D6F" w14:textId="655DA333">
+          <w:p w14:paraId="70667D6F" w14:textId="655DA333" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="767E23F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Challenges remained in clinical engagement, resource capacity, and embedding governance;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="767E23F1" w14:paraId="11796565" w14:textId="2E2AA2D0">
+          <w:p w14:paraId="11796565" w14:textId="2E2AA2D0" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="767E23F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Future success depend</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="675707D3">
+            <w:r w:rsidR="675707D3" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> on clearly articulating strategic direction and defining roles and service profiles for acute hospital sites</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1EB98DD5">
+            <w:r w:rsidR="1EB98DD5" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="767E23F1" w14:paraId="35075118" w14:textId="25E3BB0D">
+          <w:p w14:paraId="35075118" w14:textId="25E3BB0D" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="767E23F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The review provided reasonable assurance, with one high priority and ten medium findings</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="293BA795">
+            <w:r w:rsidR="293BA795" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="767E23F1" w14:paraId="0BC26582" w14:textId="284587CD">
+          <w:p w14:paraId="0BC26582" w14:textId="284587CD" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="767E23F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Governance structures need</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="283FF17F">
+            <w:r w:rsidR="283FF17F" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> strengthening; theatre </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="7D27A56F">
+            <w:r w:rsidR="7D27A56F" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>oards were often not quorate and had poor attendance from key roles</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="6163FBCA">
+            <w:r w:rsidR="6163FBCA" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="767E23F1" w14:paraId="4B2D2F12" w14:textId="00775CC2">
+          <w:p w14:paraId="4B2D2F12" w14:textId="00775CC2" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="767E23F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No mechanism exist</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="55CD209D">
+            <w:r w:rsidR="55CD209D" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ed </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">for reporting/escalating to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="225B639A">
+            <w:r w:rsidR="225B639A" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Urgent and Emergency Care (</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UEC</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="224EE1D4">
+            <w:r w:rsidR="224EE1D4" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="7DF37067">
+            <w:r w:rsidR="7DF37067" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>oard; limited capacity to sustain all operational governance processes</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="71502994">
+            <w:r w:rsidR="71502994" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="767E23F1" w14:paraId="67696B51" w14:textId="43B7695E">
+          <w:p w14:paraId="67696B51" w14:textId="43B7695E" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="767E23F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The 642 SOP ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="744B504B">
+            <w:r w:rsidR="744B504B" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> been implemented, but supplementary SOPs (cancellations, prioritisation) </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="0C6927C4">
+            <w:r w:rsidR="0C6927C4" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re incomplete</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="5BA6B9EC">
+            <w:r w:rsidR="5BA6B9EC" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="767E23F1" w14:paraId="08209BD9" w14:textId="780FF7D9">
+          <w:p w14:paraId="08209BD9" w14:textId="780FF7D9" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="767E23F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The Theatre Quality and Safety Standards framework remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1CD1F53A">
+            <w:r w:rsidR="1CD1F53A" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> unratified due to limited clinical engagement (high priority finding)</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="32AD8D1F">
+            <w:r w:rsidR="32AD8D1F" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="767E23F1" w14:paraId="4676C8A7" w14:textId="2E269395">
+          <w:p w14:paraId="4676C8A7" w14:textId="2E269395" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="767E23F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The theatre performance framework lack</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="03B7EB79">
+            <w:r w:rsidR="03B7EB79" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> implementation detail and accountability; service-level reports </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="4B4A1EBD">
+            <w:r w:rsidR="4B4A1EBD" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re inconsistent with limited follow-up</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="4DB2601B">
+            <w:r w:rsidR="4DB2601B" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="363E7B0E" w14:paraId="30B092FF" w14:textId="5B3670D8">
+          <w:p w14:paraId="30B092FF" w14:textId="5B3670D8" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="363E7B0E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Overuse of the "other" category in the theatre operating management system limit</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="2E880F56">
+            <w:r w:rsidR="2E880F56" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> root cause analysis</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="208CF869">
+            <w:r w:rsidR="208CF869" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="363E7B0E" w14:paraId="7A3FD8A1" w14:textId="0D99ECA3">
+          <w:p w14:paraId="7A3FD8A1" w14:textId="0D99ECA3" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="363E7B0E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Highlight reports to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6FB127DD">
+            <w:r w:rsidR="6FB127DD" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">heatre </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6D2CEBA7">
+            <w:r w:rsidR="6D2CEBA7" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oard </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="2D19C616">
+            <w:r w:rsidR="2D19C616" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re inconsistent in </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="2D7BB6E2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2D7BB6E2" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Red, Amber, Green</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="2D7BB6E2">
+            <w:r w:rsidR="2D7BB6E2" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RAG</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5670AC78">
+            <w:r w:rsidR="5670AC78" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> rating and milestone tracking; delays exist in agreeing theatre utilisation metrics for regular reporting</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="0CD69EAE">
+            <w:r w:rsidR="0CD69EAE" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00493222" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="767E23F1" w14:paraId="67FE3D3D" w14:textId="5C4E3A81">
+          <w:p w14:paraId="67FE3D3D" w14:textId="5C4E3A81" w:rsidR="008D3300" w:rsidRPr="00493222" w:rsidRDefault="767E23F1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>All findings ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="40FE393D">
+            <w:r w:rsidR="40FE393D" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> been accepted by management, with appropriate actions and reasonable timeframes for implementation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="5428B17D" w14:paraId="04B9E8D8" w14:textId="5D1E1A01">
+          <w:p w14:paraId="04B9E8D8" w14:textId="5D1E1A01" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="5428B17D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ highlighted concerns regarding theatre utilisation and the need to strengthen governance arrangements. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="5428B17D" w14:paraId="60045E11" w14:textId="03361F31">
+          <w:p w14:paraId="60045E11" w14:textId="03361F31" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="5428B17D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PP highlighted that governance issues were regularly raised at the Performance and Finance Committee (PFC). PP expressed concern that the Theatre Quality and Safety Standards</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="08980F50">
+            <w:r w:rsidR="08980F50" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (TQS)</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, presented to the Theatre Board in September 2024, had not yet been ratified due to a lack of clinical engagement. PP also referenced three never events linked to non-compliance with national safety standards and suggested that these issues, along with actions relating to the TQS framework, may need escalation to other </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="5666634A">
+            <w:r w:rsidR="5666634A" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ommittees, including Quality and Safety.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="6373E5FD" w14:paraId="1DE36DEB" w14:textId="66023BB5">
+          <w:p w14:paraId="1DE36DEB" w14:textId="66023BB5" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="6373E5FD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="27C2352A">
+            <w:r w:rsidR="27C2352A" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="16065BAF">
+            <w:r w:rsidR="16065BAF" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="27C2352A">
+            <w:r w:rsidR="27C2352A" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> a lack of clinical engagement and suggested that parallel structures may be contributing to governance challenges. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="5428B17D" w14:paraId="606D21AF" w14:textId="423BB43A">
+          <w:p w14:paraId="606D21AF" w14:textId="423BB43A" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="5428B17D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="4BE06F55">
+            <w:r w:rsidR="4BE06F55" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Q </w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">acknowledged that some governance structures </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="5C3F4A78">
+            <w:r w:rsidR="5C3F4A78" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re relatively new and still embedding. </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="48C7B58C">
+            <w:r w:rsidR="48C7B58C" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FQ</w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> emphasised the importance of ensuring appropriate escalation routes and engagement across all levels, </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="2B0BE47B">
+            <w:r w:rsidR="2B0BE47B" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">highlighting </w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>that audit work ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="58BEDBBF">
+            <w:r w:rsidR="58BEDBBF" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> primarily involved managerial staff. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="5428B17D" w14:paraId="6036F7A6" w14:textId="6F55B4ED">
+          <w:p w14:paraId="6036F7A6" w14:textId="6F55B4ED" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="5428B17D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3B602794">
+            <w:r w:rsidR="3B602794" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> welcomed the overall reasonable assurance rating but stressed that the </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="2BB3467E">
+            <w:r w:rsidR="2BB3467E" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee’s main concern was the </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="62EF8D7C">
+            <w:r w:rsidR="62EF8D7C" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">uality and </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="6AAAC931">
+            <w:r w:rsidR="6AAAC931" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">afety implications of eight never events over two years and the lack of clinical engagement in the quality framework. </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="11925DC0">
+            <w:r w:rsidR="11925DC0" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> proposed referring this specific finding to the Quality and Safety Committee and ensuring the Chair </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="2F580C83">
+            <w:r w:rsidR="2F580C83" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s aware when planning its agenda. N</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1ECC65B1">
+            <w:r w:rsidR="1ECC65B1" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> also highlighted performance issues linked to theatre underutilisation and suggested that the Performance and Finance Committee may wish to examine related metrics and responses. Finally, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="6CE1533B">
+              <w:t xml:space="preserve"> also </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">highlighted performance issues linked to theatre underutilisation and suggested that the Performance and Finance Committee may wish to examine related metrics and responses. Finally, </w:t>
+            </w:r>
+            <w:r w:rsidR="6CE1533B" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> asked P</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1F6A6D1B">
+            <w:r w:rsidR="1F6A6D1B" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to consider how escalation and governance issues raised by A</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="35036ABF">
+            <w:r w:rsidR="35036ABF" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> could be incorporated into future agenda planning.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="53C841B3" w14:paraId="20A9E742" w14:textId="1FB502C3">
+          <w:p w14:paraId="20A9E742" w14:textId="1FB502C3" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="53C841B3" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ACTION: PP</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="48DE2CBE" w14:paraId="3C37C9C8" w14:textId="27C5AF9E">
+          <w:p w14:paraId="3C37C9C8" w14:textId="27C5AF9E" w:rsidR="008D3300" w:rsidRPr="00E108F5" w:rsidRDefault="48DE2CBE" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00493222" w:rsidR="7AD4A6E2" w:rsidP="001F7D8C" w:rsidRDefault="2D047EA0" w14:paraId="2BCB64C9" w14:textId="30A3F928">
+          <w:p w14:paraId="2BCB64C9" w14:textId="30A3F928" w:rsidR="7AD4A6E2" w:rsidRPr="00493222" w:rsidRDefault="2D047EA0" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">REFERRED </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="48FBA617">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="48FBA617" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>the finding regarding the lack of clinical engagement in the Theatre Quality and Safety Standards framework, together with the associated quality and safety concern of eight never events over two years, to the Quality and Safety Committee. The Chair w</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="7B7E769F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7B7E769F" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="48FBA617">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="48FBA617" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> be informed to ensure this </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="42A8DFAE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="42A8DFAE" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="48FBA617">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="48FBA617" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>s considered during agenda planning.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="384E4F90" w:rsidP="001F7D8C" w:rsidRDefault="384E4F90" w14:paraId="3B3CD4D4" w14:textId="12B207C6">
+          <w:p w14:paraId="3B3CD4D4" w14:textId="12B207C6" w:rsidR="384E4F90" w:rsidRDefault="384E4F90" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">FQ presented the </w:t>
             </w:r>
             <w:r w:rsidRPr="00496B8E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Vaccination and Immunisation Report</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4109609F" w:rsidP="001F7D8C" w:rsidRDefault="4109609F" w14:paraId="38055BEA" w14:textId="6C02E0DC">
+          <w:p w14:paraId="38055BEA" w14:textId="6C02E0DC" w:rsidR="4109609F" w:rsidRDefault="4109609F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There was a review of processes for monitoring and promoting vaccination uptake and equity;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4109609F" w:rsidP="001F7D8C" w:rsidRDefault="4109609F" w14:paraId="7C5D6360" w14:textId="16E97ADF">
+          <w:p w14:paraId="7C5D6360" w14:textId="16E97ADF" w:rsidR="4109609F" w:rsidRDefault="4109609F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Health Board developed three plans in response to Welsh Government’s national immunisation framework—Vaccine Equity Strategic Plan (approved June 2024), Strategic Immunisation Plan (three-year framework), and an Implementation Plan;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4109609F" w:rsidP="001F7D8C" w:rsidRDefault="2C784BF9" w14:paraId="3DD2FB6D" w14:textId="5439B461">
+          <w:p w14:paraId="3DD2FB6D" w14:textId="5439B461" w:rsidR="4109609F" w:rsidRDefault="2C784BF9" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="03794B80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="03794B80" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>here was evidence of stakeholder engagement and targeted interventions for underserved groups, including home-based vaccinations, mobile units, and pop-up clinics;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4109609F" w:rsidP="001F7D8C" w:rsidRDefault="4109609F" w14:paraId="24782F0D" w14:textId="78B66C80">
+          <w:p w14:paraId="24782F0D" w14:textId="78B66C80" w:rsidR="4109609F" w:rsidRDefault="4109609F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There was reasonable governance framework in place via the Strategic Immunisation Group and subgroups;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4109609F" w:rsidP="001F7D8C" w:rsidRDefault="4109609F" w14:paraId="789019F6" w14:textId="496995E8">
+          <w:p w14:paraId="789019F6" w14:textId="496995E8" w:rsidR="4109609F" w:rsidRDefault="4109609F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There was reasonable assurance provided, with three key findings:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4109609F" w:rsidP="001F7D8C" w:rsidRDefault="4109609F" w14:paraId="19D1E67E" w14:textId="01DE09C0">
+          <w:p w14:paraId="19D1E67E" w14:textId="01DE09C0" w:rsidR="4109609F" w:rsidRDefault="4109609F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Misalignment between strategic plans; priorities not clearly mapped;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4109609F" w:rsidP="001F7D8C" w:rsidRDefault="4109609F" w14:paraId="16092D09" w14:textId="605E880D">
+          <w:p w14:paraId="16092D09" w14:textId="605E880D" w:rsidR="4109609F" w:rsidRDefault="4109609F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Lack of SMART objectives, measurable indicators, and effective monitoring tools;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4109609F" w:rsidP="001F7D8C" w:rsidRDefault="4109609F" w14:paraId="1529AD93" w14:textId="6CA7847F">
+          <w:p w14:paraId="1529AD93" w14:textId="6CA7847F" w:rsidR="4109609F" w:rsidRDefault="4109609F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Limited evaluation of interventions; no systematic analysis of impact or feedback mechanisms;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4109609F" w:rsidP="001F7D8C" w:rsidRDefault="4109609F" w14:paraId="32B501AE" w14:textId="3CF2DF1F">
+          <w:p w14:paraId="32B501AE" w14:textId="3CF2DF1F" w:rsidR="4109609F" w:rsidRDefault="4109609F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>All findings were accepted, with reasonable actions and timeframes for implementation;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4109609F" w:rsidP="001F7D8C" w:rsidRDefault="4109609F" w14:paraId="7538F16F" w14:textId="0C3142F0">
+          <w:p w14:paraId="7538F16F" w14:textId="0C3142F0" w:rsidR="4109609F" w:rsidRDefault="4109609F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Management did open to specific questions related to the report.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D99184B" w:rsidP="3508A78C" w:rsidRDefault="5D99184B" w14:paraId="13EBCDA2" w14:textId="5F3AF2D7">
+          <w:p w14:paraId="13EBCDA2" w14:textId="5F3AF2D7" w:rsidR="5D99184B" w:rsidRDefault="5D99184B" w:rsidP="3508A78C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ highlighted the report’s relevance to the Population Health Committee and the importance of addressing the lack of evidence on the effectiveness of interventions targeting underrepresented groups. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005E66F9" w:rsidR="7AD4A6E2" w:rsidP="001F7D8C" w:rsidRDefault="797D4B59" w14:paraId="4A0A8157" w14:textId="2CA7F890">
+          <w:p w14:paraId="4A0A8157" w14:textId="2CA7F890" w:rsidR="7AD4A6E2" w:rsidRPr="005E66F9" w:rsidRDefault="797D4B59" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ACTION: HL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0B178E54" w:rsidP="001F7D8C" w:rsidRDefault="0B178E54" w14:paraId="0688ED5B" w14:textId="435B9AD5">
+          <w:p w14:paraId="0688ED5B" w14:textId="435B9AD5" w:rsidR="0B178E54" w:rsidRDefault="0B178E54" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">OL presented the </w:t>
             </w:r>
             <w:r w:rsidRPr="00496B8E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Digital Benefits Realisation Report</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="05206FFA" w:rsidP="001F7D8C" w:rsidRDefault="05206FFA" w14:paraId="256B0A5C" w14:textId="5A6262AF">
+          <w:p w14:paraId="256B0A5C" w14:textId="5A6262AF" w:rsidR="05206FFA" w:rsidRDefault="05206FFA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The audit provided substantial assurance, highlighting strong governance and robust frameworks for benefit identification, tracking, and monitoring within digitally led programmes managed by the digital services team;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="05206FFA" w:rsidP="001F7D8C" w:rsidRDefault="05206FFA" w14:paraId="40EC4471" w14:textId="27A4E856">
+          <w:p w14:paraId="40EC4471" w14:textId="27A4E856" w:rsidR="05206FFA" w:rsidRDefault="05206FFA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The Digital Services team was involved in all significant digital projects, ensuring structured benefits management;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="05206FFA" w:rsidP="001F7D8C" w:rsidRDefault="05206FFA" w14:paraId="350BBEBC" w14:textId="753BBAAC">
+          <w:p w14:paraId="350BBEBC" w14:textId="753BBAAC" w:rsidR="05206FFA" w:rsidRDefault="05206FFA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Some variability was highlighted in programmes managed outside the Digital Services team, with inconsistent application of frameworks, lack of SMART measures, baselines, clear ownership, and limited post-implementation review;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="05206FFA" w:rsidP="001F7D8C" w:rsidRDefault="05206FFA" w14:paraId="633DDFE7" w14:textId="0CA6AFA7">
+          <w:p w14:paraId="633DDFE7" w14:textId="0CA6AFA7" w:rsidR="05206FFA" w:rsidRDefault="05206FFA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Projects strengthened once </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1B8D90C6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1B8D90C6" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">they were </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>handed over to the digital team;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="69CEBABB" w:rsidP="001F7D8C" w:rsidRDefault="69CEBABB" w14:paraId="6E509182" w14:textId="382E304E">
+          <w:p w14:paraId="6E509182" w14:textId="382E304E" w:rsidR="69CEBABB" w:rsidRDefault="69CEBABB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>There were a</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="05206FFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="05206FFA" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">greed actions </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="298D3057">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="298D3057" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">which </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="05206FFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="05206FFA" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>include</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1ACEE1B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1ACEE1B1" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="05206FFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="05206FFA" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> reinforcing expectations for benefits management across all services and sharing the digital benefits framework more widely, supporting the development of a broader benefits realisation framework for the </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="47668021">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="47668021" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="05206FFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="05206FFA" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="74D9A597">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="74D9A597" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="05206FFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="05206FFA" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">oard. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001F7D8C" w:rsidR="7AD4A6E2" w:rsidP="001F7D8C" w:rsidRDefault="05206FFA" w14:paraId="1CFCAAAA" w14:textId="6D851B98">
+          <w:p w14:paraId="1CFCAAAA" w14:textId="6D851B98" w:rsidR="7AD4A6E2" w:rsidRPr="001F7D8C" w:rsidRDefault="05206FFA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The report was overall very positive, with only a few matters requiring attention.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7AD4A6E2" w:rsidP="07D6488E" w:rsidRDefault="6561216F" w14:paraId="5B8B15FC" w14:textId="354F0EED">
+          <w:p w14:paraId="5B8B15FC" w14:textId="354F0EED" w:rsidR="7AD4A6E2" w:rsidRDefault="6561216F" w:rsidP="07D6488E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>AG stressed linking benefits management to the business case as a feedback mechanism and noted Digital Health and Care Wales</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="001251B4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="001251B4" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(DHCW) digital benefits framework and tool</w:t>
+            </w:r>
+            <w:r w:rsidR="009E0783" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">, which </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="6FFD21E2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6FFD21E2" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>OL agreed to share with the Health Board team before finalising its own framework</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="002B6678">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="002B6678" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0064C9CA" w:rsidP="001F7D8C" w:rsidRDefault="7DE74A56" w14:paraId="46B5415A" w14:textId="1B462716">
+          <w:p w14:paraId="46B5415A" w14:textId="1B462716" w:rsidR="0064C9CA" w:rsidRDefault="7DE74A56" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="1CB46FCF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1CB46FCF" w:rsidRPr="07D6488E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> proposed leaving the matter with D</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="2FD9A043">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2FD9A043" w:rsidRPr="07D6488E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="1CB46FCF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1CB46FCF" w:rsidRPr="07D6488E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Marie </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="602207B4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="602207B4" w:rsidRPr="07D6488E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Davies</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="3251F9F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3251F9F9" w:rsidRPr="07D6488E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>, Executive Director of Planning and Partnerships</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="602207B4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="602207B4" w:rsidRPr="07D6488E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="1CB46FCF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1CB46FCF" w:rsidRPr="07D6488E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>for next steps, including discussions with Matt</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="5B23E59E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5B23E59E" w:rsidRPr="07D6488E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> John, Director of Digital. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="65CC7A6A" w:rsidP="001F7D8C" w:rsidRDefault="65CC7A6A" w14:paraId="422668FB" w14:textId="11709F16">
+          <w:p w14:paraId="422668FB" w14:textId="11709F16" w:rsidR="65CC7A6A" w:rsidRDefault="65CC7A6A" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACTION: DG</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2EE290AD" w:rsidP="001F7D8C" w:rsidRDefault="2EE290AD" w14:paraId="7C32BA47" w14:textId="269A06C0">
+          <w:p w14:paraId="7C32BA47" w14:textId="269A06C0" w:rsidR="2EE290AD" w:rsidRDefault="2EE290AD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">FQ presented the </w:t>
             </w:r>
             <w:r w:rsidRPr="00496B8E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Medical Study Leave Report</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7385CFF2" w:rsidP="001F7D8C" w:rsidRDefault="7385CFF2" w14:paraId="28E34975" w14:textId="094CF9C7">
+          <w:p w14:paraId="28E34975" w14:textId="094CF9C7" w:rsidR="7385CFF2" w:rsidRDefault="7385CFF2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The review assessed whether medical study leave was managed in line with policy, </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="16FF32BD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="16FF32BD" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Benefits Management Agenda (</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BMA</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="6ACA26CA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6ACA26CA" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> guidance, and delivered value to staff and the organisation;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7385CFF2" w:rsidP="001F7D8C" w:rsidRDefault="7385CFF2" w14:paraId="650FF00D" w14:textId="1D97E1FD">
+          <w:p w14:paraId="650FF00D" w14:textId="1D97E1FD" w:rsidR="7385CFF2" w:rsidRDefault="7385CFF2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Policy aligned with BMA standards (30 days over three years or 10 days per year for clinical fellows); applications were processed via the Intrepid system, with plans to move to the Cody system;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7385CFF2" w:rsidP="001F7D8C" w:rsidRDefault="7385CFF2" w14:paraId="6D931872" w14:textId="24B82DB4">
+          <w:p w14:paraId="6D931872" w14:textId="24B82DB4" w:rsidR="7385CFF2" w:rsidRDefault="7385CFF2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Reasonable assurance was given overall, with one high-priority and five medium-priority findings;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7385CFF2" w:rsidP="001F7D8C" w:rsidRDefault="7385CFF2" w14:paraId="3BBC41DE" w14:textId="20467FBA">
+          <w:p w14:paraId="3BBC41DE" w14:textId="20467FBA" w:rsidR="7385CFF2" w:rsidRDefault="7385CFF2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Issues identified include</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="75D4BAFB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="75D4BAFB" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>inconsistent final approval by the medical director’s department, variation in approver roles, and inconsistencies in the appeals process</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="139641D4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="139641D4" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7385CFF2" w:rsidP="001F7D8C" w:rsidRDefault="7385CFF2" w14:paraId="2DFC8AE3" w14:textId="7B43F98B">
+          <w:p w14:paraId="2DFC8AE3" w14:textId="7B43F98B" w:rsidR="7385CFF2" w:rsidRDefault="7385CFF2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No reconciliation between the Allocate (rota) system and Intrepid, impacting accuracy of study leave records</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="797A747D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="797A747D" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7385CFF2" w:rsidP="001F7D8C" w:rsidRDefault="7385CFF2" w14:paraId="588399D6" w14:textId="0FFEC25F">
+          <w:p w14:paraId="588399D6" w14:textId="0FFEC25F" w:rsidR="7385CFF2" w:rsidRDefault="7385CFF2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Archived expense claims could not be accessed for retrospective review; frequent miscoding of expenses was found (11 incidents, £3,739 over three months), though these were later corrected</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="729B26E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="729B26E8" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7385CFF2" w:rsidP="001F7D8C" w:rsidRDefault="7385CFF2" w14:paraId="5B858B65" w14:textId="44F12560">
+          <w:p w14:paraId="5B858B65" w14:textId="44F12560" w:rsidR="7385CFF2" w:rsidRDefault="7385CFF2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">No integration between Intrepid and the expense system; limited assurance on reporting, with no formal framework for reporting study leave activity, costs, or exceptions, and limited visibility at </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="2530F1BA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2530F1BA" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oard or </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="64E71B67">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="64E71B67" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ommittee level</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3A42F6FA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3A42F6FA" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EC5668" w:rsidR="7AD4A6E2" w:rsidP="00EC5668" w:rsidRDefault="7385CFF2" w14:paraId="6E782410" w14:textId="76C482E5">
+          <w:p w14:paraId="6E782410" w14:textId="76C482E5" w:rsidR="7AD4A6E2" w:rsidRPr="00EC5668" w:rsidRDefault="7385CFF2" w:rsidP="00EC5668">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Management accepted all findings and provided responses with reasonable timeframes for action.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="09CFE0BF" w:rsidP="07D6488E" w:rsidRDefault="09CFE0BF" w14:paraId="2E041045" w14:textId="4C6ED022">
+          <w:p w14:paraId="2E041045" w14:textId="4C6ED022" w:rsidR="09CFE0BF" w:rsidRDefault="09CFE0BF" w:rsidP="07D6488E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">DG confirmed </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00E817BE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00E817BE" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00063C42">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00063C42" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>at there was a</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00E817BE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00E817BE" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">miscoding </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00063C42">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00063C42" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>that had been attributed to</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> human error</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00E817BE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00E817BE" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, with </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FQ explain</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00E817BE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00E817BE" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing that</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> users often select the first drop-down option, leading to incorrect codes despite finance flagging the issue. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="09CFE0BF" w:rsidP="07D6488E" w:rsidRDefault="09CFE0BF" w14:paraId="5B62AA01" w14:textId="741BD4AC">
+          <w:p w14:paraId="5B62AA01" w14:textId="741BD4AC" w:rsidR="09CFE0BF" w:rsidRDefault="09CFE0BF" w:rsidP="07D6488E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ stressed raising this with the Workforce &amp; OD Committee and suggested HL ensure it was considered in oversight and study leave discussions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EC5668" w:rsidR="7AD4A6E2" w:rsidP="001F7D8C" w:rsidRDefault="4430C413" w14:paraId="1C695D4B" w14:textId="7EFB0FF9">
+          <w:p w14:paraId="1C695D4B" w14:textId="7EFB0FF9" w:rsidR="7AD4A6E2" w:rsidRPr="00EC5668" w:rsidRDefault="4430C413" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ACTION: HL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="626596FF" w:rsidP="001F7D8C" w:rsidRDefault="626596FF" w14:paraId="4E16E246" w14:textId="6ECA708F">
+          <w:p w14:paraId="4E16E246" w14:textId="6ECA708F" w:rsidR="626596FF" w:rsidRDefault="626596FF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">FQ presented the </w:t>
             </w:r>
             <w:r w:rsidRPr="00496B8E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Community Pharmacy Report</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3C02BBF9" w:rsidP="001F7D8C" w:rsidRDefault="3C02BBF9" w14:paraId="330435B9" w14:textId="196EB951">
+          <w:p w14:paraId="330435B9" w14:textId="196EB951" w:rsidR="3C02BBF9" w:rsidRDefault="3C02BBF9" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Audit reviewed structures and arrangements for managing Community Pharmacy availability and compliance with NHS Pharmaceutical Science Services (Wales) Regulations 2020;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3C02BBF9" w:rsidP="001F7D8C" w:rsidRDefault="3C02BBF9" w14:paraId="431BA31A" w14:textId="1EB4E5B9">
+          <w:p w14:paraId="431BA31A" w14:textId="1EB4E5B9" w:rsidR="3C02BBF9" w:rsidRDefault="3C02BBF9" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Pharmaceutical needs assessment was published in October 2021; the next update was due next year. 90 Community Pharmacies operated under the contractual framework;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3C02BBF9" w:rsidP="001F7D8C" w:rsidRDefault="3C02BBF9" w14:paraId="605DF800" w14:textId="682F529B">
+          <w:p w14:paraId="605DF800" w14:textId="682F529B" w:rsidR="3C02BBF9" w:rsidRDefault="3C02BBF9" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Monitoring included Pharmacy Operational Group, Clinical Service reviews, contractor engagement, and risk-based visits</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="08ECA684">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="08ECA684" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3C02BBF9" w:rsidP="001F7D8C" w:rsidRDefault="3C02BBF9" w14:paraId="562E9A3A" w14:textId="060C43A9">
+          <w:p w14:paraId="562E9A3A" w14:textId="060C43A9" w:rsidR="3C02BBF9" w:rsidRDefault="3C02BBF9" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Complaints process align</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="628B83FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="628B83FE" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> with the Putting Things Right framework; very low complaint volumes, managed by pharmacists with assurance provided to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="14AD835F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="14AD835F" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="6527903C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6527903C" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>oard</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1B58A089">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1B58A089" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3C02BBF9" w:rsidP="001F7D8C" w:rsidRDefault="3C02BBF9" w14:paraId="32A8CB5C" w14:textId="3476235F">
+          <w:p w14:paraId="32A8CB5C" w14:textId="3476235F" w:rsidR="3C02BBF9" w:rsidRDefault="3C02BBF9" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Reasonable assurance </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="6AF879B0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6AF879B0" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">given; </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="116492E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="116492E1" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">there were </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>two medium-priority findings: (1) payments for locally commissioned services processed before</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="747A18E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="747A18E7" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> Service Level Agreement</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1812C67E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1812C67E" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>SLA</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="75360E74">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="75360E74" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> were signed, and (2) need for a "no SLA, no payment" principle</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="619C05FD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="619C05FD" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1141160F" w:rsidP="001F7D8C" w:rsidRDefault="1141160F" w14:paraId="0D6D0DBE" w14:textId="77E142F9">
+          <w:p w14:paraId="0D6D0DBE" w14:textId="77E142F9" w:rsidR="1141160F" w:rsidRDefault="1141160F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">There </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="00496B8E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00496B8E" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">remained </w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3C02BBF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3C02BBF9" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">imited formal reporting of </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="7413EE11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7413EE11" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3C02BBF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3C02BBF9" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ommunity </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="34E7385D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="34E7385D" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3C02BBF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3C02BBF9" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">harmacy services to </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="26EA9C67">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="26EA9C67" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3C02BBF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3C02BBF9" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">oard and </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="6B51AB4D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6B51AB4D" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3C02BBF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3C02BBF9" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittees, </w:t>
             </w:r>
             <w:r w:rsidR="00C0490D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3C02BBF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3C02BBF9" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> some </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1FC7DF71">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1FC7DF71" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>improvements</w:t>
             </w:r>
             <w:r w:rsidR="00C0490D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> seen</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1FC7DF71">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1FC7DF71" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="51E16A48" w:rsidP="001F7D8C" w:rsidRDefault="51E16A48" w14:paraId="7CD561A6" w14:textId="0428874F">
+          <w:p w14:paraId="7CD561A6" w14:textId="0428874F" w:rsidR="51E16A48" w:rsidRDefault="51E16A48" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The s</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3C02BBF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3C02BBF9" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>cope remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3557FB0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3557FB0A" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3C02BBF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3C02BBF9" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> for thematic deep dives or routine updates on </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="4EB66747">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4EB66747" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3C02BBF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3C02BBF9" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">rimary </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1D706B7C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1D706B7C" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3C02BBF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3C02BBF9" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">are </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1369B214">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1369B214" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="3C02BBF9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3C02BBF9" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ervices aligned to key priorities</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="5E23CBF0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5E23CBF0" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00493222" w:rsidR="7AD4A6E2" w:rsidP="001F7D8C" w:rsidRDefault="3C02BBF9" w14:paraId="58A6D295" w14:textId="40038C18">
+          <w:p w14:paraId="58A6D295" w14:textId="40038C18" w:rsidR="7AD4A6E2" w:rsidRPr="00493222" w:rsidRDefault="3C02BBF9" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Management accepted findings and provided responses with reasonable timeframes for implementation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="25D7B32F" w:rsidP="00A32D08" w:rsidRDefault="25D7B32F" w14:paraId="420F64E5" w14:textId="05FE361F">
+          <w:p w14:paraId="420F64E5" w14:textId="05FE361F" w:rsidR="25D7B32F" w:rsidRDefault="25D7B32F" w:rsidP="00A32D08">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">AG queried SLA management, noting risks of having separate national and local agreements and suggested consolidation. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="25D7B32F" w:rsidP="07D6488E" w:rsidRDefault="25D7B32F" w14:paraId="31B4F722" w14:textId="5CA5B4AB">
+          <w:p w14:paraId="31B4F722" w14:textId="5CA5B4AB" w:rsidR="25D7B32F" w:rsidRDefault="25D7B32F" w:rsidP="07D6488E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">FQ explained multiple SLAs stem from service tiers, highlighted timeliness and oversight issues, and suggested better record-keeping. AG proposed appointing a single contract manager. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="25D7B32F" w:rsidP="07D6488E" w:rsidRDefault="25D7B32F" w14:paraId="2CFEEA36" w14:textId="56EB26AD">
+          <w:p w14:paraId="2CFEEA36" w14:textId="56EB26AD" w:rsidR="25D7B32F" w:rsidRDefault="25D7B32F" w:rsidP="07D6488E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>NZ endorsed thematic deep dives and expressed confidence in actions being implemented.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5800A65E" w:rsidP="001F7D8C" w:rsidRDefault="5800A65E" w14:paraId="42ADE10A" w14:textId="0CC526F6">
+          <w:p w14:paraId="42ADE10A" w14:textId="0CC526F6" w:rsidR="5800A65E" w:rsidRDefault="5800A65E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0FD1E361" w:rsidP="3508A78C" w:rsidRDefault="645477A3" w14:paraId="6B6340D8" w14:textId="6DFD47C2">
+          <w:p w14:paraId="6B6340D8" w14:textId="6DFD47C2" w:rsidR="0FD1E361" w:rsidRDefault="645477A3" w:rsidP="3508A78C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ADVI</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="0E55D4C9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0E55D4C9" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">E </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>the Board</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="731764AB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="731764AB" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> that all Internal Audit reports had been reviewed </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00C15D00">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00C15D00" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>with the following updates to be included:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0FD1E361" w:rsidP="3508A78C" w:rsidRDefault="0FD1E361" w14:paraId="7A282EF3" w14:textId="004B36FB">
+          <w:p w14:paraId="7A282EF3" w14:textId="004B36FB" w:rsidR="0FD1E361" w:rsidRDefault="0FD1E361" w:rsidP="3508A78C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Theatres Utilisation: Reasonable assurance, with a high-priority finding on lack of clinical engagement in the Theatre Quality and Safety Standards framework and governance issues</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="2AF92F5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2AF92F5C" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0FD1E361" w:rsidP="001F7D8C" w:rsidRDefault="0FD1E361" w14:paraId="53FFA1DD" w14:textId="197EB666">
+          <w:p w14:paraId="53FFA1DD" w14:textId="197EB666" w:rsidR="0FD1E361" w:rsidRDefault="0FD1E361" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Vaccination and Immunisation: Reasonable assurance, with findings on misalignment between strategic plans, lack of SMART objectives, and limited evaluation of interventions</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="1609CDE7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1609CDE7" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0FD1E361" w:rsidP="001F7D8C" w:rsidRDefault="0FD1E361" w14:paraId="3E5DCADF" w14:textId="433632C6">
+          <w:p w14:paraId="3E5DCADF" w14:textId="433632C6" w:rsidR="0FD1E361" w:rsidRDefault="0FD1E361" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Digital Benefits Realisation: Substantial assurance, with minor issues around consistency in benefits management outside the digital services team</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="600566F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="600566F7" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0FD1E361" w:rsidP="001F7D8C" w:rsidRDefault="0FD1E361" w14:paraId="63FB2676" w14:textId="62CE8C09">
+          <w:p w14:paraId="63FB2676" w14:textId="62CE8C09" w:rsidR="0FD1E361" w:rsidRDefault="0FD1E361" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Medical Study Leave: Reasonable assurance, with a high-priority finding on inconsistent approvals and lack of formal reporting framework</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="57615957">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="57615957" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006D183C" w:rsidR="00C86AF8" w:rsidP="001F7D8C" w:rsidRDefault="0FD1E361" w14:paraId="4C564FD9" w14:textId="4873EFE6">
+          <w:p w14:paraId="4C564FD9" w14:textId="4873EFE6" w:rsidR="00C86AF8" w:rsidRPr="006D183C" w:rsidRDefault="0FD1E361" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Pharmacy: Reasonable assurance, with medium-priority findings on payments before SLAs are signed and limited formal reporting to </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="05AB0673">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="05AB0673" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>oard/</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="43ED920C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="43ED920C" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittees. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004E7926" w:rsidR="004E7926" w:rsidTr="1D818C9F" w14:paraId="0FD8C887" w14:textId="77777777">
+      <w:tr w:rsidR="004E7926" w:rsidRPr="004E7926" w14:paraId="0FD8C887" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004E7926" w:rsidR="004E7926" w:rsidP="001F7D8C" w:rsidRDefault="004E7926" w14:paraId="4C02508B" w14:textId="02DAF64F">
+          <w:p w14:paraId="4C02508B" w14:textId="02DAF64F" w:rsidR="004E7926" w:rsidRPr="004E7926" w:rsidRDefault="004E7926" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>PART 4. EXTERNAL AUDIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007964DD" w:rsidTr="1D818C9F" w14:paraId="684718DE" w14:textId="77777777">
+      <w:tr w:rsidR="007964DD" w14:paraId="684718DE" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007964DD" w:rsidP="001F7D8C" w:rsidRDefault="007964DD" w14:paraId="2399FD05" w14:textId="5803B2C2">
+          <w:p w14:paraId="2399FD05" w14:textId="5803B2C2" w:rsidR="007964DD" w:rsidRDefault="007964DD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>4.1 AUDIT WALES PERFORMANCE AND PROGRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3300" w:rsidTr="1D818C9F" w14:paraId="2E2F7E74" w14:textId="77777777">
+      <w:tr w:rsidR="008D3300" w14:paraId="2E2F7E74" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="17692626" w14:paraId="448F9581" w14:textId="3D2758FB">
+          <w:p w14:paraId="448F9581" w14:textId="3D2758FB" w:rsidR="008D3300" w:rsidRDefault="17692626" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>123</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="09478332">
+            <w:r w:rsidR="09478332" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008D3300" w:rsidP="00C0490D" w:rsidRDefault="69709E87" w14:paraId="28180EC0" w14:textId="24A3437B">
+          <w:p w14:paraId="28180EC0" w14:textId="24A3437B" w:rsidR="008D3300" w:rsidRDefault="69709E87" w:rsidP="00C0490D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>JB presented t</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="48DE2CBE">
+            <w:r w:rsidR="48DE2CBE" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">he </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="48DE2CBE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="48DE2CBE" w:rsidRPr="7AD4A6E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Performance and Progress report</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="48DE2CBE">
+            <w:r w:rsidR="48DE2CBE" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlight</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="48DE2CBE">
+            <w:r w:rsidR="48DE2CBE" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the following key points;</w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="48DE2CBE">
+            <w:r w:rsidR="48DE2CBE" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="76210B44" w14:paraId="018A4858" w14:textId="0A982200">
+          <w:p w14:paraId="018A4858" w14:textId="0A982200" w:rsidR="008D3300" w:rsidRDefault="76210B44" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Financial Audit</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="1702E277" w14:paraId="69F78904" w14:textId="0463F3D2">
+          <w:p w14:paraId="69F78904" w14:textId="0463F3D2" w:rsidR="008D3300" w:rsidRDefault="1702E277" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">There was no significant changes since the last update; main accounts were signed in </w:t>
             </w:r>
-            <w:r w:rsidRPr="7AD4A6E2" w:rsidR="00C0490D">
+            <w:r w:rsidR="00C0490D" w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>June</w:t>
             </w:r>
             <w:r w:rsidRPr="7AD4A6E2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-          <w:p w:rsidRPr="00493222" w:rsidR="5B63B47D" w:rsidP="001F7D8C" w:rsidRDefault="215F7CC3" w14:paraId="4187ED92" w14:textId="3EF9B9A3">
+              <w:t xml:space="preserve"> 2025 and the work was complete;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4187ED92" w14:textId="3EF9B9A3" w:rsidR="5B63B47D" w:rsidRPr="00493222" w:rsidRDefault="215F7CC3" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Charitable </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00CA5DB8">
+            <w:r w:rsidR="00CA5DB8" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>unds audit was being finalised and expected to be completed by the end of the week or early next week, with the report and signed accounts to be presented to the Committee in January.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00036D71" w:rsidP="001F7D8C" w:rsidRDefault="00036D71" w14:paraId="6CE68857" w14:textId="1B738ACD">
+          <w:p w14:paraId="6CE68857" w14:textId="1B738ACD" w:rsidR="00036D71" w:rsidRDefault="00036D71" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B92A5C" w:rsidP="001F7D8C" w:rsidRDefault="00B92A5C" w14:paraId="4B128A69" w14:textId="053095EF">
+          <w:p w14:paraId="4B128A69" w14:textId="053095EF" w:rsidR="00B92A5C" w:rsidRDefault="00B92A5C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EC5668" w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="00B92A5C" w14:paraId="5A5AFAA0" w14:textId="3B4540C3">
+          <w:p w14:paraId="5A5AFAA0" w14:textId="3B4540C3" w:rsidR="008D3300" w:rsidRPr="00EC5668" w:rsidRDefault="00B92A5C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="00B92A5C">
               <w:rPr>
@@ -11458,10836 +11470,10820 @@
             </w:r>
             <w:r w:rsidRPr="00036D71">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">the Board that the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00036D71">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">udit plan had been received and that work was underway on the charity accounts, alongside other accounts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008964B6" w:rsidTr="1D818C9F" w14:paraId="066A6695" w14:textId="77777777">
+      <w:tr w:rsidR="008964B6" w14:paraId="066A6695" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008964B6" w:rsidR="008964B6" w:rsidP="001F7D8C" w:rsidRDefault="008964B6" w14:paraId="23E11A08" w14:textId="19ABD28E">
+          <w:p w14:paraId="23E11A08" w14:textId="19ABD28E" w:rsidR="008964B6" w:rsidRPr="008964B6" w:rsidRDefault="008964B6" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">STRUCTURED ASSESSMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="62AA3363" w:rsidTr="1D818C9F" w14:paraId="22305CB9" w14:textId="77777777">
+      <w:tr w:rsidR="62AA3363" w14:paraId="22305CB9" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1590401D" w:rsidP="001F7D8C" w:rsidRDefault="1590401D" w14:paraId="036930E0" w14:textId="771F5AE6">
+          <w:p w14:paraId="036930E0" w14:textId="771F5AE6" w:rsidR="1590401D" w:rsidRDefault="1590401D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>124/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="62AA3363" w:rsidP="00C0490D" w:rsidRDefault="3F6DDC1D" w14:paraId="3EDBB58F" w14:textId="6176B706">
+          <w:p w14:paraId="3EDBB58F" w14:textId="6176B706" w:rsidR="62AA3363" w:rsidRDefault="3F6DDC1D" w:rsidP="00C0490D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>SU</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="44B4EDD6">
+            <w:r w:rsidR="44B4EDD6" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> presented the Structured Assessment </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="44B4EDD6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="44B4EDD6" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>report</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="44B4EDD6">
+            <w:r w:rsidR="44B4EDD6" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="44B4EDD6">
+            <w:r w:rsidR="44B4EDD6" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="44B4EDD6">
+            <w:r w:rsidR="44B4EDD6" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="4C982CCD" w14:paraId="6C93D6F6" w14:textId="46D4A2B0">
+          <w:p w14:paraId="6C93D6F6" w14:textId="46D4A2B0" w:rsidR="62AA3363" w:rsidRDefault="4C982CCD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The report format had been updated following work with external organisations to sharpen reporting;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="4C982CCD" w14:paraId="2937739E" w14:textId="62576831">
+          <w:p w14:paraId="2937739E" w14:textId="62576831" w:rsidR="62AA3363" w:rsidRDefault="4C982CCD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The assessment covered governance, Risk Management, planning, and Financial arrangements;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="4C982CCD" w14:paraId="5B31D455" w14:textId="0485D973">
+          <w:p w14:paraId="5B31D455" w14:textId="0485D973" w:rsidR="62AA3363" w:rsidRDefault="4C982CCD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Good governance arrangements were found, with effective board and committee scrutiny and chairing;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="4C982CCD" w14:paraId="2488D3E3" w14:textId="7B602951">
+          <w:p w14:paraId="2488D3E3" w14:textId="7B602951" w:rsidR="62AA3363" w:rsidRDefault="4C982CCD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="43C09336">
+            <w:r w:rsidR="43C09336" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>could be seen with</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6B71A4B6">
+            <w:r w:rsidR="6B71A4B6" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">the new long-term strategy and ongoing work on </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="2286BA7D">
+            <w:r w:rsidR="2286BA7D" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="46443777">
+            <w:r w:rsidR="46443777" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">anagement and the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="64825802">
+            <w:r w:rsidR="64825802" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">trategic </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6A52FB13">
+            <w:r w:rsidR="6A52FB13" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7CF9E34F">
+            <w:r w:rsidR="7CF9E34F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>egister</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="38534359">
+            <w:r w:rsidR="38534359" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="4C982CCD" w14:paraId="705B86C8" w14:textId="1C26F607">
+          <w:p w14:paraId="705B86C8" w14:textId="1C26F607" w:rsidR="62AA3363" w:rsidRDefault="4C982CCD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Areas for improvement identified: website transparency and navigation, full implementation of the performance management framework, and timely completion of outstanding audit recommendations</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7493D1F6">
+            <w:r w:rsidR="7493D1F6" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="4C982CCD" w14:paraId="055B7482" w14:textId="715C9065">
+          <w:p w14:paraId="055B7482" w14:textId="715C9065" w:rsidR="62AA3363" w:rsidRDefault="4C982CCD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Financial challenges remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="045ED0DB">
+            <w:r w:rsidR="045ED0DB" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> significant, with a substantial in-year deficit and difficulties in achieving savings</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="70D71241">
+            <w:r w:rsidR="70D71241" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="4C982CCD" w14:paraId="5C54C9CD" w14:textId="1B05805B">
+          <w:p w14:paraId="5C54C9CD" w14:textId="1B05805B" w:rsidR="62AA3363" w:rsidRDefault="4C982CCD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Opportunities identified to strengthen staff training on financial and budget management</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="511104C7">
+            <w:r w:rsidR="511104C7" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="4C982CCD" w14:paraId="1F9CEE29" w14:textId="145E66DB">
+          <w:p w14:paraId="1F9CEE29" w14:textId="145E66DB" w:rsidR="62AA3363" w:rsidRDefault="4C982CCD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Four recommendations were made,</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="56CD5E7D">
+            <w:r w:rsidR="56CD5E7D" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> with</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> all accepted; management response </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4B622601">
+            <w:r w:rsidR="4B622601" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> being developed and w</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7173B2C5">
+            <w:r w:rsidR="7173B2C5" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> be brought to the January 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="45038C6A">
+            <w:r w:rsidR="45038C6A" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="74476238" w14:paraId="49F78233" w14:textId="7E9F4DB4">
+          <w:p w14:paraId="49F78233" w14:textId="7E9F4DB4" w:rsidR="62AA3363" w:rsidRDefault="74476238" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">PP highlighted key themes within the structured assessment, particularly around financial management, the performance management framework, and escalation issues that have persisted in Performance and Finance Committee for the past one to two years. PP stressed that these matters were critical and posed a real risk to the organisation’s financial position, which could deteriorate unless addressed. PP assumed that the </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00063916">
+            <w:r w:rsidR="00063916" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">tructured </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00063916">
+            <w:r w:rsidR="00063916" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ssessment response would be considered by </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="54FB2989">
+            <w:r w:rsidR="54FB2989" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>NHS Wales Shared Services Partnership (</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>NWSSP</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="7DE6B84A">
+            <w:r w:rsidR="7DE6B84A" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> and the Board, given its importance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005E66F9" w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="773F7D3A" w14:paraId="26BDCA17" w14:textId="24B79656">
+          <w:p w14:paraId="26BDCA17" w14:textId="24B79656" w:rsidR="62AA3363" w:rsidRPr="005E66F9" w:rsidRDefault="773F7D3A" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>HL</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="74476238">
+            <w:r w:rsidR="74476238" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> outlined steps taken to strengthen governance processes</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00063916">
+            <w:r w:rsidR="00063916" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> with the </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00671082">
+            <w:r w:rsidR="00671082" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>implementation</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00063916">
+            <w:r w:rsidR="00063916" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00671082">
+            <w:r w:rsidR="00671082" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="74476238">
+            <w:r w:rsidR="74476238" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>a referral log to track referrals and their rationale</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00671082">
+            <w:r w:rsidR="00671082" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> between Committees.</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="74476238">
+            <w:r w:rsidR="74476238" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Additionally, a process ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="7BE5512F">
+            <w:r w:rsidR="7BE5512F" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="74476238">
+            <w:r w:rsidR="74476238" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> been introduced to provide covering papers explaining why items </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="1AAA219C">
+            <w:r w:rsidR="1AAA219C" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="74476238">
+            <w:r w:rsidR="74476238" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re referred, as demonstrated in the recent Quality </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00B05E42">
+            <w:r w:rsidR="00B05E42" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">&amp; </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="74476238">
+            <w:r w:rsidR="74476238" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Safety Committee meeting. H</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="6DFB3662">
+            <w:r w:rsidR="6DFB3662" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>L highligh</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="74476238">
+            <w:r w:rsidR="74476238" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ted that these measures aim</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="5AD68D60">
+            <w:r w:rsidR="5AD68D60" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="74476238">
+            <w:r w:rsidR="74476238" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> to improve clarity and transparency and w</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="7A7C4C36">
+            <w:r w:rsidR="7A7C4C36" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="74476238">
+            <w:r w:rsidR="74476238" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> be monitored for effectiveness.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="10DFBD80" w14:paraId="75BD7D9D" w14:textId="595F8B2A">
+          <w:p w14:paraId="75BD7D9D" w14:textId="595F8B2A" w:rsidR="62AA3363" w:rsidRDefault="10DFBD80" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="74476238">
+            <w:r w:rsidR="74476238" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> suggested that these developments could be included in the agenda for the upcoming </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="785E0BAC">
+            <w:r w:rsidR="785E0BAC" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="74476238">
+            <w:r w:rsidR="74476238" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00B05E42">
+            <w:r w:rsidR="00B05E42" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="74476238">
+            <w:r w:rsidR="74476238" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">hairs’ meeting. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="00A32D08" w:rsidRDefault="481F1561" w14:paraId="1CEA39DE" w14:textId="51C02E23">
+          <w:p w14:paraId="1CEA39DE" w14:textId="51C02E23" w:rsidR="62AA3363" w:rsidRDefault="481F1561" w:rsidP="00A32D08">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DG reflected on the </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00B05E42">
+            <w:r w:rsidR="00B05E42" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">tructured </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00B05E42">
+            <w:r w:rsidR="00B05E42" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ssessment as valuable for providing a holistic view, noting strong links between planning, performance, accountability, and finance. He advised that an internal delivery unit, led by Tina Ricketts, was being established, </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00B05E42">
+            <w:r w:rsidR="00B05E42" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">with </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Meghann Protheroe reviewing the performance and accountability framework for relaunch. A meeting with the Chief Executive was scheduled to discuss the management response</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00ED61F3">
+            <w:r w:rsidR="00ED61F3" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted compliance challenges with financial controls, stressing accountability and confirming ongoing efforts to strengthen and mature processes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="23489E8B" w14:paraId="2C1D9811" w14:textId="5C8C9833">
+          <w:p w14:paraId="2C1D9811" w14:textId="5C8C9833" w:rsidR="62AA3363" w:rsidRDefault="23489E8B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="23489E8B" w14:paraId="5627B313" w14:textId="67A788BD">
+          <w:p w14:paraId="5627B313" w14:textId="67A788BD" w:rsidR="62AA3363" w:rsidRDefault="23489E8B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ADVISE</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board that the Structured Assessment report had been received and that the management response was awaited. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="6C40DE05" w14:paraId="176AD06A" w14:textId="587AB3ED">
+          <w:p w14:paraId="176AD06A" w14:textId="587AB3ED" w:rsidR="62AA3363" w:rsidRDefault="6C40DE05" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ACKNOWLEDGED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the positive findings of the structured assessment report, highlighting good governance arrangements and progress made, but also recognised areas for improvement and the need to maintain momentum.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008964B6" w:rsidTr="1D818C9F" w14:paraId="5D3E5E12" w14:textId="77777777">
+      <w:tr w:rsidR="008964B6" w14:paraId="5D3E5E12" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008964B6" w:rsidR="008964B6" w:rsidP="001F7D8C" w:rsidRDefault="008964B6" w14:paraId="32FA25D1" w14:textId="4172DC5C">
+          <w:p w14:paraId="32FA25D1" w14:textId="4172DC5C" w:rsidR="008964B6" w:rsidRPr="008964B6" w:rsidRDefault="008964B6" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>AUDIT WALES UNSCHEDULED CARE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="62AA3363" w:rsidTr="1D818C9F" w14:paraId="7B1EBAD3" w14:textId="77777777">
+      <w:tr w:rsidR="62AA3363" w14:paraId="7B1EBAD3" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="32A04A87" w:rsidP="001F7D8C" w:rsidRDefault="32A04A87" w14:paraId="77E6DF17" w14:textId="79A28095">
+          <w:p w14:paraId="77E6DF17" w14:textId="79A28095" w:rsidR="32A04A87" w:rsidRDefault="32A04A87" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>125/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="61558600" w:rsidP="00C0490D" w:rsidRDefault="400F40A7" w14:paraId="4FDC6F6B" w14:textId="7649EDFB">
+          <w:p w14:paraId="4FDC6F6B" w14:textId="7649EDFB" w:rsidR="61558600" w:rsidRDefault="400F40A7" w:rsidP="00C0490D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>FJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="44B4EDD6">
+            <w:r w:rsidR="44B4EDD6" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> presented the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="44B4EDD6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="44B4EDD6" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Wales Unscheduled Care report</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="44B4EDD6">
+            <w:r w:rsidR="44B4EDD6" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="44B4EDD6">
+            <w:r w:rsidR="44B4EDD6" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="573E2CCF" w:rsidP="001F7D8C" w:rsidRDefault="573E2CCF" w14:paraId="30153D9E" w14:textId="4F2C4DFA">
+          <w:p w14:paraId="30153D9E" w14:textId="4F2C4DFA" w:rsidR="573E2CCF" w:rsidRDefault="573E2CCF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fieldwork was conducted several months ago; findings reflected arrangements at that point in time;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="573E2CCF" w:rsidP="001F7D8C" w:rsidRDefault="573E2CCF" w14:paraId="5E5EC7CA" w14:textId="13849E5B">
+          <w:p w14:paraId="5E5EC7CA" w14:textId="13849E5B" w:rsidR="573E2CCF" w:rsidRDefault="573E2CCF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Recent performance data showed improvements in some metrics (e.g., handover delays and 12-hour A&amp;E waits);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="573E2CCF" w:rsidP="001F7D8C" w:rsidRDefault="573E2CCF" w14:paraId="6A8F7B5F" w14:textId="4E38A48F">
+          <w:p w14:paraId="6A8F7B5F" w14:textId="4E38A48F" w:rsidR="573E2CCF" w:rsidRDefault="573E2CCF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Health Board was responding well to Welsh Government’s </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Six Goals for Urgent and Emergency Care Programme;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="573E2CCF" w:rsidP="001F7D8C" w:rsidRDefault="573E2CCF" w14:paraId="2E131D56" w14:textId="1223DF8A">
+          <w:p w14:paraId="2E131D56" w14:textId="1223DF8A" w:rsidR="573E2CCF" w:rsidRDefault="573E2CCF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Management </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould be strengthened in several ways this is detailed in the report;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="573E2CCF" w:rsidP="001F7D8C" w:rsidRDefault="573E2CCF" w14:paraId="1E7711E1" w14:textId="3F458310">
+          <w:p w14:paraId="1E7711E1" w14:textId="3F458310" w:rsidR="573E2CCF" w:rsidRDefault="573E2CCF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Plans did not show how implemented models would be funded beyond the current financial year, creating sustainability risk;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="573E2CCF" w:rsidP="001F7D8C" w:rsidRDefault="573E2CCF" w14:paraId="5AD740F1" w14:textId="5106B2B7">
+          <w:p w14:paraId="5AD740F1" w14:textId="5106B2B7" w:rsidR="573E2CCF" w:rsidRDefault="573E2CCF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Public Communication</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="03B61530">
+            <w:r w:rsidR="03B61530" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> e</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>fforts focused mainly on digital channels, risking exclusion of some population groups</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="163AE87B">
+            <w:r w:rsidR="163AE87B" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="163AE87B" w:rsidP="001F7D8C" w:rsidRDefault="163AE87B" w14:paraId="5BEF0578" w14:textId="0360AC4D">
+          <w:p w14:paraId="5BEF0578" w14:textId="0360AC4D" w:rsidR="163AE87B" w:rsidRDefault="163AE87B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="573E2CCF">
+            <w:r w:rsidR="573E2CCF" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental issues </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1E683C5F">
+            <w:r w:rsidR="1E683C5F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">were </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="573E2CCF">
+            <w:r w:rsidR="573E2CCF" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>driving significant demand despite high number of NHS dental contracts</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C5CA763">
+            <w:r w:rsidR="7C5CA763" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="573E2CCF" w:rsidP="001F7D8C" w:rsidRDefault="573E2CCF" w14:paraId="1FC4DA3E" w14:textId="7DFE107B">
+          <w:p w14:paraId="1FC4DA3E" w14:textId="7DFE107B" w:rsidR="573E2CCF" w:rsidRDefault="573E2CCF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Same Day Emergency Care Units</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="06DCFBE3">
+            <w:r w:rsidR="06DCFBE3" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> were d</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>eveloped and implemented but underutilised due to challenges (e.g., patients unable to transfer to wards, causing blockages).</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="68249FC3">
+            <w:r w:rsidR="68249FC3" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Swansea Bay</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="46E00B4C">
+            <w:r w:rsidR="46E00B4C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> University Health Board (SBUHB)</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> region had lowest attendances across Wales during review period</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3B6A41DA">
+            <w:r w:rsidR="3B6A41DA" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="42A8A988" w:rsidP="001F7D8C" w:rsidRDefault="42A8A988" w14:paraId="3581F8E5" w14:textId="04812DFC">
+          <w:p w14:paraId="3581F8E5" w14:textId="04812DFC" w:rsidR="42A8A988" w:rsidRDefault="42A8A988" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">In </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="573E2CCF">
+            <w:r w:rsidR="573E2CCF" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>March 2025</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4BDEBD63">
+            <w:r w:rsidR="4BDEBD63" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> there were </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="573E2CCF">
+            <w:r w:rsidR="573E2CCF" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">896 ambulance handovers </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7559FFDB">
+            <w:r w:rsidR="7559FFDB" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">which </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="573E2CCF">
+            <w:r w:rsidR="573E2CCF" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>took over an hour</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4507BE97">
+            <w:r w:rsidR="4507BE97" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="573E2CCF" w:rsidP="001F7D8C" w:rsidRDefault="573E2CCF" w14:paraId="4F5FC18E" w14:textId="755B1D1F">
+          <w:p w14:paraId="4F5FC18E" w14:textId="755B1D1F" w:rsidR="573E2CCF" w:rsidRDefault="573E2CCF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>October 2025: Improved to 173 patients waiting over an hour (progress noted, but national target remains zero)</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3940AC5F">
+            <w:r w:rsidR="3940AC5F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3BCBC8DE" w:rsidP="001F7D8C" w:rsidRDefault="3BCBC8DE" w14:paraId="175F9E6C" w14:textId="3A6294E8">
+          <w:p w14:paraId="175F9E6C" w14:textId="3A6294E8" w:rsidR="3BCBC8DE" w:rsidRDefault="3BCBC8DE" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="573E2CCF">
+            <w:r w:rsidR="573E2CCF" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">versight of future funding and integration of different funding streams (e.g., </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="573E2CCF">
+            <w:r w:rsidR="573E2CCF" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Further Faster</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="573E2CCF">
+            <w:r w:rsidR="573E2CCF" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Regional Integration Fund, Six Goals funding) need</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="14571FDA">
+            <w:r w:rsidR="14571FDA" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="573E2CCF">
+            <w:r w:rsidR="573E2CCF" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> strengthening</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="18E9113A">
+            <w:r w:rsidR="18E9113A" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="573E2CCF" w:rsidP="001F7D8C" w:rsidRDefault="573E2CCF" w14:paraId="15FE9EF4" w14:textId="212A288E">
+          <w:p w14:paraId="15FE9EF4" w14:textId="212A288E" w:rsidR="573E2CCF" w:rsidRDefault="573E2CCF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Monitoring could be improved through greater engagement with staff and patients for feedback on service changes</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3B65D733">
+            <w:r w:rsidR="3B65D733" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="573E2CCF" w:rsidP="001F7D8C" w:rsidRDefault="573E2CCF" w14:paraId="0AD073B2" w14:textId="40F15967">
+          <w:p w14:paraId="0AD073B2" w14:textId="40F15967" w:rsidR="573E2CCF" w:rsidRDefault="573E2CCF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Eight recommendations detailed on pages 34–38 of the report.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="573E2CCF" w:rsidP="001F7D8C" w:rsidRDefault="573E2CCF" w14:paraId="5A219B54" w14:textId="28F3EDDB">
+          <w:p w14:paraId="5A219B54" w14:textId="28F3EDDB" w:rsidR="573E2CCF" w:rsidRDefault="573E2CCF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Management ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="70D20DC8">
+            <w:r w:rsidR="70D20DC8" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> responded with actions and target dates (some due in coming months, one already passed)</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="17B543B7">
+            <w:r w:rsidR="17B543B7" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005A755E" w:rsidR="5B63B47D" w:rsidP="001F7D8C" w:rsidRDefault="573E2CCF" w14:paraId="42070C90" w14:textId="2D5756F4">
+          <w:p w14:paraId="42070C90" w14:textId="2D5756F4" w:rsidR="5B63B47D" w:rsidRPr="005A755E" w:rsidRDefault="573E2CCF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Progress w</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="273385FB">
+            <w:r w:rsidR="273385FB" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould continue to</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> be monitored.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B63B47D" w:rsidP="001F7D8C" w:rsidRDefault="3AF40E8D" w14:paraId="133369A9" w14:textId="651A2057">
+          <w:p w14:paraId="133369A9" w14:textId="651A2057" w:rsidR="5B63B47D" w:rsidRDefault="3AF40E8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ confirmed that the Committee was awaiting the full management response, which would be presented at the next meeting. NZ raised questions on specific recommendations, starting with Recommendation </w:t>
             </w:r>
-            <w:r w:rsidRPr="7ADC3061" w:rsidR="6C50145F">
+            <w:r w:rsidR="6C50145F" w:rsidRPr="7ADC3061">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>On</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, asking whether the work on risks, due for completion last month, had been finalised.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B63B47D" w:rsidP="001F7D8C" w:rsidRDefault="3AF40E8D" w14:paraId="0737642E" w14:textId="408867D6">
+          <w:p w14:paraId="0737642E" w14:textId="408867D6" w:rsidR="5B63B47D" w:rsidRDefault="3AF40E8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG confirmed that the Urgent and Emergency Care (UEC) risk work had been completed. A strategic risk register entry had been developed, consolidating operational risks across the pathway. This formed part of the new strategic risk register approach. Risks were also taken to the UEC Board and shared at the Community and Older Persons Board within the regional partnership space.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B63B47D" w:rsidP="001F7D8C" w:rsidRDefault="3AF40E8D" w14:paraId="431F32C7" w14:textId="37186EAC">
+          <w:p w14:paraId="431F32C7" w14:textId="37186EAC" w:rsidR="5B63B47D" w:rsidRDefault="3AF40E8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FJ explained that the review considered whether Primary Care was represented in reports and six goals meetings. While data on GP access was weaker, SBUHB demonstrated stronger Primary Care engagement compared to other regions. FJ emphasised the need to maintain a holistic view across primary and secondary care.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B63B47D" w:rsidP="00EC5668" w:rsidRDefault="3AF40E8D" w14:paraId="7904BFE8" w14:textId="6ECFD0AA">
+          <w:p w14:paraId="7904BFE8" w14:textId="6ECFD0AA" w:rsidR="5B63B47D" w:rsidRDefault="3AF40E8D" w:rsidP="00EC5668">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG highlighted a reduction in GP access but suggested this may </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="007722C8">
+            <w:r w:rsidR="007722C8" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">be </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>related to alternative delivery models such as telephone triage. AG reported high utilisation of Urgent Primary Care Centres (UPCCs) and increasing attendances at minor injury units. Emergency Department (ED) case mix appeared appropriate, with rising acuity levels evidenced by triage data. Priority 1 cases (requiring immediate attention) had increased, indicating that demand was not being inappropriately diverted to ED. Data was scrutinised fortnightly.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3AF40E8D" w:rsidP="001F7D8C" w:rsidRDefault="3AF40E8D" w14:paraId="62071FDD" w14:textId="33718AC4">
+          <w:p w14:paraId="62071FDD" w14:textId="33718AC4" w:rsidR="3AF40E8D" w:rsidRDefault="3AF40E8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ highlighted two further points for the management response:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3AF40E8D" w:rsidP="001F7D8C" w:rsidRDefault="3AF40E8D" w14:paraId="3D657516" w14:textId="3A1A81C2">
+          <w:p w14:paraId="3D657516" w14:textId="3A1A81C2" w:rsidR="3AF40E8D" w:rsidRDefault="3AF40E8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Recommendation 6 and 7: Staff engagement – the report found no evidence of engagement. NZ requested clearer detail in the response to reflect progress or planned actions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005A755E" w:rsidR="005A755E" w:rsidP="001F7D8C" w:rsidRDefault="3AF40E8D" w14:paraId="0BE89603" w14:textId="7EE7EA0D">
+          <w:p w14:paraId="0BE89603" w14:textId="7EE7EA0D" w:rsidR="005A755E" w:rsidRPr="005A755E" w:rsidRDefault="3AF40E8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Recommendation 8: Funding review – asked whether this was completed and if any learning could be shared.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B63B47D" w:rsidP="001F7D8C" w:rsidRDefault="3AF40E8D" w14:paraId="41FB442A" w14:textId="4A260058">
+          <w:p w14:paraId="41FB442A" w14:textId="4A260058" w:rsidR="5B63B47D" w:rsidRDefault="3AF40E8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG confirmed that the Welsh Government Six Goals funding plan was signed off, securing £2.7 million. Additional funding opportunities had been awarded for falls prevention and single point of access initiatives. Investment had a clear audit trail and output measurement, supporting transformational change.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B63B47D" w:rsidP="001F7D8C" w:rsidRDefault="3AF40E8D" w14:paraId="72F4F54F" w14:textId="7EFA08EA">
+          <w:p w14:paraId="72F4F54F" w14:textId="7EFA08EA" w:rsidR="5B63B47D" w:rsidRDefault="3AF40E8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ requested that these details be incorporated into the management response. FJ agreed this would meet the expectations of the recommendations.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B63B47D" w:rsidP="001F7D8C" w:rsidRDefault="3AF40E8D" w14:paraId="62A9A400" w14:textId="0FA7607F">
+          <w:p w14:paraId="62A9A400" w14:textId="0FA7607F" w:rsidR="5B63B47D" w:rsidRDefault="3AF40E8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PP supported referring the report to the Performance and Finance Committee for advice, highlighting excellent progress and the need for refinement in responses.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3AF40E8D" w:rsidP="001F7D8C" w:rsidRDefault="3AF40E8D" w14:paraId="2401C0C0" w14:textId="10912A0B">
+          <w:p w14:paraId="2401C0C0" w14:textId="10912A0B" w:rsidR="3AF40E8D" w:rsidRDefault="3AF40E8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009B1B45" w:rsidP="001F7D8C" w:rsidRDefault="3AF40E8D" w14:paraId="6D1C8EF1" w14:textId="77777777">
+          <w:p w14:paraId="6D1C8EF1" w14:textId="77777777" w:rsidR="009B1B45" w:rsidRDefault="3AF40E8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ADVISE</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="4F6AFE8E">
+            <w:r w:rsidR="4F6AFE8E" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>that the Unscheduled Care report was received, key findings were highlighted, and further assurances on management actions were sought.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005A755E" w:rsidR="008339EF" w:rsidP="001F7D8C" w:rsidRDefault="008339EF" w14:paraId="6C6B3BD9" w14:textId="7B7FAADC">
+          <w:p w14:paraId="6C6B3BD9" w14:textId="7B7FAADC" w:rsidR="008339EF" w:rsidRPr="005A755E" w:rsidRDefault="008339EF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>REFERRED</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="3E63B37F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3E63B37F" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="3E63B37F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3E63B37F" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="3E63B37F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3E63B37F" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit Wales Unscheduled Care report </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="3E63B37F">
+            <w:r w:rsidR="3E63B37F" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>to the Performance and Finance Committee for advice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008964B6" w:rsidTr="1D818C9F" w14:paraId="6DDDF8C3" w14:textId="77777777">
+      <w:tr w:rsidR="008964B6" w14:paraId="6DDDF8C3" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008964B6" w:rsidR="008964B6" w:rsidP="001F7D8C" w:rsidRDefault="008964B6" w14:paraId="41388DB0" w14:textId="36325D37">
+          <w:p w14:paraId="41388DB0" w14:textId="36325D37" w:rsidR="008964B6" w:rsidRPr="008964B6" w:rsidRDefault="008964B6" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>AUDIT WALES NATIONAL FRAUD INITIATIVE (NFI) BREIFING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="62AA3363" w:rsidTr="1D818C9F" w14:paraId="158A44D4" w14:textId="77777777">
+      <w:tr w:rsidR="62AA3363" w14:paraId="158A44D4" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="4C41D898" w:rsidP="001F7D8C" w:rsidRDefault="4C41D898" w14:paraId="794E2026" w14:textId="33051654">
+          <w:p w14:paraId="794E2026" w14:textId="33051654" w:rsidR="4C41D898" w:rsidRDefault="4C41D898" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>126/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="0B1B5EAE" w:rsidP="00E7412F" w:rsidRDefault="394B61EB" w14:paraId="3B544ACB" w14:textId="380726CE">
+          <w:p w14:paraId="3B544ACB" w14:textId="380726CE" w:rsidR="0B1B5EAE" w:rsidRDefault="394B61EB" w:rsidP="00E7412F">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>SU</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4D41BF5F">
+            <w:r w:rsidR="4D41BF5F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> presented the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4D41BF5F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4D41BF5F" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Wales</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="50EBE9AF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="50EBE9AF" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4D41BF5F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4D41BF5F" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>National Fra</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5268E8DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5268E8DD" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4D41BF5F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4D41BF5F" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d Initiative report</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4D41BF5F">
+            <w:r w:rsidR="4D41BF5F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4D41BF5F">
+            <w:r w:rsidR="4D41BF5F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4D41BF5F">
+            <w:r w:rsidR="4D41BF5F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D2161E" w:rsidP="001F7D8C" w:rsidRDefault="6EC0E0F4" w14:paraId="418B50A0" w14:textId="6B51AB6E">
+          <w:p w14:paraId="418B50A0" w14:textId="6B51AB6E" w:rsidR="00D2161E" w:rsidRDefault="6EC0E0F4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The National Fraud Initiative (NFI) was a UK-wide data matching exercise to detect and prevent fraud across public bodies; NHS participation was mandatory;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D2161E" w:rsidP="001F7D8C" w:rsidRDefault="6EC0E0F4" w14:paraId="6959B98B" w14:textId="22A32668">
+          <w:p w14:paraId="6959B98B" w14:textId="22A32668" w:rsidR="00D2161E" w:rsidRDefault="6EC0E0F4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The 2024/25 NFI exercise was underway, with data submissions made in late 2024 and match reports issued around December;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D2161E" w:rsidP="001F7D8C" w:rsidRDefault="6EC0E0F4" w14:paraId="420619F0" w14:textId="6E8B0072">
+          <w:p w14:paraId="420619F0" w14:textId="6E8B0072" w:rsidR="00D2161E" w:rsidRDefault="6EC0E0F4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Over 439,000 data matches had been identified across Wales, with £4.7 million in outcomes recorded to date;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D2161E" w:rsidP="001F7D8C" w:rsidRDefault="6EC0E0F4" w14:paraId="711E1349" w14:textId="08797E98">
+          <w:p w14:paraId="711E1349" w14:textId="08797E98" w:rsidR="00D2161E" w:rsidRDefault="6EC0E0F4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The report provided a local update for SBUHB, highlighting potential areas to explore;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D2161E" w:rsidP="001F7D8C" w:rsidRDefault="6EC0E0F4" w14:paraId="43F8F724" w14:textId="74AD44A3">
+          <w:p w14:paraId="43F8F724" w14:textId="74AD44A3" w:rsidR="00D2161E" w:rsidRDefault="6EC0E0F4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Central and local counter fraud teams </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6D0CD5FA">
+            <w:r w:rsidR="6D0CD5FA" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re collaborating to review processes, with a national report on governance and follow-up arrangements expected in January</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3183440D">
+            <w:r w:rsidR="3183440D" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005A755E" w:rsidR="00D2161E" w:rsidP="001F7D8C" w:rsidRDefault="6EC0E0F4" w14:paraId="0B8A9B4E" w14:textId="156E4FBE">
+          <w:p w14:paraId="0B8A9B4E" w14:textId="156E4FBE" w:rsidR="00D2161E" w:rsidRPr="005A755E" w:rsidRDefault="6EC0E0F4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The update </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="0DD2B76D">
+            <w:r w:rsidR="0DD2B76D" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s for information only; work </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="080578FF">
+            <w:r w:rsidR="080578FF" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s ongoing, and areas for improvement ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="134FF406">
+            <w:r w:rsidR="134FF406" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> been identified.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D2161E" w:rsidP="3508A78C" w:rsidRDefault="459272D4" w14:paraId="5ED24FAF" w14:textId="64993420">
+          <w:p w14:paraId="5ED24FAF" w14:textId="64993420" w:rsidR="00D2161E" w:rsidRDefault="459272D4" w:rsidP="3508A78C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> NZ </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="000465E9">
+            <w:r w:rsidR="000465E9" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>said</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> further staff input was needed to interpret the data and suggested arranging an update on progress, with a discussion to be held with Matt Evans</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="2A2D1989">
+            <w:r w:rsidR="2A2D1989" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">, Head of Local Counter Fraud Services, </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">outside </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="002B2636">
+            <w:r w:rsidR="002B2636" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">the Committee </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="002B2636">
+            <w:r w:rsidR="002B2636" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">with </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>a follow-up report to be brought back.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005A755E" w:rsidR="00D2161E" w:rsidP="001F7D8C" w:rsidRDefault="3F107E62" w14:paraId="461B7A73" w14:textId="0E473DEF">
+          <w:p w14:paraId="461B7A73" w14:textId="0E473DEF" w:rsidR="00D2161E" w:rsidRPr="005A755E" w:rsidRDefault="3F107E62" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTION: </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="00A9503F">
+            <w:r w:rsidR="00A9503F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>DG/AMC/</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ME</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005A755E" w:rsidR="00D2161E" w:rsidP="001F7D8C" w:rsidRDefault="459272D4" w14:paraId="006628E7" w14:textId="52DB7712">
+          <w:p w14:paraId="006628E7" w14:textId="52DB7712" w:rsidR="00D2161E" w:rsidRPr="005A755E" w:rsidRDefault="459272D4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>AMC added that her team was actively working with Matt Ev</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="002B2636">
+            <w:r w:rsidR="002B2636" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ns’ team to review hundreds of transactions from this year’s exercise, aiming to complete the review by early January 2026. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D2161E" w:rsidP="001F7D8C" w:rsidRDefault="305BF094" w14:paraId="79AC50E7" w14:textId="226E6E88">
+          <w:p w14:paraId="79AC50E7" w14:textId="226E6E88" w:rsidR="00D2161E" w:rsidRDefault="305BF094" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>NZ proposed</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="459272D4">
+            <w:r w:rsidR="459272D4" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> incorporating this update into the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="51A7A873">
+            <w:r w:rsidR="51A7A873" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="459272D4">
+            <w:r w:rsidR="459272D4" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ommittee’s work plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4D47CEFC">
+            <w:r w:rsidR="4D47CEFC" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D2161E" w:rsidP="001F7D8C" w:rsidRDefault="4D47CEFC" w14:paraId="23ABB86C" w14:textId="52600BB4">
+          <w:p w14:paraId="23ABB86C" w14:textId="52600BB4" w:rsidR="00D2161E" w:rsidRDefault="4D47CEFC" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ACTION: HL/AC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D2161E" w:rsidP="001F7D8C" w:rsidRDefault="3A12F40E" w14:paraId="3288EA45" w14:textId="159E6FDC">
+          <w:p w14:paraId="3288EA45" w14:textId="159E6FDC" w:rsidR="00D2161E" w:rsidRDefault="3A12F40E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D2161E" w:rsidP="001F7D8C" w:rsidRDefault="3A12F40E" w14:paraId="46ABBF2A" w14:textId="7440D9C4">
+          <w:p w14:paraId="46ABBF2A" w14:textId="7440D9C4" w:rsidR="00D2161E" w:rsidRDefault="3A12F40E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ADVISE</w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="13750652">
+            <w:r w:rsidR="13750652" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="5706F954">
+            <w:r w:rsidR="5706F954" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the Board a briefing was received and an update on progress had been requested</w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="3995BA85">
+            <w:r w:rsidR="3995BA85" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D183C" w:rsidTr="1D818C9F" w14:paraId="705E7C73" w14:textId="77777777">
+      <w:tr w:rsidR="006D183C" w14:paraId="705E7C73" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00664712" w:rsidR="006D183C" w:rsidP="001F7D8C" w:rsidRDefault="4CB8F3F7" w14:paraId="237F9406" w14:textId="5F7FAC33">
+          <w:p w14:paraId="237F9406" w14:textId="5F7FAC33" w:rsidR="006D183C" w:rsidRPr="00664712" w:rsidRDefault="4CB8F3F7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART 5. </w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="081E3959">
+            <w:r w:rsidR="081E3959" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>FINANCIAL CONTROL AND MANAGEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D183C" w:rsidTr="1D818C9F" w14:paraId="34E36F5F" w14:textId="77777777">
+      <w:tr w:rsidR="006D183C" w14:paraId="34E36F5F" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006D183C" w:rsidP="001F7D8C" w:rsidRDefault="760FEE55" w14:paraId="3A6643D2" w14:textId="2EBDC4D3">
+          <w:p w14:paraId="3A6643D2" w14:textId="2EBDC4D3" w:rsidR="006D183C" w:rsidRDefault="760FEE55" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="7625F5D7">
+            <w:r w:rsidR="7625F5D7" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>FINANCE UPDATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3300" w:rsidTr="1D818C9F" w14:paraId="58D98C58" w14:textId="77777777">
+      <w:tr w:rsidR="008D3300" w14:paraId="58D98C58" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="760FEE55" w14:paraId="183017BE" w14:textId="24BEAB0D">
+          <w:p w14:paraId="183017BE" w14:textId="24BEAB0D" w:rsidR="008D3300" w:rsidRDefault="760FEE55" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="0D8B8138">
+            <w:r w:rsidR="0D8B8138" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008D3300" w:rsidP="00E7412F" w:rsidRDefault="027F7D7B" w14:paraId="4315A6CB" w14:textId="2EBE9CBF">
+          <w:p w14:paraId="4315A6CB" w14:textId="2EBE9CBF" w:rsidR="008D3300" w:rsidRDefault="027F7D7B" w:rsidP="00E7412F">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DG </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7AB4967D">
+            <w:r w:rsidR="7AB4967D" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>presented t</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="2DF64256">
+            <w:r w:rsidR="2DF64256" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">he </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="61CB8E86">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="61CB8E86" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Finance update</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7AB4967D">
+            <w:r w:rsidR="7AB4967D" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="2DF64256">
+            <w:r w:rsidR="2DF64256" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>highlight</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7AB4967D">
+            <w:r w:rsidR="7AB4967D" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="2DF64256">
+            <w:r w:rsidR="2DF64256" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="642FABA6" w14:textId="336DB7CC">
+          <w:p w14:paraId="642FABA6" w14:textId="336DB7CC" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>There were two elements to the financial package that were highlighted;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="5A815713" w14:textId="7B17AE19">
+          <w:p w14:paraId="5A815713" w14:textId="7B17AE19" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The plan was currently £15 million short of the £55 million savings target for this year;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="13AA238B" w14:textId="53F7E620">
+          <w:p w14:paraId="13AA238B" w14:textId="53F7E620" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Forecasting work with Service Groups and other sources confirmed the same £15 million gap;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="38265C22" w14:textId="5ABFA5EF">
+          <w:p w14:paraId="38265C22" w14:textId="5ABFA5EF" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Detailed forecasting would conclude by tomorrow (21 November 2025);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="312765B4" w14:textId="466F18BD">
+          <w:p w14:paraId="312765B4" w14:textId="466F18BD" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Scrutiny and testing of identified savings w</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="205E3B63">
+            <w:r w:rsidR="205E3B63" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> take place over the next few days</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="0823E6CA">
+            <w:r w:rsidR="0823E6CA" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="1B463F5F" w14:textId="05F93EB0">
+          <w:p w14:paraId="1B463F5F" w14:textId="05F93EB0" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>IM</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3054C4D4">
+            <w:r w:rsidR="3054C4D4" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> was briefed on Tuesday; strong challenge </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> was briefed on Tuesday; strong challenge received and actions </w:t>
+            </w:r>
+            <w:r w:rsidR="43ED7A33" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>we</w:t>
+            </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>received</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>re being progressed for feedback next week</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6589D4F6">
+            <w:r w:rsidR="6589D4F6" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="6589D4F6" w14:paraId="37622ABB" w14:textId="1D624257">
+          <w:p w14:paraId="37622ABB" w14:textId="1D624257" w:rsidR="62AA3363" w:rsidRDefault="6589D4F6" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>There was the n</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C692F0C">
+            <w:r w:rsidR="7C692F0C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>eed to deliver £15 million improvements between now and year-end</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3C7A2B4F">
+            <w:r w:rsidR="3C7A2B4F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="3C7A2B4F" w14:paraId="22595FA3" w14:textId="3EAF7884">
+          <w:p w14:paraId="22595FA3" w14:textId="3EAF7884" w:rsidR="62AA3363" w:rsidRDefault="3C7A2B4F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>There was an a</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C692F0C">
+            <w:r w:rsidR="7C692F0C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ppetite for clear trajectory, decisive action, and certainty expressed by stakeholders</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="355195F5">
+            <w:r w:rsidR="355195F5" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="1A9C84F6" w14:textId="1BD22CA0">
+          <w:p w14:paraId="1A9C84F6" w14:textId="1BD22CA0" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Indicative savings targets for the next two years: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="5896D235" w14:textId="315E5C50">
+          <w:p w14:paraId="5896D235" w14:textId="315E5C50" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">£44 million in Year </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="33B47D9F">
+            <w:r w:rsidR="33B47D9F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>one;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="1E0AF596" w14:textId="4E59A7C2">
+          <w:p w14:paraId="1E0AF596" w14:textId="4E59A7C2" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">£33 million in Year </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="14116C31">
+            <w:r w:rsidR="14116C31" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>two;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="14116C31" w14:paraId="1F4641B5" w14:textId="344E721C">
+          <w:p w14:paraId="1F4641B5" w14:textId="344E721C" w:rsidR="62AA3363" w:rsidRDefault="14116C31" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The a</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C692F0C">
+            <w:r w:rsidR="7C692F0C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ssumptions based on uplifted allocations outside of pay now appear unlikely</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7450019F">
+            <w:r w:rsidR="7450019F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="7715C5EA" w14:textId="78870527">
+          <w:p w14:paraId="7715C5EA" w14:textId="78870527" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Government departments expected to receive only 2% uplift</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6A4BD687">
+            <w:r w:rsidR="6A4BD687" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="08CD90F5" w14:textId="174C6FE8">
+          <w:p w14:paraId="08CD90F5" w14:textId="174C6FE8" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Health wage award may be 2.2%, subject to challenge</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="0F79D1C5">
+            <w:r w:rsidR="0F79D1C5" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="0D1C38CD" w14:textId="2357CDF2">
+          <w:p w14:paraId="0D1C38CD" w14:textId="2357CDF2" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Previously assumed £15 million (Year </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1A1180FB">
+            <w:r w:rsidR="1A1180FB" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>one</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">) and £18 million (Year </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="538E396C">
+            <w:r w:rsidR="538E396C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>) allocations now look unlikely</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="60AEF25B">
+            <w:r w:rsidR="60AEF25B" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="6A762D04" w14:textId="4DA459EC">
+          <w:p w14:paraId="6A762D04" w14:textId="4DA459EC" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Significant change in government policy w</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="0CAE1C9D">
+            <w:r w:rsidR="0CAE1C9D" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> affect financial trajectory</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="288A6B51">
+            <w:r w:rsidR="288A6B51" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="01CC7221" w14:textId="5EE7BB1C">
+          <w:p w14:paraId="01CC7221" w14:textId="5EE7BB1C" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="372A7770">
+            <w:r w:rsidR="372A7770" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>n a</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">dditional £30 million </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6A876E65">
+            <w:r w:rsidR="6A876E65" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>required on top of planned savings to maintain trajectory</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="557B2665">
+            <w:r w:rsidR="557B2665" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="46083F95" w14:textId="21DFC26F">
+          <w:p w14:paraId="46083F95" w14:textId="21DFC26F" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Current underlying deficit </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="17CD3E71">
+            <w:r w:rsidR="17CD3E71" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>estimated at £108 million</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1141BBD4">
+            <w:r w:rsidR="1141BBD4" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="7F19FAAC" w14:textId="38F2E2AC">
+          <w:p w14:paraId="7F19FAAC" w14:textId="38F2E2AC" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Scale of challenge matched by scale of opportunity; work underway to identify delivery mechanisms.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="220FDC24" w14:paraId="504310D2" w14:textId="732591E3">
+          <w:p w14:paraId="504310D2" w14:textId="732591E3" w:rsidR="62AA3363" w:rsidRDefault="220FDC24" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Currently p</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C692F0C">
+            <w:r w:rsidR="7C692F0C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>repar</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6808647E">
+            <w:r w:rsidR="6808647E" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C692F0C">
+            <w:r w:rsidR="7C692F0C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> for</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="77D2FA70">
+            <w:r w:rsidR="77D2FA70" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C692F0C">
+            <w:r w:rsidR="7C692F0C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> new financial year starting 1 April with well-planned savings</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3C528EA7">
+            <w:r w:rsidR="3C528EA7" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="1D372E1F" w14:paraId="02E73281" w14:textId="112FA1D9">
+          <w:p w14:paraId="02E73281" w14:textId="112FA1D9" w:rsidR="62AA3363" w:rsidRDefault="1D372E1F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>There was a planned d</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C692F0C">
+            <w:r w:rsidR="7C692F0C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>iscussion at P</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="11C22DEE">
+            <w:r w:rsidR="11C22DEE" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">erformance and </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C692F0C">
+            <w:r w:rsidR="7C692F0C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6A068D99">
+            <w:r w:rsidR="6A068D99" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">inance </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C692F0C">
+            <w:r w:rsidR="7C692F0C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C464E8E">
+            <w:r w:rsidR="7C464E8E" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ommittee</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C692F0C">
+            <w:r w:rsidR="7C692F0C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> next week on: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="0D96972A" w14:textId="18486A6E">
+          <w:p w14:paraId="0D96972A" w14:textId="18486A6E" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Revised budgeting approach</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="21675B58">
+            <w:r w:rsidR="21675B58" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="5F1B6322" w14:textId="4087D8E1">
+          <w:p w14:paraId="5F1B6322" w14:textId="4087D8E1" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Enhanced scrutiny and audit compliance</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="41DCFA66">
+            <w:r w:rsidR="41DCFA66" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="7C692F0C" w14:paraId="24B01AE5" w14:textId="700E2871">
+          <w:p w14:paraId="24B01AE5" w14:textId="700E2871" w:rsidR="62AA3363" w:rsidRDefault="7C692F0C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Stronger organisational financial controls</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="68F71948">
+            <w:r w:rsidR="68F71948" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="68F71948" w14:paraId="652BDDF8" w14:textId="575FE60A">
+          <w:p w14:paraId="652BDDF8" w14:textId="575FE60A" w:rsidR="62AA3363" w:rsidRDefault="68F71948" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>There was e</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7C692F0C">
+            <w:r w:rsidR="7C692F0C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>mphasis on recurring savings to create a sustainable platform for future years.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0021209B" w:rsidR="0021209B" w:rsidP="001F7D8C" w:rsidRDefault="0021209B" w14:paraId="4CE2E0FF" w14:textId="2692A967">
+          <w:p w14:paraId="4CE2E0FF" w14:textId="2692A967" w:rsidR="0021209B" w:rsidRPr="0021209B" w:rsidRDefault="0021209B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ highlighted </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="006A4562">
+            <w:r w:rsidR="006A4562" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">that </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="002E6034">
+            <w:r w:rsidR="002E6034" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">financial position </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>had already been scrutinised by the Performance and Finance Committee (PFC) and Board, clarifying that the Audit Committee’s role was to consider any accounting implications or risks, particularly around non-recurrent savings and unusual treatments.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0021209B" w:rsidR="0021209B" w:rsidP="001F7D8C" w:rsidRDefault="0021209B" w14:paraId="36DE87EE" w14:textId="2D1D2FBB">
+          <w:p w14:paraId="36DE87EE" w14:textId="2D1D2FBB" w:rsidR="0021209B" w:rsidRPr="0021209B" w:rsidRDefault="0021209B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0021209B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DG assured the Committee there were no concerns at present, except for the band 2–3 payment mechanism, which required Welsh Government approval for a special payment element. DG confirmed compliance advice had been </w:t>
             </w:r>
-            <w:r w:rsidRPr="0021209B" w:rsidR="00E7412F">
+            <w:r w:rsidR="00E7412F" w:rsidRPr="0021209B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>sought,</w:t>
             </w:r>
             <w:r w:rsidRPr="0021209B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> and updates would be shared with audit colleagues.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0021209B" w:rsidR="0021209B" w:rsidP="07D6488E" w:rsidRDefault="0021209B" w14:paraId="748C4BC6" w14:textId="29320CCF">
+          <w:p w14:paraId="748C4BC6" w14:textId="29320CCF" w:rsidR="0021209B" w:rsidRPr="0021209B" w:rsidRDefault="0021209B" w:rsidP="07D6488E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>PP raised concerns about internal controls, citing issues with reducing variable pay and staff availability</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00C53D23">
+            <w:r w:rsidR="00C53D23" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">, noting that they </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0021209B" w:rsidR="0021209B" w:rsidP="001F7D8C" w:rsidRDefault="0021209B" w14:paraId="44A26671" w14:textId="5A62E226">
+          <w:p w14:paraId="44A26671" w14:textId="5A62E226" w:rsidR="0021209B" w:rsidRPr="0021209B" w:rsidRDefault="0021209B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>should return to Audit Committee for further consideration, whil</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00C53D23">
+            <w:r w:rsidR="00C53D23" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> avoiding duplication with PFC. She highlighted the importance of the November meeting ahead of external scrutiny on 18 November and December’s £58.7m savings target, suggesting collaboration with DG to prepare key discussion points.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0021209B" w:rsidP="001F7D8C" w:rsidRDefault="0021209B" w14:paraId="2BE032D6" w14:textId="43FBF857">
+          <w:p w14:paraId="2BE032D6" w14:textId="43FBF857" w:rsidR="0021209B" w:rsidRDefault="0021209B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00A93E70">
+            <w:r w:rsidR="00A93E70" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Z </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>encouraged P</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00A93E70">
+            <w:r w:rsidR="00A93E70" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> to remain involved in discussions with DG to identify areas where Audit Committee could add value.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EC5668" w:rsidR="62AA3363" w:rsidP="001F7D8C" w:rsidRDefault="76B82986" w14:paraId="1F1C644B" w14:textId="3F83AC8A">
+          <w:p w14:paraId="1F1C644B" w14:textId="3F83AC8A" w:rsidR="62AA3363" w:rsidRPr="00EC5668" w:rsidRDefault="76B82986" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ACTION: DG</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009521D3" w:rsidP="07D6488E" w:rsidRDefault="2BEDA3DC" w14:paraId="4BD4A57A" w14:textId="7491ADC3">
+          <w:p w14:paraId="4BD4A57A" w14:textId="7491ADC3" w:rsidR="009521D3" w:rsidRDefault="2BEDA3DC" w:rsidP="07D6488E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">OL reported a slight delay in the medical variable pay audit but confirmed controls would be reviewed, stressing alignment with Deloitte’s work. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2BEDA3DC" w:rsidRDefault="2BEDA3DC" w14:paraId="7AEB7E62" w14:textId="4EAD24A5">
+          <w:p w14:paraId="7AEB7E62" w14:textId="4EAD24A5" w:rsidR="2BEDA3DC" w:rsidRDefault="2BEDA3DC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DG highlighted Deloitte’s draft reports included a colour-coded maturity assessment and would share findings to strengthen outcomes. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2BEDA3DC" w:rsidP="07D6488E" w:rsidRDefault="2BEDA3DC" w14:paraId="241DB59A" w14:textId="66FE353E">
+          <w:p w14:paraId="241DB59A" w14:textId="66FE353E" w:rsidR="2BEDA3DC" w:rsidRDefault="2BEDA3DC" w:rsidP="07D6488E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>NZ proposed inviting Deloitte to a future Audit Committee meeting; DG agreed, citing relevance to both Audit and Performance &amp; Finance Committees.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D3300" w:rsidP="001F7D8C" w:rsidRDefault="4C30EFBD" w14:paraId="78C71676" w14:textId="24854AF3">
+          <w:p w14:paraId="78C71676" w14:textId="24854AF3" w:rsidR="008D3300" w:rsidRDefault="4C30EFBD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A51209" w:rsidR="00A51209" w:rsidP="001F7D8C" w:rsidRDefault="2E1B68BC" w14:paraId="5706C745" w14:textId="55BDE14C">
+          <w:p w14:paraId="5706C745" w14:textId="55BDE14C" w:rsidR="00A51209" w:rsidRPr="00A51209" w:rsidRDefault="2E1B68BC" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVISE </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the Board that the Finance update was received. The Committee also highlighted that specific actions were requested to strengthen financial controls and that further updates on these actions would be provided to the Committee</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="58D19DC1">
+            <w:r w:rsidR="58D19DC1" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008964B6" w:rsidTr="1D818C9F" w14:paraId="4E88C0EC" w14:textId="77777777">
+      <w:tr w:rsidR="008964B6" w14:paraId="4E88C0EC" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008964B6" w:rsidR="008964B6" w:rsidP="001F7D8C" w:rsidRDefault="008964B6" w14:paraId="68BEAFB3" w14:textId="148E3A67">
+          <w:p w14:paraId="68BEAFB3" w14:textId="148E3A67" w:rsidR="008964B6" w:rsidRPr="008964B6" w:rsidRDefault="008964B6" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008964B6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">5.2 FINANCIAL CONTROL PROCEDURE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008964B6" w:rsidTr="1D818C9F" w14:paraId="39719DD6" w14:textId="77777777">
+      <w:tr w:rsidR="008964B6" w14:paraId="39719DD6" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008964B6" w:rsidP="001F7D8C" w:rsidRDefault="008964B6" w14:paraId="6EC0EADA" w14:textId="7F802F53">
+          <w:p w14:paraId="6EC0EADA" w14:textId="7F802F53" w:rsidR="008964B6" w:rsidRDefault="008964B6" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>128/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008964B6" w:rsidP="00E7412F" w:rsidRDefault="1F286488" w14:paraId="02EEF568" w14:textId="1E71B633">
+          <w:p w14:paraId="02EEF568" w14:textId="1E71B633" w:rsidR="008964B6" w:rsidRDefault="1F286488" w:rsidP="00E7412F">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">AM presented the </w:t>
             </w:r>
             <w:r w:rsidR="1BC0FD6B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Financial Control Procedure</w:t>
             </w:r>
             <w:r w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>, highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008964B6" w:rsidP="001F7D8C" w:rsidRDefault="078D3C4B" w14:paraId="3F483E6A" w14:textId="4FB6C4DA">
+          <w:p w14:paraId="3F483E6A" w14:textId="4FB6C4DA" w:rsidR="008964B6" w:rsidRDefault="078D3C4B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The Annual update provided on progress with Financial Control Procedures (FCPs) for the financial year 2025/26;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008964B6" w:rsidP="001F7D8C" w:rsidRDefault="078D3C4B" w14:paraId="585488C2" w14:textId="09AD1D22">
+          <w:p w14:paraId="585488C2" w14:textId="09AD1D22" w:rsidR="008964B6" w:rsidRDefault="078D3C4B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Six FCPs </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3274D2A4">
+            <w:r w:rsidR="3274D2A4" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re due for review this year: one completed in Q2, three scheduled for Q3, and two scheduled for Q4; all </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6565AF1F">
+            <w:r w:rsidR="6565AF1F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>re in progress and expected to be completed within deadline</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1B942047">
+            <w:r w:rsidR="1B942047" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006C21E4" w:rsidR="006C21E4" w:rsidP="001F7D8C" w:rsidRDefault="078D3C4B" w14:paraId="75D7209A" w14:textId="4F64F23F">
+          <w:p w14:paraId="75D7209A" w14:textId="4F64F23F" w:rsidR="006C21E4" w:rsidRPr="006C21E4" w:rsidRDefault="078D3C4B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A new balance sheet financial control procedure (FCP 23) ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="32133CA0">
+            <w:r w:rsidR="32133CA0" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> been developed to formalise and strengthen balance sheet management, previously covered under FCP 6</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="046FB942">
+            <w:r w:rsidR="046FB942" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006C21E4" w:rsidR="006C21E4" w:rsidP="001F7D8C" w:rsidRDefault="006C21E4" w14:paraId="08AE3E93" w14:textId="283171BB">
+          <w:p w14:paraId="08AE3E93" w14:textId="283171BB" w:rsidR="006C21E4" w:rsidRPr="006C21E4" w:rsidRDefault="006C21E4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">AM confirmed all reviews were progressing well, with only minor information requests outstanding, and assured completion by </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="000B6298">
+            <w:r w:rsidR="000B6298" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the end of 2025</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="53BCE34B" w:rsidP="3508A78C" w:rsidRDefault="00CE58A1" w14:paraId="46A9BE92" w14:textId="13DF8D8F">
+          <w:p w14:paraId="46A9BE92" w14:textId="13DF8D8F" w:rsidR="53BCE34B" w:rsidRDefault="00CE58A1" w:rsidP="3508A78C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>AM confirmed</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00022042">
+            <w:r w:rsidR="00022042" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> that</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="53BCE34B">
+            <w:r w:rsidR="53BCE34B" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the “people on balance sheet” item required Audit Committee sign-off </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00022042">
+            <w:r w:rsidR="00022042" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">with DG </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00F705EB">
+            <w:r w:rsidR="00F705EB" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>providing assurance</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00022042">
+            <w:r w:rsidR="00022042" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="53BCE34B">
+            <w:r w:rsidR="53BCE34B" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00F705EB">
+            <w:r w:rsidR="00F705EB" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">on </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="53BCE34B">
+            <w:r w:rsidR="53BCE34B" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">compliance with Welsh Government requirements and accounting standards. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008964B6" w:rsidP="001F7D8C" w:rsidRDefault="6BAF177D" w14:paraId="530EE9B4" w14:textId="4195D14A">
+          <w:p w14:paraId="530EE9B4" w14:textId="4195D14A" w:rsidR="008964B6" w:rsidRDefault="6BAF177D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008964B6" w:rsidP="001F7D8C" w:rsidRDefault="6BAF177D" w14:paraId="17A31C03" w14:textId="39E984CF">
+          <w:p w14:paraId="17A31C03" w14:textId="39E984CF" w:rsidR="008964B6" w:rsidRDefault="6BAF177D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSURE </w:t>
             </w:r>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">the </w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="008964B6" w:rsidP="001F7D8C" w:rsidRDefault="628D1082" w14:paraId="1C69218F" w14:textId="681E168E">
+              <w:t>the Board the Financial controls had been reviewed and were satisfactory.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C69218F" w14:textId="681E168E" w:rsidR="008964B6" w:rsidRDefault="628D1082" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Financial Control Procedure plan for 2025/26 were </w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>REVIEWED</w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="18E0E40F">
+            <w:r w:rsidR="18E0E40F" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>and the</w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> new balance sheet financial control procedure (FCP 23)</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="10628B44">
+            <w:r w:rsidR="10628B44" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> was </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="10628B44">
+            <w:r w:rsidR="10628B44" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">APPROVED. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008964B6" w:rsidP="001F7D8C" w:rsidRDefault="10628B44" w14:paraId="79FEA7A0" w14:textId="12D864BB">
+          <w:p w14:paraId="79FEA7A0" w14:textId="12D864BB" w:rsidR="008964B6" w:rsidRDefault="10628B44" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">WERE ASSURED </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>by the</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Financial Control Procedure report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008119CD" w:rsidTr="1D818C9F" w14:paraId="748882A9" w14:textId="77777777">
+      <w:tr w:rsidR="008119CD" w14:paraId="748882A9" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008119CD" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="008119CD" w14:paraId="36C311A4" w14:textId="444B5DC6">
+          <w:p w14:paraId="36C311A4" w14:textId="444B5DC6" w:rsidR="008119CD" w:rsidRPr="008119CD" w:rsidRDefault="008119CD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008119CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>5.3 VALUE FOR MONEY / RECOVERY AND SUSTAINABILITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008119CD" w:rsidTr="1D818C9F" w14:paraId="0A30674A" w14:textId="77777777">
+      <w:tr w:rsidR="008119CD" w14:paraId="0A30674A" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="008119CD" w14:paraId="3409958A" w14:textId="2CCECA98">
+          <w:p w14:paraId="3409958A" w14:textId="2CCECA98" w:rsidR="008119CD" w:rsidRDefault="008119CD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>129/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009334E7" w:rsidP="00E7412F" w:rsidRDefault="6AE7EFC9" w14:paraId="04889CA0" w14:textId="3BCD1638">
+          <w:p w14:paraId="04889CA0" w14:textId="3BCD1638" w:rsidR="009334E7" w:rsidRDefault="6AE7EFC9" w:rsidP="00E7412F">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>DG</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="47A43641">
+            <w:r w:rsidR="47A43641" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> presented the </w:t>
             </w:r>
             <w:r w:rsidR="25A489A3">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Value for Money / Recovery and Sustainability</w:t>
             </w:r>
             <w:r w:rsidR="155477D9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> report,</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="47A43641">
+            <w:r w:rsidR="47A43641" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="7EB7B403" w14:paraId="71017535" w14:textId="72496622">
+          <w:p w14:paraId="71017535" w14:textId="72496622" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="7EB7B403" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The paper provided an update on governance arrangements for Recovery Sustainability, distinct from Delivery Sustainability</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="63736DE8">
+            <w:r w:rsidR="63736DE8" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="63736DE8" w14:paraId="63DD0C60" w14:textId="49D804C3">
+          <w:p w14:paraId="63DD0C60" w14:textId="49D804C3" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="63736DE8" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The g</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">overnance flow diagram included on page </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5B6818C1">
+            <w:r w:rsidR="5B6818C1" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">four </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="53ADA967">
+            <w:r w:rsidR="53ADA967" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>displays</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> updates w</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3D344FD8">
+            <w:r w:rsidR="3D344FD8" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>hich would</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> reflect ongoing work and Board briefings</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4A0DC1A9">
+            <w:r w:rsidR="4A0DC1A9" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="4A0DC1A9" w14:paraId="2EE5579A" w14:textId="42988F65">
+          <w:p w14:paraId="2EE5579A" w14:textId="42988F65" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="4A0DC1A9" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>There was now an e</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">stablished rhythm of Recovery Sustainability meetings: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="7EB7B403" w14:paraId="58DEB807" w14:textId="481951B8">
+          <w:p w14:paraId="58DEB807" w14:textId="481951B8" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="7EB7B403" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>First monthly meeting: Executive-led, focused on thematic work programmes</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4DBC1131">
+            <w:r w:rsidR="4DBC1131" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="7EB7B403" w14:paraId="54A6A636" w14:textId="00FA8197">
+          <w:p w14:paraId="54A6A636" w14:textId="00FA8197" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="7EB7B403" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Second monthly meeting: Service group savings considerations; executive savings tracked locally</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1DFDDF7A">
+            <w:r w:rsidR="1DFDDF7A" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="7EB7B403" w14:paraId="2AE25088" w14:textId="65543108">
+          <w:p w14:paraId="2AE25088" w14:textId="65543108" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="7EB7B403" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Meetings chaired by Chief Executive</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="20395CDB">
+            <w:r w:rsidR="20395CDB" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> were </w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">conducted face-to-face with strong </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="6F3BDC15">
+            <w:r w:rsidR="6F3BDC15" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>rigor</w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>, test, and challenge; validated by Deloitte</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="5CBDB865">
+            <w:r w:rsidR="5CBDB865" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="7EB7B403" w14:paraId="3E6290FD" w14:textId="0B5F72E2">
+          <w:p w14:paraId="3E6290FD" w14:textId="0B5F72E2" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="7EB7B403" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Key programme areas and leads </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="281F93F6">
+            <w:r w:rsidR="281F93F6" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">were </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">outlined on pages </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4FFFFB10">
+            <w:r w:rsidR="4FFFFB10" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>five</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1D32767C">
+            <w:r w:rsidR="1D32767C" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>six</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">; additional work </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6AA97DAA">
+            <w:r w:rsidR="6AA97DAA" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">underway on mental health benchmarking using Deloitte’s national perspective: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="7EB7B403" w14:paraId="4E584026" w14:textId="72D32A72">
+          <w:p w14:paraId="4E584026" w14:textId="72D32A72" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="7EB7B403" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Potential financial efficiencies identified in community mental health teams and bed models</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="32350F5F">
+            <w:r w:rsidR="32350F5F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="7EB7B403" w14:paraId="038FFE4A" w14:textId="1F2DF6C3">
+          <w:p w14:paraId="038FFE4A" w14:textId="1F2DF6C3" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="7EB7B403" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Work to progress step-by-step through the modernisation programme</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="750E8BC3">
+            <w:r w:rsidR="750E8BC3" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="750E8BC3" w14:paraId="51C5B590" w14:textId="4E0AE6C3">
+          <w:p w14:paraId="51C5B590" w14:textId="4E0AE6C3" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="750E8BC3" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The s</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">avings pipeline reduced from £19.7m to £15m; </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="55EC0274">
+            <w:r w:rsidR="55EC0274" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">achieved savings now </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="3CAB93B7">
+            <w:r w:rsidR="3CAB93B7" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>totaled</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> £40m, but</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="11B08415">
+            <w:r w:rsidR="11B08415" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> further £15m </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="739B59CF">
+            <w:r w:rsidR="739B59CF" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="3A6A5A9A">
+            <w:r w:rsidR="3A6A5A9A" w:rsidRPr="07D6488E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="7EB7B403" w14:paraId="1FFC3D97" w14:textId="1C86A405">
+          <w:p w14:paraId="1FFC3D97" w14:textId="1C86A405" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="7EB7B403" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Following Deloitte’s first-phase findings: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="7EB7B403" w14:paraId="3233B440" w14:textId="3C12B1B8">
+          <w:p w14:paraId="3233B440" w14:textId="3C12B1B8" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="7EB7B403" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Proposal to evolve Recovery Sustainability into a Delivery Unit</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="216DEC7F">
+            <w:r w:rsidR="216DEC7F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="7EB7B403" w14:paraId="7E8B3B8E" w14:textId="27FB7E12">
+          <w:p w14:paraId="7E8B3B8E" w14:textId="27FB7E12" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="7EB7B403" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Delivery Unit to consolidate transformation, healthcare, and performance teams</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5194A911">
+            <w:r w:rsidR="5194A911" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="7EB7B403" w14:paraId="01868386" w14:textId="0B03ED9B">
+          <w:p w14:paraId="01868386" w14:textId="0B03ED9B" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="7EB7B403" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Leadership recruitment under consideration due to absence of current director</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="01F04CCE">
+            <w:r w:rsidR="01F04CCE" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="3DB446CB" w14:paraId="63C16E72" w14:textId="0D996F52">
+          <w:p w14:paraId="63C16E72" w14:textId="0D996F52" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="3DB446CB" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Next steps included the d</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">esign of Delivery Unit to be shared with </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5D185AA1">
+            <w:r w:rsidR="5D185AA1" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittees and </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="714872B6">
+            <w:r w:rsidR="714872B6" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Board outside </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="2959FBF8">
+            <w:r w:rsidR="2959FBF8" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>normal meeting cycle</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1C7A0F05">
+            <w:r w:rsidR="1C7A0F05" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A51209" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="2845963E" w14:paraId="65D0EF92" w14:textId="0ED2D5D5">
+          <w:p w14:paraId="65D0EF92" w14:textId="0ED2D5D5" w:rsidR="008119CD" w:rsidRPr="00A51209" w:rsidRDefault="2845963E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>There was the a</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">im to incorporate </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="71B852FC">
+            <w:r w:rsidR="71B852FC" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">essons </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3CD5425B">
+            <w:r w:rsidR="3CD5425B" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7EB7B403">
+            <w:r w:rsidR="7EB7B403" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>earned and strengthen governance and delivery capability.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F79C6" w:rsidP="001F7D8C" w:rsidRDefault="001F79C6" w14:paraId="571E459B" w14:textId="3FC81F25">
+          <w:p w14:paraId="571E459B" w14:textId="3FC81F25" w:rsidR="001F79C6" w:rsidRDefault="001F79C6" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>NZ commended the work of DG and his team but noted outcomes were still short of expectations</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00A3377C">
+            <w:r w:rsidR="00A3377C" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">, highlighting </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">the need to link the proposed Delivery Unit to identified control weaknesses for assurance and suggested a follow-up discussion outside </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00A3377C">
+            <w:r w:rsidR="00A3377C" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the Committee with PP</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00A3377C">
+            <w:r w:rsidR="00A3377C" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">and Tina Ricketts to address </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00A3377C">
+            <w:r w:rsidR="00A3377C" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">any </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>gaps</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00A3377C">
+            <w:r w:rsidR="00A3377C" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="7FA3A209" w14:paraId="0E4A2F85" w14:textId="5171D328">
+          <w:p w14:paraId="0E4A2F85" w14:textId="5171D328" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="7FA3A209" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTION: </w:t>
             </w:r>
             <w:r w:rsidR="00B824F7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">PP, </w:t>
             </w:r>
             <w:r w:rsidR="003D10B6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>DG, TR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005F7A0D" w:rsidR="005F7A0D" w:rsidP="001F7D8C" w:rsidRDefault="005F7A0D" w14:paraId="4D033F16" w14:textId="0D6DC7B9">
+          <w:p w14:paraId="4D033F16" w14:textId="0D6DC7B9" w:rsidR="005F7A0D" w:rsidRPr="005F7A0D" w:rsidRDefault="005F7A0D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">PP acknowledged </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00A3377C">
+            <w:r w:rsidR="00A3377C" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">strong governance arrangements but raised concerns about delivery barriers and savings shortfalls, </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="001E7612">
+            <w:r w:rsidR="001E7612" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">emphasising </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the need for updates to return to Audit Committee with actions to improve pace and effectiveness.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005F7A0D" w:rsidR="005F7A0D" w:rsidP="001F7D8C" w:rsidRDefault="005F7A0D" w14:paraId="10981C9E" w14:textId="6B058343">
+          <w:p w14:paraId="10981C9E" w14:textId="6B058343" w:rsidR="005F7A0D" w:rsidRPr="005F7A0D" w:rsidRDefault="005F7A0D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">AG emphasised avoiding duplication of Board oversight </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00444137">
+            <w:r w:rsidR="00444137" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">yet </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ensuring accountability, welcoming the shift towards a permanent resource for productivity and benchmarking rather than a temporary recovery mechanism.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005F7A0D" w:rsidR="005F7A0D" w:rsidP="001F7D8C" w:rsidRDefault="005F7A0D" w14:paraId="368E82E9" w14:textId="640B730D">
+          <w:p w14:paraId="368E82E9" w14:textId="640B730D" w:rsidR="005F7A0D" w:rsidRPr="005F7A0D" w:rsidRDefault="005F7A0D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DG confirmed </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00444137">
+            <w:r w:rsidR="00444137" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Delivery Unit will drive implementation with rigour, align priorities, and introduce cultural and structural changes, including moving from service groups to care groups.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="005F7A0D" w14:paraId="533A4F1E" w14:textId="0F2FBD8E">
+          <w:p w14:paraId="533A4F1E" w14:textId="0F2FBD8E" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="005F7A0D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>AG endors</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00444137">
+            <w:r w:rsidR="00444137" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the concept of an ongoing improvement resource</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00444137">
+            <w:r w:rsidR="00444137" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>, highlighting the importance of clarity to prevent accountability gaps</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="0050020D">
+            <w:r w:rsidR="0050020D" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="2487B264" w14:paraId="5CECB75C" w14:textId="6B1D0B43">
+          <w:p w14:paraId="5CECB75C" w14:textId="6B1D0B43" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="2487B264" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="2487B264" w14:paraId="7243C90C" w14:textId="4E93C6BE">
+          <w:p w14:paraId="7243C90C" w14:textId="4E93C6BE" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="2487B264" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ADVISE</w:t>
             </w:r>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board </w:t>
             </w:r>
-            <w:r w:rsidRPr="45EE3B55" w:rsidR="3D5795E5">
+            <w:r w:rsidR="3D5795E5" w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">that </w:t>
             </w:r>
             <w:r w:rsidRPr="45EE3B55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>governance arrangements for recovery and sustainability had been received, further work was underway, and assurance discussions were ongoing across Committees.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="69EB06BF" w14:paraId="6EBAAA9E" w14:textId="12DB499F">
+          <w:p w14:paraId="6EBAAA9E" w14:textId="12DB499F" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="69EB06BF" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ACKNOWLEDGED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the significant work done on the Value for Money / Recovery and Sustainability report but expressed limited assurance due to ongoing barriers to effective delivery and the fact that savings were not being delivered to plan.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008119CD" w:rsidTr="1D818C9F" w14:paraId="24FAF35D" w14:textId="77777777">
+      <w:tr w:rsidR="008119CD" w14:paraId="24FAF35D" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="009334E7" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="009334E7" w14:paraId="1812D17A" w14:textId="035490FA">
+          <w:p w14:paraId="1812D17A" w14:textId="035490FA" w:rsidR="008119CD" w:rsidRPr="009334E7" w:rsidRDefault="009334E7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009334E7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">5.4 PROCUREMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008119CD" w:rsidTr="1D818C9F" w14:paraId="561F542C" w14:textId="77777777">
+      <w:tr w:rsidR="008119CD" w14:paraId="561F542C" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="009334E7" w14:paraId="4A56F98C" w14:textId="71B3BAFE">
+          <w:p w14:paraId="4A56F98C" w14:textId="71B3BAFE" w:rsidR="008119CD" w:rsidRDefault="009334E7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>130/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009334E7" w:rsidP="000E3AD1" w:rsidRDefault="762A9021" w14:paraId="6168E9AD" w14:textId="0EC4278D">
+          <w:p w14:paraId="6168E9AD" w14:textId="0EC4278D" w:rsidR="009334E7" w:rsidRDefault="762A9021" w:rsidP="000E3AD1">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>RC</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="47A43641">
+            <w:r w:rsidR="47A43641" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> presented the </w:t>
             </w:r>
             <w:r w:rsidR="25A489A3">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Procurement Report</w:t>
             </w:r>
-            <w:r w:rsidRPr="62AA3363" w:rsidR="47A43641">
+            <w:r w:rsidR="47A43641" w:rsidRPr="62AA3363">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>, highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="28D84ED7" w14:paraId="28AED07A" w14:textId="45C6D8B1">
+          <w:p w14:paraId="28AED07A" w14:textId="45C6D8B1" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="28D84ED7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The report covered single sourcing, change control activity, and retrospective actions for the period 30 April to 30 July 2025;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="28D84ED7" w14:paraId="2B735AA2" w14:textId="5864C967">
+          <w:p w14:paraId="2B735AA2" w14:textId="5864C967" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="28D84ED7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>27 single quotation actions were reported, totaling £340,464.38;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="28D84ED7" w14:paraId="76A64171" w14:textId="4DEC03F2">
+          <w:p w14:paraId="76A64171" w14:textId="4DEC03F2" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="28D84ED7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>10 single tender actions were reported, totaling £832,987.91;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="28D84ED7" w14:paraId="0DFC17D9" w14:textId="7E33507E">
+          <w:p w14:paraId="0DFC17D9" w14:textId="7E33507E" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="28D84ED7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>3 contract extensions were acknowledged, valued at just over £595,000;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="28D84ED7" w14:paraId="1E808827" w14:textId="7147157E">
+          <w:p w14:paraId="1E808827" w14:textId="7147157E" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="28D84ED7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Fewer actions were reported this period, which was typical before the end of the financial year;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="28D84ED7" w14:paraId="552E84FF" w14:textId="0F9D284D">
+          <w:p w14:paraId="552E84FF" w14:textId="0F9D284D" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="28D84ED7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>No consultancy single tenders were reported;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="28D84ED7" w14:paraId="354E53C1" w14:textId="3A566816">
+          <w:p w14:paraId="354E53C1" w14:textId="3A566816" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="28D84ED7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Efforts continued to reduce single tender and single quotation actions by increasing multi-quote exercises for purchases under £25,000 and seeking compliant routes to market;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="28D84ED7" w14:paraId="0D69EC27" w14:textId="589721E0">
+          <w:p w14:paraId="0D69EC27" w14:textId="589721E0" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="28D84ED7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>One notable single tender related to specialist transport services (~£120,000) due to increased pilot activity; a formal market test was planned</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A51209" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="28D84ED7" w14:paraId="75E2597A" w14:textId="18F4799A">
+          <w:p w14:paraId="75E2597A" w14:textId="18F4799A" w:rsidR="008119CD" w:rsidRPr="00A51209" w:rsidRDefault="28D84ED7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>No other significant issues or exceptions were reported for the period.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00855382" w:rsidR="00855382" w:rsidP="001F7D8C" w:rsidRDefault="00855382" w14:paraId="79D80DFF" w14:textId="7B182D02">
+          <w:p w14:paraId="79D80DFF" w14:textId="7B182D02" w:rsidR="00855382" w:rsidRPr="00855382" w:rsidRDefault="00855382" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1D818C9F" w:rsidR="00855382">
+            <w:r w:rsidRPr="1D818C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>NZ queried Item #24 – Wind Turbine Benefit Analysis, noting that the same organisation</w:t>
             </w:r>
-            <w:r w:rsidRPr="1D818C9F" w:rsidR="00274922">
+            <w:r w:rsidR="00274922" w:rsidRPr="1D818C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> that</w:t>
             </w:r>
-            <w:r w:rsidRPr="1D818C9F" w:rsidR="00855382">
+            <w:r w:rsidRPr="1D818C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> installed the turbines </w:t>
             </w:r>
-            <w:r w:rsidRPr="1D818C9F" w:rsidR="0219D6D5">
+            <w:r w:rsidR="0219D6D5" w:rsidRPr="1D818C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="1D818C9F" w:rsidR="00855382">
+            <w:r w:rsidRPr="1D818C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">s conducting the analysis, </w:t>
             </w:r>
-            <w:r w:rsidRPr="1D818C9F" w:rsidR="00274922">
+            <w:r w:rsidR="00274922" w:rsidRPr="1D818C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>which raise</w:t>
             </w:r>
-            <w:r w:rsidRPr="1D818C9F" w:rsidR="73A01612">
+            <w:r w:rsidR="73A01612" w:rsidRPr="1D818C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="1D818C9F" w:rsidR="00274922">
+            <w:r w:rsidR="00274922" w:rsidRPr="1D818C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1D818C9F" w:rsidR="00855382">
+            <w:r w:rsidRPr="1D818C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">concerns about potential conflict. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00855382" w:rsidP="001F7D8C" w:rsidRDefault="00855382" w14:paraId="4140D34E" w14:textId="5E2C29FB">
+          <w:p w14:paraId="4140D34E" w14:textId="5E2C29FB" w:rsidR="00855382" w:rsidRDefault="00855382" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">RC committed to obtaining </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="0033616D">
+            <w:r w:rsidR="0033616D" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">further </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00B120B8">
+            <w:r w:rsidR="00B120B8" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="0033616D">
+            <w:r w:rsidR="0033616D" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00B120B8">
+            <w:r w:rsidR="00B120B8" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>shar</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00B120B8">
+            <w:r w:rsidR="00B120B8" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> with the Committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A51209" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="4A6793A5" w14:paraId="245A2570" w14:textId="1749A265">
+          <w:p w14:paraId="245A2570" w14:textId="1749A265" w:rsidR="008119CD" w:rsidRPr="00A51209" w:rsidRDefault="4A6793A5" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ACTION: RC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="368E4E45" w14:paraId="63140BC9" w14:textId="33BA8913">
+          <w:p w14:paraId="63140BC9" w14:textId="33BA8913" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="368E4E45" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="62AA3363" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="368E4E45" w14:paraId="7D816D79" w14:textId="0A4C9EEC">
+          <w:p w14:paraId="7D816D79" w14:textId="0A4C9EEC" w:rsidR="008119CD" w:rsidRPr="62AA3363" w:rsidRDefault="368E4E45" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Agreed to</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> ASSURE </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the Board that the single tender report had been received and scrutinised, with a request for additional information on Item #24 to follow.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A51209" w:rsidR="008119CD" w:rsidP="001F7D8C" w:rsidRDefault="5E83204A" w14:paraId="05B043A2" w14:textId="7A2D321D">
+          <w:p w14:paraId="05B043A2" w14:textId="7A2D321D" w:rsidR="008119CD" w:rsidRPr="00A51209" w:rsidRDefault="5E83204A" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>WERE ASSURED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the Procurement report. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00664712" w:rsidTr="1D818C9F" w14:paraId="0EBA68ED" w14:textId="77777777">
+      <w:tr w:rsidR="00664712" w14:paraId="0EBA68ED" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="3B7E76ED" w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="0071478C" w14:paraId="158E4A05" w14:textId="5957571A">
+          <w:p w14:paraId="158E4A05" w14:textId="5957571A" w:rsidR="00664712" w:rsidRPr="3B7E76ED" w:rsidRDefault="0071478C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART 6. </w:t>
             </w:r>
             <w:r w:rsidR="0082506A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>COUNTER FRAUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00664712" w:rsidTr="1D818C9F" w14:paraId="4148FEF1" w14:textId="77777777">
+      <w:tr w:rsidR="00664712" w14:paraId="4148FEF1" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="00995744" w14:paraId="2C6692C8" w14:textId="1C6183D6">
+          <w:p w14:paraId="2C6692C8" w14:textId="1C6183D6" w:rsidR="00664712" w:rsidRDefault="00995744" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">6.1 </w:t>
             </w:r>
             <w:r w:rsidR="00142868">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">COUNTER FRAUD </w:t>
             </w:r>
             <w:r w:rsidR="0096071B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>PROGRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00664712" w:rsidTr="1D818C9F" w14:paraId="6C64DA8D" w14:textId="77777777">
+      <w:tr w:rsidR="00664712" w14:paraId="6C64DA8D" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="00664712" w14:paraId="4425FE5C" w14:textId="001E5C20">
+          <w:p w14:paraId="4425FE5C" w14:textId="001E5C20" w:rsidR="00664712" w:rsidRDefault="00664712" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664712">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0096071B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidRPr="00664712">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="0FA30DB7" w14:paraId="73048BAA" w14:textId="3A192060">
+          <w:p w14:paraId="73048BAA" w14:textId="3A192060" w:rsidR="00664712" w:rsidRDefault="0FA30DB7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DG took the C</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="29DAB146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+            <w:r w:rsidR="29DAB146" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">unter Fraud report as read providing the following highlights: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="00664712" w14:paraId="56666969" w14:textId="226B6E25">
+          <w:p w14:paraId="56666969" w14:textId="226B6E25" w:rsidR="00664712" w:rsidRDefault="00664712" w:rsidP="001F7D8C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="0FA30DB7" w14:paraId="0810920B" w14:textId="2A56119D">
+          <w:p w14:paraId="0810920B" w14:textId="2A56119D" w:rsidR="00664712" w:rsidRDefault="0FA30DB7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The update report provided on plan deployment; showed progress was on track, with four out of seven days before full deployment and all key areas were addressed;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="0FA30DB7" w14:paraId="70CFFFB3" w14:textId="3541D5DC">
+          <w:p w14:paraId="70CFFFB3" w14:textId="3541D5DC" w:rsidR="00664712" w:rsidRDefault="0FA30DB7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Updates were given on the four main areas: strategic governance, inform, prevent, and hold to account;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="0FA30DB7" w14:paraId="38BAB777" w14:textId="1BC31621">
+          <w:p w14:paraId="38BAB777" w14:textId="1BC31621" w:rsidR="00664712" w:rsidRDefault="0FA30DB7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A few significant cases were ongoing, requiring team resources; outcomes and learnings would be reviewed at year-end</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="44AE3AEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="44AE3AEC" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="0FA30DB7" w14:paraId="0FB121B8" w14:textId="0486BCD5">
+          <w:p w14:paraId="0FB121B8" w14:textId="0486BCD5" w:rsidR="00664712" w:rsidRDefault="0FA30DB7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AI </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5624BDE9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5624BDE9" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s being explored for literature and education purposes to enhance counter fraud awareness, not for audit or investigative work</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4091F0A7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4091F0A7" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="4091F0A7" w14:paraId="69B85023" w14:textId="5A2ADA54">
+          <w:p w14:paraId="69B85023" w14:textId="5A2ADA54" w:rsidR="00664712" w:rsidRDefault="4091F0A7" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There were n</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="0FA30DB7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0FA30DB7" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>o issues to report</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5057D847">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5057D847" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="00664712" w14:paraId="40B148CF" w14:textId="62C4BCB3">
+          <w:p w14:paraId="40B148CF" w14:textId="62C4BCB3" w:rsidR="00664712" w:rsidRDefault="00664712" w:rsidP="001F7D8C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="0067266B" w14:paraId="3779B107" w14:textId="46CB1BE7">
+          <w:p w14:paraId="3779B107" w14:textId="46CB1BE7" w:rsidR="00664712" w:rsidRDefault="0067266B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ queried whether the counter fraud update needed to be presented at every Audit Committee meeting or if it could be aligned with the tracker report, highlighting this was a topic previously discussed with HL and referenc</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="009658DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+            <w:r w:rsidR="009658DD" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> practices </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00E84A10">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+            <w:r w:rsidR="00E84A10" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">in other Audit Committees. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B63B47D" w:rsidP="3508A78C" w:rsidRDefault="5B63B47D" w14:paraId="6B89DCE3" w14:textId="487974DB">
+          <w:p w14:paraId="6B89DCE3" w14:textId="487974DB" w:rsidR="5B63B47D" w:rsidRDefault="5B63B47D" w:rsidP="3508A78C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="617FD7B8" w14:paraId="12D828A8" w14:textId="121C8924">
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12D828A8" w14:textId="121C8924" w:rsidR="00664712" w:rsidRDefault="617FD7B8" w:rsidP="001F7D8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="67BDBD42" w14:paraId="0CE807F4" w14:textId="1FBA749D">
+          <w:p w14:paraId="0CE807F4" w14:textId="1FBA749D" w:rsidR="00664712" w:rsidRDefault="67BDBD42" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="224DC803">
+            <w:r w:rsidR="224DC803" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ERE</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> ASSURED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="617FD7B8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+            <w:r w:rsidR="617FD7B8" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>by the</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="68C34B9D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana Pro" w:hAnsi="Verdana Pro" w:eastAsia="Verdana Pro" w:cs="Verdana Pro"/>
+            <w:r w:rsidR="68C34B9D" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana Pro" w:eastAsia="Verdana Pro" w:hAnsi="Verdana Pro" w:cs="Verdana Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Counter Fraud report. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00995744" w:rsidTr="1D818C9F" w14:paraId="3A321898" w14:textId="77777777">
+      <w:tr w:rsidR="00995744" w14:paraId="3A321898" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004A3AF5" w:rsidR="00995744" w:rsidP="001F7D8C" w:rsidRDefault="004A3AF5" w14:paraId="04C950EC" w14:textId="65925CB3">
+          <w:p w14:paraId="04C950EC" w14:textId="65925CB3" w:rsidR="00995744" w:rsidRPr="004A3AF5" w:rsidRDefault="004A3AF5" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 7. </w:t>
             </w:r>
             <w:r w:rsidR="00604D66">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>PARTNERSHIP GOVERNANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00995744" w:rsidTr="1D818C9F" w14:paraId="66417BDA" w14:textId="77777777">
+      <w:tr w:rsidR="00995744" w14:paraId="66417BDA" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00995744" w:rsidP="001F7D8C" w:rsidRDefault="00995744" w14:paraId="533ED858" w14:textId="2AB54CF2">
+          <w:p w14:paraId="533ED858" w14:textId="2AB54CF2" w:rsidR="00995744" w:rsidRDefault="00995744" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">7.1 </w:t>
             </w:r>
             <w:r w:rsidR="000C6D72">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EMERG</w:t>
             </w:r>
             <w:r w:rsidR="00F005EF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ENCY MEDICAL RETRIEVAL AND TRANSFER SERVICE (EMERTS) ANNUAL RPEORT</w:t>
             </w:r>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00664712" w:rsidTr="1D818C9F" w14:paraId="1F75757E" w14:textId="77777777">
+      <w:tr w:rsidR="00664712" w14:paraId="1F75757E" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="00995744" w14:paraId="3F2142C2" w14:textId="63306CD2">
+          <w:p w14:paraId="3F2142C2" w14:textId="63306CD2" w:rsidR="00664712" w:rsidRDefault="00995744" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00995744">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00604D66">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
             <w:r w:rsidRPr="00995744">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="7E26508C" w:rsidR="00E45FB0" w:rsidP="000E3AD1" w:rsidRDefault="53EBE72B" w14:paraId="3C342689" w14:textId="6DE85B61">
+          <w:p w14:paraId="3C342689" w14:textId="6DE85B61" w:rsidR="00E45FB0" w:rsidRPr="7E26508C" w:rsidRDefault="53EBE72B" w:rsidP="000E3AD1">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MW</w:t>
             </w:r>
-            <w:r w:rsidRPr="7E26508C" w:rsidR="43740C0E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="43740C0E" w:rsidRPr="7E26508C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> presented t</w:t>
             </w:r>
-            <w:r w:rsidRPr="7E26508C" w:rsidR="617FD7B8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="617FD7B8" w:rsidRPr="7E26508C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">he </w:t>
             </w:r>
             <w:r w:rsidR="0176E06B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Emergency Medical Retrieval and Transfer Service (EMRTS) Annual Report</w:t>
             </w:r>
-            <w:r w:rsidRPr="7E26508C" w:rsidR="43740C0E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="43740C0E" w:rsidRPr="7E26508C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="7E26508C" w:rsidR="617FD7B8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="617FD7B8" w:rsidRPr="7E26508C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlight</w:t>
             </w:r>
-            <w:r w:rsidRPr="7E26508C" w:rsidR="43740C0E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="43740C0E" w:rsidRPr="7E26508C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="7E26508C" w:rsidR="617FD7B8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="617FD7B8" w:rsidRPr="7E26508C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="6E692EBA" w14:paraId="69CC52F9" w14:textId="2835C6CA">
+          <w:p w14:paraId="69CC52F9" w14:textId="2835C6CA" w:rsidR="00664712" w:rsidRDefault="6E692EBA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The successful year was highlighted for both retrieval and road-based services, with groundbreaking clinical interventions and improved long-distance patient transfers using advanced equipment;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="6E692EBA" w14:paraId="5FE9110E" w14:textId="659988B9">
+          <w:p w14:paraId="5FE9110E" w14:textId="659988B9" w:rsidR="00664712" w:rsidRDefault="6E692EBA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The service had resulted in unexpected patient survivals and significant positive outcomes;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A51209" w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="6E692EBA" w14:paraId="2952D980" w14:textId="54566865">
+          <w:p w14:paraId="2952D980" w14:textId="54566865" w:rsidR="00664712" w:rsidRPr="00A51209" w:rsidRDefault="6E692EBA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Education and training within EMRTS continue to thrive, benefiting both internal staff and military colleagues through collaborative support and shared learning opportunities.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="249A7F8D" w14:paraId="33BBF63B" w14:textId="6B4D747A">
+          <w:p w14:paraId="33BBF63B" w14:textId="6B4D747A" w:rsidR="00664712" w:rsidRDefault="249A7F8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PP queried the impact of the judicial review conclusion and the commencement of work to relocate Welshpool and </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="002E4590">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="002E4590" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Carmarthen</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> bases, asking about team morale and engagement.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="249A7F8D" w14:paraId="7FDD71A5" w14:textId="500E657C">
+          <w:p w14:paraId="7FDD71A5" w14:textId="500E657C" w:rsidR="00664712" w:rsidRDefault="249A7F8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MW responded that prior to and during the judicial review process, engagement sessions were held with crews to explain the reasons for change and gather input on new base requirements:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="249A7F8D" w14:paraId="4DA06B85" w14:textId="75B679F1">
+          <w:p w14:paraId="4DA06B85" w14:textId="75B679F1" w:rsidR="00664712" w:rsidRDefault="249A7F8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Staff expressed concerns about geography and relocation implications, particularly those living in rural areas;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="249A7F8D" w14:paraId="1E14E53F" w14:textId="03075454">
+          <w:p w14:paraId="1E14E53F" w14:textId="03075454" w:rsidR="00664712" w:rsidRDefault="249A7F8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The delay caused by the judicial review created uncertainty, but now that a decision had been reached, staff c</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="3E0DA3F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3E0DA3F7" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> plan accordingly;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="249A7F8D" w14:paraId="5802277E" w14:textId="0DE9C841">
+          <w:p w14:paraId="5802277E" w14:textId="0DE9C841" w:rsidR="00664712" w:rsidRDefault="249A7F8D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ongoing communication and support were in place, including forums, well-being resources, and planned engagement events in December;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="163260F4" w14:paraId="74FB3BA6" w14:textId="2AD7608F">
+          <w:p w14:paraId="74FB3BA6" w14:textId="2AD7608F" w:rsidR="00664712" w:rsidRDefault="163260F4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="617FD7B8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="617FD7B8" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">he Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="29659E56" w14:paraId="1E77A38F" w14:textId="63871720">
+          <w:p w14:paraId="1E77A38F" w14:textId="63871720" w:rsidR="00664712" w:rsidRDefault="29659E56" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="117EEAFC">
+            <w:r w:rsidR="117EEAFC" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ASSUR</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6E6A43A4">
+            <w:r w:rsidR="6E6A43A4" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">E </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6E6A43A4">
+            <w:r w:rsidR="6E6A43A4" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the Board that the EMRTS Annual Report ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1195F0D2">
+            <w:r w:rsidR="1195F0D2" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6E6A43A4">
+            <w:r w:rsidR="6E6A43A4" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>been reviewed, highlighting the update on relocation and staff engagement.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="392EFD86" w14:paraId="36596971" w14:textId="7387EC0D">
+          <w:p w14:paraId="36596971" w14:textId="7387EC0D" w:rsidR="00664712" w:rsidRDefault="392EFD86" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">WERE ASSURED </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Emergency Medical Retrieval and Transfer Service (EMRTS) Annual Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45FB0" w:rsidTr="1D818C9F" w14:paraId="5045B853" w14:textId="77777777">
+      <w:tr w:rsidR="00E45FB0" w14:paraId="5045B853" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA2285" w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="00E45FB0" w14:paraId="1946E82D" w14:textId="6ED7CF01">
+          <w:p w14:paraId="1946E82D" w14:textId="6ED7CF01" w:rsidR="00E45FB0" w:rsidRPr="00DA2285" w:rsidRDefault="00E45FB0" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA2285">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7.2 SPINAL SERVICE OPERATIONAL DELIVERY NETWORK (ODN) ANNUAL REPORT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45FB0" w:rsidTr="1D818C9F" w14:paraId="2BA970AB" w14:textId="77777777">
+      <w:tr w:rsidR="00E45FB0" w14:paraId="2BA970AB" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00995744" w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="00DA2285" w14:paraId="1DBD27EA" w14:textId="13D4D365">
+          <w:p w14:paraId="1DBD27EA" w14:textId="13D4D365" w:rsidR="00E45FB0" w:rsidRPr="00995744" w:rsidRDefault="00DA2285" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>133/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="7E26508C" w:rsidR="00E45FB0" w:rsidP="000E3AD1" w:rsidRDefault="53EBE72B" w14:paraId="1974D5E8" w14:textId="1C4D159C">
+          <w:p w14:paraId="1974D5E8" w14:textId="1C4D159C" w:rsidR="00E45FB0" w:rsidRPr="7E26508C" w:rsidRDefault="53EBE72B" w:rsidP="000E3AD1">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SH</w:t>
             </w:r>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> presented the </w:t>
             </w:r>
             <w:r w:rsidR="0D5F304C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Spinal Services Operational Delivery Network (ODN) Annual Report</w:t>
             </w:r>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighting the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="4CC031D1" w14:paraId="00675260" w14:textId="117F2740">
+          <w:p w14:paraId="00675260" w14:textId="117F2740" w:rsidR="00E45FB0" w:rsidRDefault="4CC031D1" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The n</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>etwork ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="6EC7F76F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6EC7F76F" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> been operational for two years; </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4A6767FF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4A6767FF" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>implementation of operational policies and clinical pathways</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="33A51878">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="33A51878" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> were</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> underway</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="32F5C4F0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="32F5C4F0" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="1BE2EA5C" w14:paraId="5003F3C8" w14:textId="780EDFD8">
+          <w:p w14:paraId="5003F3C8" w14:textId="780EDFD8" w:rsidR="00E45FB0" w:rsidRDefault="1BE2EA5C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">CPO1 pathway introduced for adult elective spinal patients: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="1BE2EA5C" w14:paraId="56C4E6A0" w14:textId="2DAC0ED7">
+          <w:p w14:paraId="56C4E6A0" w14:textId="2DAC0ED7" w:rsidR="00E45FB0" w:rsidRDefault="1BE2EA5C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Revamping </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="117B615A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="117B615A" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>triage process</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="0D7BB094">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0D7BB094" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> was</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> to ensure patients </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="60F448E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="60F448E1" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>re seen by the right team in the right setting</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5021C829">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5021C829" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="479D52F4" w14:paraId="2589663D" w14:textId="4FC9EA71">
+          <w:p w14:paraId="2589663D" w14:textId="4FC9EA71" w:rsidR="00E45FB0" w:rsidRDefault="479D52F4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The f</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ocus </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="05565B4A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="05565B4A" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>on community-based assessment rather than consultant waiting lists</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7A8A9063">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7A8A9063" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="1BE2EA5C" w14:paraId="6CF5E430" w14:textId="21F82AB6">
+          <w:p w14:paraId="6CF5E430" w14:textId="21F82AB6" w:rsidR="00E45FB0" w:rsidRDefault="1BE2EA5C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaboration with </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="0347D1E2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0347D1E2" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Welsh Clinical Portal (</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>CWCP</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="50379457">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="50379457" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="416ED1F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="416ED1F7" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">would help </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>to update triage forms and standardise processes across consultants</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="555BE1E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="555BE1E6" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="555BE1E6" w14:paraId="38010E46" w14:textId="6CFBB502">
+          <w:p w14:paraId="38010E46" w14:textId="6CFBB502" w:rsidR="00E45FB0" w:rsidRDefault="555BE1E6" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The aim was to have c</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>onsistent triage standards to improve system capacity and efficiency</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="69EEBD0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="69EEBD0F" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="69EEBD0F" w14:paraId="0E1EC1F7" w14:textId="0142699B">
+          <w:p w14:paraId="0E1EC1F7" w14:textId="0142699B" w:rsidR="00E45FB0" w:rsidRDefault="69EEBD0F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Metastatic Spinal Cord Compression (</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>MSCC</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7009962C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7009962C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> Coordinator Service launched: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="1BE2EA5C" w14:paraId="32303016" w14:textId="7265E6DE">
+          <w:p w14:paraId="32303016" w14:textId="7265E6DE" w:rsidR="00E45FB0" w:rsidRDefault="1BE2EA5C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Initial increase in Spinal Incident Database submissions (up to 26) following engagement drive</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7DE7761E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7DE7761E" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="1BE2EA5C" w14:paraId="1837CFD1" w14:textId="587D88DC">
+          <w:p w14:paraId="1837CFD1" w14:textId="587D88DC" w:rsidR="00E45FB0" w:rsidRDefault="1BE2EA5C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Issues mainly related to transport; designated emergency transfer pathway now established and working well</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="415AB5EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="415AB5EC" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="415AB5EC" w14:paraId="46C95B69" w14:textId="59558633">
+          <w:p w14:paraId="46C95B69" w14:textId="59558633" w:rsidR="00E45FB0" w:rsidRDefault="415AB5EC" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>There was e</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>mphasis on clinical prioritisation over waiting time targets (52 and 104 weeks), highlighting Welsh Government-driven pressures</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="0A815C91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0A815C91" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="1BE2EA5C" w14:paraId="541BFC6E" w14:textId="1B4D1D87">
+          <w:p w14:paraId="541BFC6E" w14:textId="1B4D1D87" w:rsidR="00E45FB0" w:rsidRDefault="1BE2EA5C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Theatre access remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="2E33FACE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2E33FACE" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> a challenge across regions, except </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="7CEE6C42">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7CEE6C42" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Aneurin Bevan University Health Board</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> which ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="34619DF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="34619DF6" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> resolved spinal theatre access</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="56D42E1A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="56D42E1A" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="56D42E1A" w14:paraId="1404FFD2" w14:textId="10ABC1B8">
+          <w:p w14:paraId="1404FFD2" w14:textId="10ABC1B8" w:rsidR="00E45FB0" w:rsidRDefault="56D42E1A" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">There was </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">24/7 MRI emergency access: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="1BE2EA5C" w14:paraId="62EB786A" w14:textId="4A9E124D">
+          <w:p w14:paraId="62EB786A" w14:textId="4A9E124D" w:rsidR="00E45FB0" w:rsidRDefault="1BE2EA5C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Temporary facility in Prince Philip Hospital support</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5E63B60F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5E63B60F" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> regional provision</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="502CA5A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="502CA5A2" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="502CA5A2" w14:paraId="4FA29CC3" w14:textId="04D40BA2">
+          <w:p w14:paraId="4FA29CC3" w14:textId="04D40BA2" w:rsidR="00E45FB0" w:rsidRDefault="502CA5A2" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Cwm Taf Morgannwg University Health Board (</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>CTM</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="300F4CED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="300F4CED" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> lack</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="636AAF64">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="636AAF64" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ed </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>capacity for full 24/7 MRI; currently reliant on goodwill arrangements</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="0D3FA89D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0D3FA89D" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="0D3FA89D" w14:paraId="2DC9DBF6" w14:textId="67DE8B9E">
+          <w:p w14:paraId="2DC9DBF6" w14:textId="67DE8B9E" w:rsidR="00E45FB0" w:rsidRDefault="0D3FA89D" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>There was n</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="1BE2EA5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1BE2EA5C" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>o formal financial agreement with Cardiff and Vale; clinical pathway in place with no evidence of harm to date</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4FDD5B91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4FDD5B91" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A51209" w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="1BE2EA5C" w14:paraId="459A2CA2" w14:textId="13A86280">
+          <w:p w14:paraId="459A2CA2" w14:textId="13A86280" w:rsidR="00E45FB0" w:rsidRPr="00A51209" w:rsidRDefault="1BE2EA5C" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="85"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Ongoing </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="668A7277">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="668A7277" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Operational Change Programme (</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>OCP</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4CF36B85">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4CF36B85" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> within CTM to reconfigure radiology and MRI provision.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="5D53D1CD" w14:paraId="597DF22F" w14:textId="596F3BFF">
+          <w:p w14:paraId="597DF22F" w14:textId="596F3BFF" w:rsidR="00E45FB0" w:rsidRDefault="5D53D1CD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="000C315A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="00905E5F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00905E5F" w:rsidRPr="07D6488E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>highlighted</w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="07D6488E" w:rsidR="00905E5F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00905E5F" w:rsidRPr="07D6488E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">from the update </w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">some key risks </w:t>
             </w:r>
             <w:r w:rsidR="00F051A1">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">that </w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">should be flagged to Board, despite the assurance taken from receipt of the </w:t>
             </w:r>
             <w:r w:rsidR="00F051A1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Spinal Services ODN </w:t>
             </w:r>
             <w:r w:rsidR="00F051A1">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">nnual </w:t>
             </w:r>
             <w:r w:rsidR="00F051A1">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="07D6488E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">eport. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="5D53D1CD" w14:paraId="73AE9E31" w14:textId="6055BE17">
+          <w:p w14:paraId="73AE9E31" w14:textId="6055BE17" w:rsidR="00E45FB0" w:rsidRDefault="5D53D1CD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="5D53D1CD" w14:paraId="45CE73EB" w14:textId="5E649274">
+          <w:p w14:paraId="45CE73EB" w14:textId="5E649274" w:rsidR="00E45FB0" w:rsidRDefault="5D53D1CD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Agreed to </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ASSURE </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">the Board that the </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>Spinal Services Operational Delivery Network (ODN) Annual </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Spinal Services Operational Delivery Network (ODN) Annual Report</w:t>
+            </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-[...2 lines deleted...]
-              <w:t>Report</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, had been reviewed and discussed, and that risks </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>identified w</w:t>
+            </w:r>
+            <w:r w:rsidR="376E0FFF" w:rsidRPr="5B63B47D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>ould</w:t>
+            </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> be monitored and reported as appropriate.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A51209" w:rsidR="00E45FB0" w:rsidP="001F7D8C" w:rsidRDefault="10ED89FD" w14:paraId="7CB0F4BA" w14:textId="38CACAC7">
+          <w:p w14:paraId="7CB0F4BA" w14:textId="38CACAC7" w:rsidR="00E45FB0" w:rsidRPr="00A51209" w:rsidRDefault="10ED89FD" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>WERE ASSURED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Spinal Services Operational Delivery Network (ODN) Annual Report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000911FC" w:rsidR="000911FC" w:rsidTr="1D818C9F" w14:paraId="79B1C704" w14:textId="77777777">
+      <w:tr w:rsidR="000911FC" w:rsidRPr="000911FC" w14:paraId="79B1C704" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000911FC" w:rsidR="000911FC" w:rsidP="001F7D8C" w:rsidRDefault="0064013E" w14:paraId="5C5666C7" w14:textId="39DF6A4F">
+          <w:p w14:paraId="5C5666C7" w14:textId="39DF6A4F" w:rsidR="000911FC" w:rsidRPr="000911FC" w:rsidRDefault="0064013E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="24AE06B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART 8. </w:t>
             </w:r>
             <w:r w:rsidR="00630894">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>COMMITTEE MANAGEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00C27646" w:rsidTr="1D818C9F" w14:paraId="1B69DCAD" w14:textId="77777777">
+      <w:tr w:rsidR="00C27646" w:rsidRPr="004B1346" w14:paraId="1B69DCAD" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00AE14DD" w:rsidR="00C27646" w:rsidP="001F7D8C" w:rsidRDefault="00C27646" w14:paraId="186FFDD7" w14:textId="21E0A437">
+          <w:p w14:paraId="186FFDD7" w14:textId="21E0A437" w:rsidR="00C27646" w:rsidRPr="00AE14DD" w:rsidRDefault="00C27646" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">8.1 </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE14DD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MINUTES OF THE PREVIOUS MEETING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00664712" w:rsidTr="1D818C9F" w14:paraId="2453A069" w14:textId="77777777">
+      <w:tr w:rsidR="00664712" w:rsidRPr="004B1346" w14:paraId="2453A069" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="00C27646" w14:paraId="47439BD5" w14:textId="0F44A521">
+          <w:p w14:paraId="47439BD5" w14:textId="0F44A521" w:rsidR="00664712" w:rsidRPr="004B1346" w:rsidRDefault="00C27646" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C27646">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F90112">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
             <w:r w:rsidRPr="00C27646">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00AE14DD" w:rsidR="00664712" w:rsidP="000E3AD1" w:rsidRDefault="00664712" w14:paraId="07BE230F" w14:textId="19FA48B4">
+          <w:p w14:paraId="07BE230F" w14:textId="19FA48B4" w:rsidR="00664712" w:rsidRPr="00AE14DD" w:rsidRDefault="00664712" w:rsidP="000E3AD1">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The minutes of the meeting held on the 18 September 2025 were</w:t>
             </w:r>
-            <w:r w:rsidRPr="7E26508C" w:rsidR="0059100E">
+            <w:r w:rsidR="0059100E" w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> APPROVED</w:t>
             </w:r>
-            <w:r w:rsidRPr="7E26508C" w:rsidR="0059100E">
+            <w:r w:rsidR="0059100E" w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>as a true and accurate record.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="0064013E" w:rsidTr="1D818C9F" w14:paraId="7C703431" w14:textId="77777777">
+      <w:tr w:rsidR="0064013E" w:rsidRPr="004B1346" w14:paraId="7C703431" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="0064013E" w:rsidP="001F7D8C" w:rsidRDefault="0064013E" w14:paraId="3FA37299" w14:textId="6AE4DF1B">
+          <w:p w14:paraId="3FA37299" w14:textId="6AE4DF1B" w:rsidR="0064013E" w:rsidRPr="001B7FBC" w:rsidRDefault="0064013E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">8.2 </w:t>
             </w:r>
             <w:r w:rsidR="00630894">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>COMMITTEE</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> LOG </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00664712" w:rsidTr="1D818C9F" w14:paraId="31090A29" w14:textId="77777777">
+      <w:tr w:rsidR="00664712" w:rsidRPr="004B1346" w14:paraId="31090A29" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="1455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="0064013E" w14:paraId="778F291E" w14:textId="5539AC09">
+          <w:p w14:paraId="778F291E" w14:textId="5539AC09" w:rsidR="00664712" w:rsidRPr="001B7FBC" w:rsidRDefault="0064013E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F90112">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00664712" w:rsidP="000E3AD1" w:rsidRDefault="408A8FA5" w14:paraId="47D0242C" w14:textId="7DDD6585">
+          <w:p w14:paraId="47D0242C" w14:textId="7DDD6585" w:rsidR="00664712" w:rsidRPr="001B7FBC" w:rsidRDefault="408A8FA5" w:rsidP="000E3AD1">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">HL confirmed </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00DF742F">
+            <w:r w:rsidR="00DF742F" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">that the Audit Process action </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>had been addressed earlier in the agenda and c</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="003649A4">
+            <w:r w:rsidR="003649A4" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> now be closed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="003649A4" w14:paraId="716DFC4B" w14:textId="1EBC532C">
+          <w:p w14:paraId="716DFC4B" w14:textId="1EBC532C" w:rsidR="00664712" w:rsidRPr="001B7FBC" w:rsidRDefault="003649A4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">With regards to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient Feedback Deadline </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ction</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> HL advised that Len Cozens </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">had </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>discussed this with the Head of Patient Feedback and agreed</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="003B4EE9">
+            <w:r w:rsidR="003B4EE9" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> that</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> it was not appropriate to change the deadline</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="004D2EF5">
+            <w:r w:rsidR="004D2EF5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="003B4EE9">
+            <w:r w:rsidR="003B4EE9" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> with the r</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ationale documented</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="003B4EE9">
+            <w:r w:rsidR="003B4EE9" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>, the a</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ction </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="004D2EF5">
+            <w:r w:rsidR="004D2EF5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">was agreed </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>to be closed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="004F2CBE" w14:paraId="745A9A9D" w14:textId="7FEFCD17">
+          <w:p w14:paraId="745A9A9D" w14:textId="7FEFCD17" w:rsidR="00664712" w:rsidRPr="001B7FBC" w:rsidRDefault="004F2CBE" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">In terms of </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Risk Management Process and Timescales for Financial Staff</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>, HL</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="2707FC1A">
+            <w:r w:rsidR="2707FC1A" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>highlighted</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="002724E2">
+            <w:r w:rsidR="002724E2" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">that </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>progress ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="7D1FF2EC">
+            <w:r w:rsidR="7D1FF2EC" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> been made but full implementation </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="40B28C64">
+            <w:r w:rsidR="40B28C64" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="408A8FA5">
+            <w:r w:rsidR="408A8FA5" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s not yet complete.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="408A8FA5" w14:paraId="1F7CEEF3" w14:textId="6E0180E6">
+          <w:p w14:paraId="1F7CEEF3" w14:textId="6E0180E6" w:rsidR="00664712" w:rsidRPr="001B7FBC" w:rsidRDefault="408A8FA5" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="6831CECB">
+            <w:r w:rsidR="6831CECB" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="753A8CB2">
+            <w:r w:rsidR="753A8CB2" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">confirmed that the </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> meeting </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00D86571">
+            <w:r w:rsidR="00D86571" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">to discuss Equity Agenda and Financial Savings (102/25) </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>with Richard Thomas</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="63A3648C">
+            <w:r w:rsidR="63A3648C" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>, Director of Insight, Communications and Engagement</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="009562AB">
+            <w:r w:rsidR="009562AB" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="07483DE9">
+            <w:r w:rsidR="07483DE9" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> not yet taken place.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="408A8FA5" w14:paraId="4B8C8300" w14:textId="4A50855B">
+          <w:p w14:paraId="4B8C8300" w14:textId="4A50855B" w:rsidR="00664712" w:rsidRPr="001B7FBC" w:rsidRDefault="408A8FA5" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="0DF96F78">
+            <w:r w:rsidR="0DF96F78" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Z </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>requested all closed actions include clear rationale in the log and emphasised the need for a retrospective comment on D</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="4FA8219F">
+            <w:r w:rsidR="4FA8219F" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">G’s </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>outstanding action to maintain a robust audit trail.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="7E5B9855" w14:paraId="79053256" w14:textId="17B3414D">
+          <w:p w14:paraId="79053256" w14:textId="17B3414D" w:rsidR="00664712" w:rsidRPr="001B7FBC" w:rsidRDefault="7E5B9855" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">EO provided an update on two actions relating to the Bank Office. </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="009562AB">
+            <w:r w:rsidR="009562AB" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Firstly,</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> that the Bank Office would not accept any recruitment unless processed through the Trac system, with direct hires no longer permitted under any circumstances. An embedded process was in place to cleanse the system every six months to ensure only active bank workers remain on terms of engagement. </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="006A65FB">
+            <w:r w:rsidR="006A65FB" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">And secondly, </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">EO reported that a staffing review in November identified seven individuals engaged at Band 8A or above, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="3508A78C" w:rsidR="006A65FB">
+              <w:t xml:space="preserve">EO </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">reported that a staffing review in November identified seven individuals engaged at Band 8A or above, </w:t>
+            </w:r>
+            <w:r w:rsidR="006A65FB" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">showing </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>a significant reduction from 20 reported in August</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="006A65FB">
+            <w:r w:rsidR="006A65FB" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">, with </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="008B00B3">
+            <w:r w:rsidR="008B00B3" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>o new recruitment in the last three months</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="009D3A91">
+            <w:r w:rsidR="009D3A91" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>. O</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">f the seven individuals, five hold substantive contracts with the Health Board and two were recruited via Trac, ensuring all pre-employment checks were completed. EO confirmed compliance with recruitment protocols and </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00A12553">
+            <w:r w:rsidR="00A12553" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="2C79D5A4">
+            <w:r w:rsidR="2C79D5A4" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Committee agreed </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00180744">
+            <w:r w:rsidR="00180744" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">that </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="2C79D5A4">
+            <w:r w:rsidR="2C79D5A4" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the action</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00180744">
+            <w:r w:rsidR="00180744" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="2C79D5A4">
+            <w:r w:rsidR="2C79D5A4" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> could be closed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="2C79D5A4" w14:paraId="4A2964B3" w14:textId="5ED2D626">
+          <w:p w14:paraId="4A2964B3" w14:textId="5ED2D626" w:rsidR="00664712" w:rsidRPr="001B7FBC" w:rsidRDefault="2C79D5A4" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ emphasised the importance of maintaining a clear audit trail and requested that EO incorporate her comments into the written update for record purposes. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064013E" w:rsidTr="1D818C9F" w14:paraId="15ECA319" w14:textId="77777777">
+      <w:tr w:rsidR="0064013E" w14:paraId="15ECA319" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="0064013E" w:rsidP="001F7D8C" w:rsidRDefault="0064013E" w14:paraId="2FAE070D" w14:textId="717032DE">
+          <w:p w14:paraId="2FAE070D" w14:textId="717032DE" w:rsidR="0064013E" w:rsidRDefault="0064013E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.3 COMMITTEE WORK PROGRAMME 2025/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00664712" w:rsidTr="1D818C9F" w14:paraId="29AB9E29" w14:textId="77777777">
+      <w:tr w:rsidR="00664712" w14:paraId="29AB9E29" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="0064013E" w14:paraId="6342BA76" w14:textId="48D7B3ED">
+          <w:p w14:paraId="6342BA76" w14:textId="48D7B3ED" w:rsidR="00664712" w:rsidRDefault="0064013E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D74452">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00664712" w:rsidP="001F7D8C" w:rsidRDefault="00AE574E" w14:paraId="3E9D5B77" w14:textId="63CB5F3A">
+          <w:p w14:paraId="3E9D5B77" w14:textId="63CB5F3A" w:rsidR="00664712" w:rsidRDefault="00AE574E" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>There were n</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00802812">
+            <w:r w:rsidR="00802812" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>o comments</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the Work Programme</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00802812">
+            <w:r w:rsidR="00802812" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0054390F" w:rsidR="0054390F" w:rsidTr="1D818C9F" w14:paraId="5D3AEA0D" w14:textId="77777777">
+      <w:tr w:rsidR="0054390F" w:rsidRPr="0054390F" w14:paraId="5D3AEA0D" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="0054390F" w:rsidR="0054390F" w:rsidP="001F7D8C" w:rsidRDefault="0054390F" w14:paraId="3EF878B1" w14:textId="68D8441F">
+          <w:p w14:paraId="3EF878B1" w14:textId="68D8441F" w:rsidR="0054390F" w:rsidRPr="0054390F" w:rsidRDefault="0054390F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>PART 9. ANY OTHER BUSINESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="000D774B" w:rsidTr="1D818C9F" w14:paraId="7DC5D749" w14:textId="77777777">
+      <w:tr w:rsidR="000D774B" w:rsidRPr="004B1346" w14:paraId="7DC5D749" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="000D774B" w:rsidP="001F7D8C" w:rsidRDefault="0054390F" w14:paraId="31F421EA" w14:textId="4E6F0BFF">
+          <w:p w14:paraId="31F421EA" w14:textId="4E6F0BFF" w:rsidR="000D774B" w:rsidRPr="001B7FBC" w:rsidRDefault="0054390F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">9.1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00D74452">
+            <w:r w:rsidR="00D74452" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ITEMS FOR REFERRAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="000D774B" w:rsidTr="1D818C9F" w14:paraId="5328EDE6" w14:textId="77777777">
+      <w:tr w:rsidR="000D774B" w:rsidRPr="004B1346" w14:paraId="5328EDE6" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="000D774B" w:rsidP="001F7D8C" w:rsidRDefault="000D774B" w14:paraId="29E0FE16" w14:textId="51CC2E74">
+          <w:p w14:paraId="29E0FE16" w14:textId="51CC2E74" w:rsidR="000D774B" w:rsidRPr="001B7FBC" w:rsidRDefault="000D774B" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D74452">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="5B63B47D" w:rsidP="000E3AD1" w:rsidRDefault="5B81E610" w14:paraId="0864E309" w14:textId="27C847EA">
+          <w:p w14:paraId="0864E309" w14:textId="27C847EA" w:rsidR="5B63B47D" w:rsidRDefault="5B81E610" w:rsidP="000E3AD1">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>122/25 Internal Audit Theatre Ut</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00AE574E">
+            <w:r w:rsidR="00AE574E" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">lisation: </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00736A7E">
+            <w:r w:rsidR="00736A7E" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>referred</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the finding regarding the lack of clinical engagement in the Theatre Quality and Safety Standards framework, together with the associated quality and safety concern of eight never events over two years, to the Quality and Safety Committee. The Chair will be informed to ensure this is considered during agenda planning.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B81E610" w:rsidP="001F7D8C" w:rsidRDefault="5B81E610" w14:paraId="60F16636" w14:textId="001E2554">
+          <w:p w14:paraId="60F16636" w14:textId="001E2554" w:rsidR="5B81E610" w:rsidRDefault="5B81E610" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">125/25 Audit Wales Unscheduled Care: </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5B63B47D">
+            <w:r w:rsidR="5B63B47D" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Audit Committee </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5B63B47D">
+            <w:r w:rsidR="5B63B47D" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">referred </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B63B47D" w:rsidR="5B63B47D">
+            <w:r w:rsidR="5B63B47D" w:rsidRPr="5B63B47D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the Unscheduled Care report to the Performance and Finance Committee for advice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="0054390F" w:rsidTr="1D818C9F" w14:paraId="4FDB907E" w14:textId="77777777">
+      <w:tr w:rsidR="0054390F" w:rsidRPr="004B1346" w14:paraId="4FDB907E" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008F66A8" w:rsidR="0054390F" w:rsidP="001F7D8C" w:rsidRDefault="0054390F" w14:paraId="5284E895" w14:textId="2E11F92F">
+          <w:p w14:paraId="5284E895" w14:textId="2E11F92F" w:rsidR="0054390F" w:rsidRPr="008F66A8" w:rsidRDefault="0054390F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">9.2 </w:t>
             </w:r>
             <w:r w:rsidR="00D74452">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>COMMITTEE EFFECTIVENESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="000D774B" w:rsidTr="1D818C9F" w14:paraId="448F3139" w14:textId="77777777">
+      <w:tr w:rsidR="000D774B" w:rsidRPr="004B1346" w14:paraId="448F3139" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="000D774B" w:rsidP="001F7D8C" w:rsidRDefault="0054390F" w14:paraId="35430EFC" w14:textId="66063062">
+          <w:p w14:paraId="35430EFC" w14:textId="66063062" w:rsidR="000D774B" w:rsidRPr="001B7FBC" w:rsidRDefault="0054390F" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D74452">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B0161F" w:rsidR="000D774B" w:rsidP="3508A78C" w:rsidRDefault="007A1358" w14:paraId="325C3840" w14:textId="23DDC640">
+          <w:p w14:paraId="325C3840" w14:textId="23DDC640" w:rsidR="000D774B" w:rsidRPr="00B0161F" w:rsidRDefault="007A1358" w:rsidP="3508A78C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">It was noted that </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00FB7750">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00FB7750" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">the intermittent IT issues affecting today’s meeting was likely </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">due to connectivity </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00FB7750">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00FB7750" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>problems in Headquarters.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001F7D8C" w:rsidR="000D774B" w:rsidP="001F7D8C" w:rsidRDefault="0424E4CA" w14:paraId="467F8CF6" w14:textId="16EBF66A">
+          <w:p w14:paraId="467F8CF6" w14:textId="16EBF66A" w:rsidR="000D774B" w:rsidRPr="001F7D8C" w:rsidRDefault="0424E4CA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00B0161F">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B0161F" w:rsidR="38D2F378">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="38D2F378" w:rsidRPr="00B0161F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="00B0161F">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5B63B47D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>highlighted the strong challenge and scrutiny provided by Independent Members.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001F7D8C" w:rsidR="000D774B" w:rsidP="001F7D8C" w:rsidRDefault="0424E4CA" w14:paraId="61DCDA82" w14:textId="5704599B">
+          <w:p w14:paraId="61DCDA82" w14:textId="5704599B" w:rsidR="000D774B" w:rsidRPr="001F7D8C" w:rsidRDefault="0424E4CA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="001F7D8C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F7D8C" w:rsidR="692AE7BF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="692AE7BF" w:rsidRPr="001F7D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">G </w:t>
             </w:r>
             <w:r w:rsidRPr="001F7D8C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">added that discussions had remained appropriately focused on Audit Committee business, with clear referrals to other </w:t>
             </w:r>
-            <w:r w:rsidRPr="001F7D8C" w:rsidR="5E73E5EA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5E73E5EA" w:rsidRPr="001F7D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="001F7D8C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittees where necessary. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F408B2" w:rsidR="000D774B" w:rsidP="001F7D8C" w:rsidRDefault="0424E4CA" w14:paraId="68A2B1E3" w14:textId="2C58897E">
+          <w:p w14:paraId="68A2B1E3" w14:textId="2C58897E" w:rsidR="000D774B" w:rsidRPr="00F408B2" w:rsidRDefault="0424E4CA" w:rsidP="001F7D8C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="03FF6AED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="03FF6AED" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">U </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">echoed these comments, praising the quality of questions and the positive discussion on the </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00FB7750">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00FB7750" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">rgent and </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00FB7750">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00FB7750" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">mergency </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00FB7750">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00FB7750" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>are report</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00FB7750">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00FB7750" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> specifically</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>. O</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="39687244">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="39687244" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> agreed, </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="33812735">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="33812735" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">highlighting </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="20207F7C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="20207F7C" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="100580A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="100580A1" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">s well established, papers </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="24444ED2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="24444ED2" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">re of good quality, and discussions </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00CE06C0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00CE06C0" w:rsidRPr="3508A78C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">were </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>focused, with only minor refinements needed such as improving the referrals log.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="0065365A" w:rsidTr="1D818C9F" w14:paraId="6380FA4C" w14:textId="77777777">
+      <w:tr w:rsidR="0065365A" w:rsidRPr="004B1346" w14:paraId="6380FA4C" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="3B7E76ED" w:rsidR="0065365A" w:rsidP="001F7D8C" w:rsidRDefault="0065365A" w14:paraId="2321D1F9" w14:textId="574B0930">
+          <w:p w14:paraId="2321D1F9" w14:textId="574B0930" w:rsidR="0065365A" w:rsidRPr="3B7E76ED" w:rsidRDefault="0065365A" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">9.3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00722ADB" w:rsidR="00722ADB">
+            <w:r w:rsidR="00722ADB" w:rsidRPr="00722ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ANY OTHER BUSINESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="002C09B8" w:rsidTr="1D818C9F" w14:paraId="424AF75E" w14:textId="77777777">
+      <w:tr w:rsidR="002C09B8" w:rsidRPr="004B1346" w14:paraId="424AF75E" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="0054390F" w:rsidR="002C09B8" w:rsidP="001F7D8C" w:rsidRDefault="002C09B8" w14:paraId="60B7F848" w14:textId="18F97F41">
+          <w:p w14:paraId="60B7F848" w14:textId="18F97F41" w:rsidR="002C09B8" w:rsidRPr="0054390F" w:rsidRDefault="002C09B8" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D74452">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="3B7E76ED" w:rsidR="002C09B8" w:rsidP="001F7D8C" w:rsidRDefault="002C09B8" w14:paraId="0CBCCE82" w14:textId="69D765F0">
+          <w:p w14:paraId="0CBCCE82" w14:textId="69D765F0" w:rsidR="002C09B8" w:rsidRPr="3B7E76ED" w:rsidRDefault="002C09B8" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>There was no other business raised.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="002C09B8" w:rsidTr="1D818C9F" w14:paraId="2EB4E9ED" w14:textId="77777777">
+      <w:tr w:rsidR="002C09B8" w:rsidRPr="004B1346" w14:paraId="2EB4E9ED" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="003E198D" w:rsidR="002C09B8" w:rsidP="001F7D8C" w:rsidRDefault="002C09B8" w14:paraId="44774593" w14:textId="155E300B">
+          <w:p w14:paraId="44774593" w14:textId="155E300B" w:rsidR="002C09B8" w:rsidRPr="003E198D" w:rsidRDefault="002C09B8" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">9.4 </w:t>
             </w:r>
             <w:r w:rsidRPr="003E198D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>DATE OF NEXT MEETING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="002C09B8" w:rsidTr="1D818C9F" w14:paraId="3FF9A074" w14:textId="77777777">
+      <w:tr w:rsidR="002C09B8" w:rsidRPr="004B1346" w14:paraId="3FF9A074" w14:textId="77777777" w:rsidTr="1D818C9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="002C09B8" w:rsidP="001F7D8C" w:rsidRDefault="002C09B8" w14:paraId="6D7EF48C" w14:textId="03E27AE4">
+          <w:p w14:paraId="6D7EF48C" w14:textId="03E27AE4" w:rsidR="002C09B8" w:rsidRPr="001B7FBC" w:rsidRDefault="002C09B8" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D74452">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidRPr="7E26508C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="002C09B8" w:rsidP="001F7D8C" w:rsidRDefault="002C09B8" w14:paraId="3A789BB1" w14:textId="04A4A85A">
+          <w:p w14:paraId="3A789BB1" w14:textId="04A4A85A" w:rsidR="002C09B8" w:rsidRPr="001B7FBC" w:rsidRDefault="002C09B8" w:rsidP="001F7D8C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The next scheduled meeting </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="00CE06C0">
+            <w:r w:rsidR="00CE06C0" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">was confirmed </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="0011352B">
+            <w:r w:rsidR="0011352B" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Thursday, </w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="005C5723">
+            <w:r w:rsidR="005C5723" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>15 January</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="3508A78C" w:rsidR="005C5723">
+            <w:r w:rsidR="005C5723" w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="3508A78C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00FE5E56" w:rsidP="00935B89" w:rsidRDefault="00FE5E56" w14:paraId="000A0B33" w14:textId="77777777">
+    <w:p w14:paraId="000A0B33" w14:textId="77777777" w:rsidR="00FE5E56" w:rsidRPr="004B1346" w:rsidRDefault="00FE5E56" w:rsidP="00935B89">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="004B1346" w:rsidR="00FE5E56" w:rsidSect="00707EED">
+    <w:sectPr w:rsidR="00FE5E56" w:rsidRPr="004B1346" w:rsidSect="00707EED">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1843" w:right="900" w:bottom="270" w:left="990" w:header="283" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00063352" w:rsidRDefault="00063352" w14:paraId="5F952C62" w14:textId="77777777">
+    <w:p w14:paraId="71B01A6D" w14:textId="77777777" w:rsidR="0040326E" w:rsidRDefault="0040326E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00063352" w:rsidRDefault="00063352" w14:paraId="0C0D31DB" w14:textId="77777777">
+    <w:p w14:paraId="7ADC8152" w14:textId="77777777" w:rsidR="0040326E" w:rsidRDefault="0040326E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00063352" w:rsidRDefault="00063352" w14:paraId="7F6DAE79" w14:textId="77777777"/>
+    <w:p w14:paraId="31CDFBAE" w14:textId="77777777" w:rsidR="0040326E" w:rsidRDefault="0040326E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana Pro">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000043" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-467127972"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="00765E33" w:rsidRDefault="00765E33" w14:paraId="1B3EEF28" w14:textId="7A7D832B">
+          <w:p w14:paraId="1B3EEF28" w14:textId="7A7D832B" w:rsidR="00765E33" w:rsidRDefault="00765E33">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00765E33">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00765E33">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00765E33">
               <w:rPr>
@@ -22373,170 +22369,98 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00765E33">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidRPr="004612A3" w:rsidR="00D65434" w:rsidP="004612A3" w:rsidRDefault="00D65434" w14:paraId="3C479D64" w14:textId="77777777">
+  <w:p w14:paraId="3C479D64" w14:textId="77777777" w:rsidR="00D65434" w:rsidRPr="004612A3" w:rsidRDefault="00D65434" w:rsidP="004612A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00063352" w:rsidRDefault="00063352" w14:paraId="00DF1F6F" w14:textId="77777777">
+    <w:p w14:paraId="6607F680" w14:textId="77777777" w:rsidR="0040326E" w:rsidRDefault="0040326E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00063352" w:rsidRDefault="00063352" w14:paraId="5675E552" w14:textId="77777777">
+    <w:p w14:paraId="3E8B809D" w14:textId="77777777" w:rsidR="0040326E" w:rsidRDefault="0040326E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00063352" w:rsidRDefault="00063352" w14:paraId="790464A2" w14:textId="77777777"/>
+    <w:p w14:paraId="757930E2" w14:textId="77777777" w:rsidR="0040326E" w:rsidRDefault="0040326E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00684839" w14:paraId="25566C56" w14:textId="733C8BD0">
+  <w:p w14:paraId="25566C56" w14:textId="29017DA0" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00682A9B" w:rsidR="00D65434" w:rsidP="00682A9B" w:rsidRDefault="00684839" w14:paraId="3F6D2EF6" w14:textId="787E4E49">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F6D2EF6" w14:textId="393D1A0C" w:rsidR="00D65434" w:rsidRPr="00682A9B" w:rsidRDefault="00D65434" w:rsidP="00682A9B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00D65434">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75DA241C" wp14:editId="0931B640">
           <wp:extent cx="3217376" cy="818707"/>
           <wp:effectExtent l="0" t="0" r="2540" b="635"/>
           <wp:docPr id="2002515093" name="Picture 2002515093"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Lo res Swansea Bay logo.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
@@ -22545,16438 +22469,16402 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3244211" cy="825536"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00684839" w14:paraId="1A3632B6" w14:textId="1F7C692D">
+  <w:p w14:paraId="1A3632B6" w14:textId="7E87562A" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="m/C6mGJeQTWOW1" int2:id="00jBuTco">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="kl129sLlvkmJsd" int2:id="7imyGjR6">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="kv4UVae7TQCfC0" int2:id="DvGmYz5N">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="ibp3p9vECz0eg5" int2:id="TpyHOlma">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="q+qd/T9CQfNdAX" int2:id="uWTAa9d7">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00CF2BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B186F564"/>
     <w:lvl w:ilvl="0" w:tplc="B186F008">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E0FA6532">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CF6ACE56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6812D292">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="EAC08F30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B3AC538E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="EC4822FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EF703AF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C7C7024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010A1C3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7900136"/>
     <w:styleLink w:val="ImportedStyle1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A6DA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0E034D0"/>
     <w:styleLink w:val="ImportedStyle11"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03CBD9FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="069CF948"/>
     <w:lvl w:ilvl="0" w:tplc="362E0F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DB2E2E60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="72CA1E94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8C4CA914">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="12BE54CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8DC2E460">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="BCBAC21A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E1028918">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EFF09290">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B6DE74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17F09338"/>
     <w:lvl w:ilvl="0" w:tplc="63982CE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BF967086">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="49AEFE26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="BAACFC0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="DE62D052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="971EC230">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3FF85BB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0E16DAE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="69B4C04A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F0238B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AC06580"/>
     <w:styleLink w:val="List21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="731"/>
         </w:tabs>
         <w:ind w:left="731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1451"/>
         </w:tabs>
         <w:ind w:left="1451" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2171"/>
         </w:tabs>
         <w:ind w:left="2171" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2891"/>
         </w:tabs>
         <w:ind w:left="2891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3611"/>
         </w:tabs>
         <w:ind w:left="3611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4331"/>
         </w:tabs>
         <w:ind w:left="4331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5051"/>
         </w:tabs>
         <w:ind w:left="5051" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5771"/>
         </w:tabs>
         <w:ind w:left="5771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6491"/>
         </w:tabs>
         <w:ind w:left="6491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05200913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="039A963C"/>
     <w:lvl w:ilvl="0" w:tplc="1BF2848E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BAC83FF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="66CABDAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="26669EF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D482221A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9D3EE4B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="AFA01750">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9A20636E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0720D6D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A55C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="232E24C4"/>
     <w:lvl w:ilvl="0" w:tplc="B4B618D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00B2E706">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8E2E1D0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6CA2E84C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3DCAF1F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="99ECA0DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6E6E14D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5AEEB394">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A0B4905A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07DB12ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96747B74"/>
     <w:styleLink w:val="List41"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B353EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5782ADE6"/>
     <w:styleLink w:val="ImportedStyle6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B531361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4C877B2"/>
     <w:lvl w:ilvl="0" w:tplc="43F0E012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9BE06C94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0CF6B972">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="BBF8C812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FF70F018">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="91667254">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6948652C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C986C844">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6E3EBCE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C5BF183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="812CFB8E"/>
     <w:lvl w:ilvl="0" w:tplc="08ACF162">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BC1270A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7ECAA956">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F922324C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="EC0E6DB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="70CCBE08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D5C4792E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7B6416B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DDA0C3D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D6FDBE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="578CE8B8"/>
     <w:lvl w:ilvl="0" w:tplc="969205C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8EFE15D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="329C14FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8070DD48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="CBEA5D34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F8A687F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="979CE8F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A0601172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="92EC053C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DA13E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A218DFA8"/>
     <w:lvl w:ilvl="0" w:tplc="D05C12DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="122A4EB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="93FCAA12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="26863928">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="2ED053A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="ACA23F6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C778CB56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2C807B84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E3945442">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DBDDB2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8646BCE4"/>
     <w:lvl w:ilvl="0" w:tplc="1CFE8998">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="12000616">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FBD27276">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B39A9BA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="102EF474">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B186E24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="CA5A6620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5A7A95B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E7E0F882">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC65352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="349CA1EE"/>
     <w:lvl w:ilvl="0" w:tplc="BFC0C5AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5FD6EC1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DABCFB96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="72FA6B6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="95B25D50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1F50C01A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1A9405D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1EDEA330">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EB5020F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E283F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D71E5612"/>
     <w:lvl w:ilvl="0" w:tplc="5A280536">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="68808EFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="97504394">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E7BA71BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4B4ADE28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2C4E3944">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="4A3424BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="156895F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DEA05D48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12602471"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82BA7EE4"/>
     <w:styleLink w:val="ImportedStyle3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13D47362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAB0BDA4"/>
     <w:lvl w:ilvl="0" w:tplc="C2CCBE36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B2F29E9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F8CAF40E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="75722EB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9C68D316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="98EC44E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E46C7EE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1D941614">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="560EB9D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14664E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="301631D4"/>
     <w:lvl w:ilvl="0" w:tplc="EC40019E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6636808E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6974F9E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1D689FEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E0723812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8542B304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3C68D004">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B008D7AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="40AED620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="148DC0F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66A2D6F6"/>
     <w:lvl w:ilvl="0" w:tplc="51A49830">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F516D2F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DA7AFA0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F8848136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="89667C46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E6E68A82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1098FE54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="72E65CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="63AE9B1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="165E45B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02F27E7E"/>
     <w:lvl w:ilvl="0" w:tplc="1FC63F46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C07A7BDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="624444F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="95F205F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0B18E8E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E05A9000">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E42C2432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="ECCE2C42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="68CE3A64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="171E2F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6D23FA0"/>
     <w:lvl w:ilvl="0" w:tplc="566616FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D9AE6E50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="57ACB456">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F94EBE20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="698C7D6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="444EC710">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2690CBDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9B4AF350">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="07D8292A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19264B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B6E90E0"/>
     <w:lvl w:ilvl="0" w:tplc="450AE210">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="287A36AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2352604E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FB128528">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E50A6A44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="12F0C550">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3796F6C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BEE857CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F4C02086">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E90AAD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8BE2438"/>
     <w:lvl w:ilvl="0" w:tplc="0584FD80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D1F2BAE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B8E268CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="89BEC75C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="966E9B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E3A49720">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="41E8E02A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7010915C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FACC3214">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="222A2E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47F01448"/>
     <w:lvl w:ilvl="0" w:tplc="7D2C6E08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BEF8AB8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A85A0E58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="81A038E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="41DE30F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E74C0834">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2674BCD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5B0E8AEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="31D66D00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22861A98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E466B48A"/>
     <w:styleLink w:val="ImportedStyle5"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22E08CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF3AD8C6"/>
     <w:lvl w:ilvl="0" w:tplc="B6A6843E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DF7635B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D0A023BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="66449BA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="85B6FC32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="91FE65A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="ACFA6820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F8603818">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="62AE041E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24709F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C660D2D0"/>
     <w:lvl w:ilvl="0" w:tplc="EED2B380">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D424FD7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C3566F6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="71F2CBE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D2940C16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0076FEC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DB9EC85C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F9D04F5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4B1CECA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="268333A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6EA5EAA"/>
     <w:styleLink w:val="ImportedStyle160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="291A180A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2F6CB74"/>
     <w:styleLink w:val="List0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2969294F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D5E4CE4"/>
     <w:lvl w:ilvl="0" w:tplc="19D69CF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B841E2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C5EC470">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="AE0A348C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="52285B72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8E942938">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D6E22986">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6440466A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D2E6630C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="297C420D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D848BD98"/>
     <w:styleLink w:val="ImportedStyle16"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AFA4159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B4AF12A"/>
     <w:lvl w:ilvl="0" w:tplc="7180C66A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="88F82A04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="645CB83A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041281B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C0DEBBE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="946A28EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FAF05BC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4CFCAF86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2F8C8928">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BE7699B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70A83FB2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="806" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1526" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2246" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2966" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3686" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4406" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5126" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5846" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6566" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D9CDC56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D12AD120"/>
     <w:lvl w:ilvl="0" w:tplc="3E105EEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="23EECBA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="79540C4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D9FC50DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="46EC61A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A3DCCA64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F6D4CB0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="CC1E0F10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3222A974">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FB5D4FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CB0B7EC"/>
     <w:lvl w:ilvl="0" w:tplc="59BA95C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8688ACDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="26A02DA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9E1C306E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="30F8ECC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4954A444">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3D88FE70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9A9AACA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="025CE638">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3156754D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC706732"/>
     <w:styleLink w:val="ImportedStyle8"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32B77A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A167E78"/>
     <w:lvl w:ilvl="0" w:tplc="544C6FC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CEF2B416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="24CE7022">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="50AE8108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="923A5F7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="BD12F66A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="ECB205C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2642FD00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8D5C6900">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="331C7AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D9437EA"/>
     <w:styleLink w:val="ImportedStyle4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="336DA4B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF28BCA6"/>
     <w:lvl w:ilvl="0" w:tplc="A3B26F26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A82AC310">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B796A79C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="776876A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6F5EDA0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D8942EBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="365E2822">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EDAC6A7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3D6A8A8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C64825"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8D2BD9E"/>
     <w:styleLink w:val="List7"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36F80301"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2C0FCC6"/>
     <w:styleLink w:val="List1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="386"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A197DEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C447178"/>
     <w:styleLink w:val="List9"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B531073"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7850F9F2"/>
     <w:styleLink w:val="ImportedStyle12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4C7A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7C9BA0"/>
     <w:styleLink w:val="List6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="475"/>
         </w:tabs>
         <w:ind w:left="475" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC42874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E1A9FD4"/>
     <w:lvl w:ilvl="0" w:tplc="1FDCA8D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AA5AE35C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C0EEDC44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="AA4E0F1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B7442644">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4C9A0714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DC36AB1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="331874A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A24CDD0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409C618C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA7E96F2"/>
     <w:styleLink w:val="List8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40E2EA4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="000048BC"/>
     <w:lvl w:ilvl="0" w:tplc="E1E0F92A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6EF88118">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E400762C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DFD2FE92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B06CA28E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B8CC21E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="069C0000">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6B146CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FB86EB46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40F1CF46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5492E710"/>
     <w:lvl w:ilvl="0" w:tplc="12C21548">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CB2CF654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8342E986">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7BD8751E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="812A90F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C7160E52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B110426A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="494A025A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="78F6E154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="411B66D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E700384"/>
     <w:lvl w:ilvl="0" w:tplc="1742B47E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42184F2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="917006DA"/>
     <w:styleLink w:val="ImportedStyle10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42770FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7E037FE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="808" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1528" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2248" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2968" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3688" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4408" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5128" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5848" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6568" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CE6378"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A190C344"/>
     <w:styleLink w:val="ImportedStyle19"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="333"/>
         </w:tabs>
         <w:ind w:left="333" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAC603E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A0A9E36"/>
     <w:styleLink w:val="ImportedStyle27"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CB8D8E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0850450A"/>
     <w:lvl w:ilvl="0" w:tplc="E9A4CE02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ACEC8C9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CE3EBB0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FD02F4B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="212E423A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FCE8D7B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6096C7FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="71BEE5AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="829AC5CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CCD431D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB44EB5A"/>
     <w:lvl w:ilvl="0" w:tplc="6AA6E27A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B002C84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4BD6B6EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F9BC4830">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BEC4035C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2086360E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="31E23318">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8CF64E8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0F0EF6FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF0652A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DB40AB0"/>
     <w:styleLink w:val="ImportedStyle23"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="476"/>
         </w:tabs>
         <w:ind w:left="476" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ED15F85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5824F9DE"/>
     <w:styleLink w:val="ImportedStyle270"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F99677F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4C21D48"/>
     <w:styleLink w:val="List51"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51347EA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87AC6E5A"/>
     <w:styleLink w:val="ImportedStyle21"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51469D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D64AFD4"/>
     <w:lvl w:ilvl="0" w:tplc="F692C998">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="51629202">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BC186282">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9664023A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C09A725C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D018BD9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="ED5EE82A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="23A6E69A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="48B25702">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5271E83D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F89AD86A"/>
     <w:lvl w:ilvl="0" w:tplc="19F8AFBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="830E3638">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="93C432F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="91C80DDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A74C9088">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="458EEBB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="30A6ADE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C7244686">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EEE0975C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52BF758E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2698DA20"/>
     <w:lvl w:ilvl="0" w:tplc="9B22EC1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F30247BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CFE05F8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3F2AA9C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E1BEBBD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A4E2EFC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="83D65206">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0240CB38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9E524CDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D40A37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE827BDA"/>
     <w:styleLink w:val="ImportedStyle2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="800"/>
         </w:tabs>
         <w:ind w:left="800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1520"/>
         </w:tabs>
         <w:ind w:left="1520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2240"/>
         </w:tabs>
         <w:ind w:left="2240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2960"/>
         </w:tabs>
         <w:ind w:left="2960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3680"/>
         </w:tabs>
         <w:ind w:left="3680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4400"/>
         </w:tabs>
         <w:ind w:left="4400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5120"/>
         </w:tabs>
         <w:ind w:left="5120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5840"/>
         </w:tabs>
         <w:ind w:left="5840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6560"/>
         </w:tabs>
         <w:ind w:left="6560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55296728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E88EE30"/>
     <w:lvl w:ilvl="0" w:tplc="4FB09DA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="714039AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9056C89C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="BFB64C92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D5C0C2B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="45CAA334">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9EBE73A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B2E8212A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8F426DC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553C799D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71A67C16"/>
     <w:lvl w:ilvl="0" w:tplc="F54C0F32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="38184514">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="64268B88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7C58A04E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="51244AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F692E7B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1F86AAE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F63A967A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4D482820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57BD34B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8534BB8A"/>
     <w:styleLink w:val="List31"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583E0BC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90DE0F90"/>
     <w:styleLink w:val="List11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B0EDD91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F68A5F2"/>
     <w:lvl w:ilvl="0" w:tplc="C68451EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="41360A4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C7CA2582">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="35D480A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="2BEC4BF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F1B67B68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="AA868AE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A21CA3B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8AD6B910">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EFDEE04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED88150C"/>
     <w:lvl w:ilvl="0" w:tplc="C8306246">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8E8E8594">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1BCEEC90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E2D0D4AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C1763C3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A71C736A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2A346664">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7AFA59E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="72744F86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="685EE4AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF340A92"/>
     <w:lvl w:ilvl="0" w:tplc="C66A7C28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8D8A5192">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CFE64788">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7B36383C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="ACA27528">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="20EA09B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="AB7C608E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="90F20F0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="534C02D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69EA4136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECD41F38"/>
     <w:lvl w:ilvl="0" w:tplc="1722DD72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0346170C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A6D027B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1E12244E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="19C86012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0E460616">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="EFB6C1AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="83B4FECE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D9A4E4BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A021430"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F72D0CC"/>
     <w:styleLink w:val="List12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A2DE1AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="813C813C"/>
     <w:lvl w:ilvl="0" w:tplc="42CC078A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="821E384E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9372E72C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2C0643EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F756416A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="EAAC4F0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E2ECF5E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F59C0F90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5E52DA90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AE9C676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D12ECDE"/>
     <w:lvl w:ilvl="0" w:tplc="A06A6F7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="77A6AE1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A9C80280">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="26B2F96A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="24ECCC28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="96248458">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B20ACB9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="70EC6708">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="02FCE920">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C20BA0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F648C67E"/>
     <w:lvl w:ilvl="0" w:tplc="7A14D594">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1D04AA50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="37D08896">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="54B87096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A7A29CE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A3F80C44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F0EE8658">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="78B66074">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BB740AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBA5463"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="469E66D4"/>
     <w:styleLink w:val="List10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="708CFD98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69D0D058"/>
     <w:lvl w:ilvl="0" w:tplc="5E2063F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6888BB68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F92A52B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8B50E75C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="47A0156A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E6B2FBCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="020E0D86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="43C4258A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="82C44318">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71F51AEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB307794"/>
     <w:lvl w:ilvl="0" w:tplc="0BA6521C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7E1A31FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A392BBC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="136EDA68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="7D20AFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5658C5BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="5BD0A660">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="285A5B5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="050E29F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77431088"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E690A14C"/>
     <w:styleLink w:val="ImportedStyle17"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="770"/>
         </w:tabs>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EE0B98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05A00DB2"/>
     <w:styleLink w:val="ImportedStyle14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79340316"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01383FD8"/>
     <w:styleLink w:val="ImportedStyle13"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79CC4E70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E848AE2E"/>
     <w:styleLink w:val="ImportedStyle15"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79D0F1A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE6ABFF4"/>
     <w:lvl w:ilvl="0" w:tplc="84F4F020">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9E663706">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5E5E9D1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F316597E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="AE2EB646">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1D243A1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="756E57BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E2EC34F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1BA007AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B37BA71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1754698C"/>
     <w:lvl w:ilvl="0" w:tplc="AED825C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8F703D52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="00923B06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A4FE2A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B1CEBF90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="87F43180">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="59CC64DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D8B89238">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1A8CD6E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C842449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A7EE7E8"/>
     <w:lvl w:ilvl="0" w:tplc="3178487A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="052A737C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BFFA7862">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E09A1B90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A792F872">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F4529DA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9D10FDC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C1080BA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="329E6056">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="843402319">
     <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="180701003">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1232734592">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1121461158">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="531458007">
     <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="256447688">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="427191836">
     <w:abstractNumId w:val="78"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1154250288">
@@ -39203,61 +39091,56 @@
   </w:num>
   <w:num w:numId="82" w16cid:durableId="887031985">
     <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="83" w16cid:durableId="599989324">
     <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="84" w16cid:durableId="1496647098">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="85" w16cid:durableId="989014681">
     <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="86" w16cid:durableId="142551016">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="87" w16cid:durableId="40254128">
     <w:abstractNumId w:val="52"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="85"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="100"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE5E56"/>
     <w:rsid w:val="000018FD"/>
     <w:rsid w:val="00001D4D"/>
     <w:rsid w:val="00002D84"/>
     <w:rsid w:val="000036DF"/>
@@ -39492,50 +39375,51 @@
     <w:rsid w:val="00136256"/>
     <w:rsid w:val="00136850"/>
     <w:rsid w:val="00136DB0"/>
     <w:rsid w:val="00136E05"/>
     <w:rsid w:val="001370EA"/>
     <w:rsid w:val="0014263D"/>
     <w:rsid w:val="00142868"/>
     <w:rsid w:val="001435A4"/>
     <w:rsid w:val="001444C7"/>
     <w:rsid w:val="00146755"/>
     <w:rsid w:val="00146A23"/>
     <w:rsid w:val="00147DFF"/>
     <w:rsid w:val="0015087E"/>
     <w:rsid w:val="001509D8"/>
     <w:rsid w:val="00150C15"/>
     <w:rsid w:val="00151CAB"/>
     <w:rsid w:val="00153288"/>
     <w:rsid w:val="00153BA5"/>
     <w:rsid w:val="00153CB8"/>
     <w:rsid w:val="00154984"/>
     <w:rsid w:val="0015529E"/>
     <w:rsid w:val="00156EB7"/>
     <w:rsid w:val="00163BF7"/>
     <w:rsid w:val="00164514"/>
     <w:rsid w:val="00164CB1"/>
+    <w:rsid w:val="001659AC"/>
     <w:rsid w:val="00165BE4"/>
     <w:rsid w:val="00165E82"/>
     <w:rsid w:val="00167305"/>
     <w:rsid w:val="00167714"/>
     <w:rsid w:val="00167CF2"/>
     <w:rsid w:val="00170C38"/>
     <w:rsid w:val="0017148E"/>
     <w:rsid w:val="001723EF"/>
     <w:rsid w:val="001729C1"/>
     <w:rsid w:val="001737B3"/>
     <w:rsid w:val="00174488"/>
     <w:rsid w:val="00174940"/>
     <w:rsid w:val="00174F0E"/>
     <w:rsid w:val="00174F50"/>
     <w:rsid w:val="001754F9"/>
     <w:rsid w:val="0017578A"/>
     <w:rsid w:val="0017593C"/>
     <w:rsid w:val="00176AD9"/>
     <w:rsid w:val="00180744"/>
     <w:rsid w:val="00180958"/>
     <w:rsid w:val="001814A1"/>
     <w:rsid w:val="00181DDE"/>
     <w:rsid w:val="00181E1E"/>
     <w:rsid w:val="00181E8A"/>
     <w:rsid w:val="001842F7"/>
@@ -39985,50 +39869,51 @@
     <w:rsid w:val="003E198D"/>
     <w:rsid w:val="003E22B9"/>
     <w:rsid w:val="003E2419"/>
     <w:rsid w:val="003E2FFB"/>
     <w:rsid w:val="003E3D68"/>
     <w:rsid w:val="003E4425"/>
     <w:rsid w:val="003E5753"/>
     <w:rsid w:val="003E587F"/>
     <w:rsid w:val="003E5E68"/>
     <w:rsid w:val="003E5FFA"/>
     <w:rsid w:val="003E6035"/>
     <w:rsid w:val="003E6CCB"/>
     <w:rsid w:val="003E769B"/>
     <w:rsid w:val="003E7D33"/>
     <w:rsid w:val="003F097C"/>
     <w:rsid w:val="003F30B8"/>
     <w:rsid w:val="003F38B8"/>
     <w:rsid w:val="003F43B1"/>
     <w:rsid w:val="003F5609"/>
     <w:rsid w:val="003F6B5C"/>
     <w:rsid w:val="003F78B7"/>
     <w:rsid w:val="003F7EF0"/>
     <w:rsid w:val="004001F5"/>
     <w:rsid w:val="00400A3D"/>
     <w:rsid w:val="00401EF9"/>
+    <w:rsid w:val="0040326E"/>
     <w:rsid w:val="00403E1D"/>
     <w:rsid w:val="0040499B"/>
     <w:rsid w:val="004060A3"/>
     <w:rsid w:val="004062CB"/>
     <w:rsid w:val="00407B72"/>
     <w:rsid w:val="00407FAA"/>
     <w:rsid w:val="00410183"/>
     <w:rsid w:val="00410844"/>
     <w:rsid w:val="0041111B"/>
     <w:rsid w:val="004134B5"/>
     <w:rsid w:val="0041508D"/>
     <w:rsid w:val="00416273"/>
     <w:rsid w:val="00416A4B"/>
     <w:rsid w:val="004178AF"/>
     <w:rsid w:val="00420037"/>
     <w:rsid w:val="004210A2"/>
     <w:rsid w:val="00422A96"/>
     <w:rsid w:val="0042495C"/>
     <w:rsid w:val="00424A2D"/>
     <w:rsid w:val="00424EC6"/>
     <w:rsid w:val="00425035"/>
     <w:rsid w:val="00425405"/>
     <w:rsid w:val="0042553C"/>
     <w:rsid w:val="00425973"/>
     <w:rsid w:val="00425C9D"/>
@@ -42057,50 +41942,51 @@
     <w:rsid w:val="00F20819"/>
     <w:rsid w:val="00F20D4A"/>
     <w:rsid w:val="00F2119B"/>
     <w:rsid w:val="00F228AA"/>
     <w:rsid w:val="00F2295A"/>
     <w:rsid w:val="00F22B6C"/>
     <w:rsid w:val="00F2314D"/>
     <w:rsid w:val="00F23B20"/>
     <w:rsid w:val="00F23C50"/>
     <w:rsid w:val="00F24FFD"/>
     <w:rsid w:val="00F2623F"/>
     <w:rsid w:val="00F27E7B"/>
     <w:rsid w:val="00F27EF8"/>
     <w:rsid w:val="00F328C9"/>
     <w:rsid w:val="00F35961"/>
     <w:rsid w:val="00F35E04"/>
     <w:rsid w:val="00F368BB"/>
     <w:rsid w:val="00F371EF"/>
     <w:rsid w:val="00F373DE"/>
     <w:rsid w:val="00F37FB7"/>
     <w:rsid w:val="00F408B2"/>
     <w:rsid w:val="00F41A24"/>
     <w:rsid w:val="00F42B27"/>
     <w:rsid w:val="00F433F3"/>
     <w:rsid w:val="00F43519"/>
+    <w:rsid w:val="00F436FE"/>
     <w:rsid w:val="00F4418D"/>
     <w:rsid w:val="00F44611"/>
     <w:rsid w:val="00F44E5E"/>
     <w:rsid w:val="00F45A76"/>
     <w:rsid w:val="00F45D30"/>
     <w:rsid w:val="00F47881"/>
     <w:rsid w:val="00F47E0E"/>
     <w:rsid w:val="00F50172"/>
     <w:rsid w:val="00F518EA"/>
     <w:rsid w:val="00F51B9C"/>
     <w:rsid w:val="00F52331"/>
     <w:rsid w:val="00F528C0"/>
     <w:rsid w:val="00F5298E"/>
     <w:rsid w:val="00F52E41"/>
     <w:rsid w:val="00F530B4"/>
     <w:rsid w:val="00F538AE"/>
     <w:rsid w:val="00F53D1C"/>
     <w:rsid w:val="00F53E10"/>
     <w:rsid w:val="00F54987"/>
     <w:rsid w:val="00F564F2"/>
     <w:rsid w:val="00F56535"/>
     <w:rsid w:val="00F57031"/>
     <w:rsid w:val="00F57CDF"/>
     <w:rsid w:val="00F60541"/>
     <w:rsid w:val="00F60872"/>
@@ -45897,135 +45783,135 @@
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22211E7C"/>
   <w15:docId w15:val="{4F3AD6ED-8784-498F-8645-0E1B3A555C1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -46181,52 +46067,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -46284,860 +46170,860 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00953FB4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008B5133"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bulleted list,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Bullet Points,MAIN CONTENT,Bullet 1,List Paragraph11,List Paragraph12,F5 List Paragraph,Colorful List - Accent 11,Bullet Style,L"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle1">
     <w:name w:val="Imported Style 1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="51"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyA" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyA">
     <w:name w:val="Body A"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle2" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle2">
     <w:name w:val="Imported Style 2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="52"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle3" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle3">
     <w:name w:val="Imported Style 3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="53"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle4" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle4">
     <w:name w:val="Imported Style 4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="54"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle5" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle5">
     <w:name w:val="Imported Style 5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="55"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle6">
     <w:name w:val="Imported Style 6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="56"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List0" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List0">
     <w:name w:val="List 0"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="57"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List1">
     <w:name w:val="List 1"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="58"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List21">
     <w:name w:val="List 21"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="59"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle8">
     <w:name w:val="Imported Style 8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="60"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List31" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List31">
     <w:name w:val="List 31"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="61"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle10">
     <w:name w:val="Imported Style 10"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="62"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle11">
     <w:name w:val="Imported Style 11"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="63"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle12">
     <w:name w:val="Imported Style 12"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="64"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle13" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle13">
     <w:name w:val="Imported Style 13"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="65"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle14" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle14">
     <w:name w:val="Imported Style 14"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="66"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle15" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle15">
     <w:name w:val="Imported Style 15"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="67"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle16" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle16">
     <w:name w:val="Imported Style 16"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="84"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle160" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle160">
     <w:name w:val="Imported Style 16.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="68"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle17" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle17">
     <w:name w:val="Imported Style 17"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="70"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List41" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List41">
     <w:name w:val="List 41"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="69"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle19" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle19">
     <w:name w:val="Imported Style 19"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="71"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List51" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List51">
     <w:name w:val="List 51"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="72"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle21">
     <w:name w:val="Imported Style 21"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="73"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List6">
     <w:name w:val="List 6"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="74"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List7">
     <w:name w:val="List 7"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="75"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle23" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle23">
     <w:name w:val="Imported Style 23"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="76"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List8">
     <w:name w:val="List 8"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="77"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List9">
     <w:name w:val="List 9"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="78"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List10">
     <w:name w:val="List 10"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="79"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle27" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle27">
     <w:name w:val="Imported Style 27"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="80"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List11">
     <w:name w:val="List 11"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="81"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle270" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle270">
     <w:name w:val="Imported Style 27.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="82"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List12">
     <w:name w:val="List 12"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="83"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96AB2"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F96AB2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004A7AE9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004612A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00B079A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="questionvalue1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="questionvalue1">
     <w:name w:val="questionvalue1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F776DE"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Bulleted list Char,Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,Bullet 1 Char,List Paragraph11 Char,L Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003422AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003C67A6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Table9" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table9">
     <w:name w:val="Table9"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Table9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00552729"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Table9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Table9Char">
     <w:name w:val="Table9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Table9"/>
     <w:rsid w:val="00552729"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008B5133"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000B2509"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E5F8D"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F371EF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="screenreaderfriendlyhiddentag-342" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="screenreaderfriendlyhiddentag-342">
     <w:name w:val="screenreaderfriendlyhiddentag-342"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009A075B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="fui-caption2" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fui-caption2">
     <w:name w:val="fui-caption2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC53FB"/>
   </w:style>
-  <w:style w:type="character" w:styleId="fui-input" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fui-input">
     <w:name w:val="fui-input"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC53FB"/>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002C5CDC"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004E7926"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="12612242">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="177544746">
       <w:bodyDiv w:val="1"/>
@@ -48641,59 +48527,60 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146006154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -48926,50 +48813,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -49149,128 +49062,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D82995-6F86-46F7-B4F8-0E8B4C6FC0FC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC971249-E7FD-4CFF-B3BB-8DCBB04C80C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43E32336-CE01-44E4-9A41-2C67DA10EE64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC971249-E7FD-4CFF-B3BB-8DCBB04C80C8}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D82995-6F86-46F7-B4F8-0E8B4C6FC0FC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>31</Pages>
+  <Words>7358</Words>
+  <Characters>41946</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>349</Lines>
+  <Paragraphs>98</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>ABM LHB</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>49206</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wendy Penrhyn-Jones (ABM ULHB - Administration)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Amelia Cole (Swansea Bay UHB - Corporate)</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2024-08-14T11:41:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>c35047bd6a6cdce546d302213c74cfe83bb83a2c3aea1913d0d4c81602f9ca59</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>