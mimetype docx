--- v0 (2026-04-29)
+++ v1 (2026-07-30)
@@ -14,10082 +14,9572 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00FE5E56" w:rsidP="006D10EE" w:rsidRDefault="00AD2605" w14:paraId="3320771D" w14:textId="0564BFBF">
+    <w:p w14:paraId="3320771D" w14:textId="0564BFBF" w:rsidR="00FE5E56" w:rsidRPr="004B1346" w:rsidRDefault="5C5612D3" w:rsidP="006D10EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6E33C030" w:rsidR="5C5612D3">
+      <w:r w:rsidRPr="6E33C030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidRPr="6E33C030" w:rsidR="00AD2605">
+      <w:r w:rsidR="00AD2605" w:rsidRPr="6E33C030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Swansea Bay University Health Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="48CA1F20" w:rsidP="6E33C030" w:rsidRDefault="48CA1F20" w14:paraId="693D2185" w14:textId="693B9DFD">
+    <w:p w14:paraId="693D2185" w14:textId="693B9DFD" w:rsidR="48CA1F20" w:rsidRDefault="48CA1F20" w:rsidP="6E33C030">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:suppressLineNumbers w:val="0"/>
-[...9 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="6E33C030" w:rsidR="48CA1F20">
+      <w:r w:rsidRPr="6E33C030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONFIRMED</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00882AD5" w:rsidP="00882AD5" w:rsidRDefault="00795B8E" w14:paraId="63106E31" w14:textId="314775EC">
+    <w:p w14:paraId="63106E31" w14:textId="314775EC" w:rsidR="00882AD5" w:rsidRPr="004B1346" w:rsidRDefault="00795B8E" w:rsidP="00882AD5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B1346" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="004B1346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minutes of the</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B1346" w:rsidR="00432EA2">
+      <w:r w:rsidR="00432EA2" w:rsidRPr="004B1346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00045495">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Audit </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B1346" w:rsidR="002054CE">
+      <w:r w:rsidR="002054CE" w:rsidRPr="004B1346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B1346" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="004B1346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00045495" w:rsidP="071EED91" w:rsidRDefault="00882AD5" w14:paraId="3036E3E8" w14:textId="5C0D5A17">
+    <w:p w14:paraId="3036E3E8" w14:textId="5C0D5A17" w:rsidR="00045495" w:rsidRDefault="00882AD5" w:rsidP="071EED91">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="071EED91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">held on </w:t>
       </w:r>
-      <w:r w:rsidRPr="071EED91" w:rsidR="3CC5034E">
+      <w:r w:rsidR="3CC5034E" w:rsidRPr="071EED91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17 Jul</w:t>
       </w:r>
-      <w:r w:rsidRPr="071EED91" w:rsidR="008E31B9">
+      <w:r w:rsidR="008E31B9" w:rsidRPr="071EED91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="071EED91" w:rsidR="00045495">
+      <w:r w:rsidR="00045495" w:rsidRPr="071EED91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="008E31B9" w:rsidP="071EED91" w:rsidRDefault="0099078F" w14:paraId="35B04007" w14:textId="43337924">
+    <w:p w14:paraId="35B04007" w14:textId="43337924" w:rsidR="008E31B9" w:rsidRPr="004B1346" w:rsidRDefault="0099078F" w:rsidP="071EED91">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="071EED91">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="071EED91" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="071EED91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>via Microsoft Teams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00882AD5" w:rsidP="00882AD5" w:rsidRDefault="00882AD5" w14:paraId="6EE5AD54" w14:textId="77777777">
+    <w:p w14:paraId="6EE5AD54" w14:textId="77777777" w:rsidR="00882AD5" w:rsidRPr="004B1346" w:rsidRDefault="00882AD5" w:rsidP="00882AD5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10076" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2983"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="5959"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="6E33C030" w14:paraId="3EE05593" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="3EE05593" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00F56535" w14:paraId="1EB91ED3" w14:textId="77777777">
+          <w:p w14:paraId="1EB91ED3" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Present:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="6E33C030" w14:paraId="058208A9" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="058208A9" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="3F3FC8D6" w14:textId="2427F909">
+          <w:p w14:paraId="3F3FC8D6" w14:textId="2427F909" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nuria Zolle</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B1346" w:rsidR="00F56535">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00F56535" w:rsidRPr="004B1346">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="0D088AD1" w14:textId="1D15F479">
+          <w:p w14:paraId="0D088AD1" w14:textId="1D15F479" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(NZ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00D04E5E" w:rsidRDefault="00F56535" w14:paraId="1BC23BEF" w14:textId="2D91429B">
+          <w:p w14:paraId="1BC23BEF" w14:textId="2D91429B" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00D04E5E">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Chair</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B1346" w:rsidR="00D04E5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00D04E5E" w:rsidRPr="004B1346">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00564BEB" w:rsidTr="6E33C030" w14:paraId="6EC67C2C" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="004B1346" w14:paraId="6EC67C2C" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="61F2213A" w14:textId="51EA61F5">
+          <w:p w14:paraId="61F2213A" w14:textId="51EA61F5" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrew Griffiths </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="20F18909" w14:textId="23541449">
+          <w:p w14:paraId="20F18909" w14:textId="23541449" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="6D22E560" w14:textId="10867196">
+          <w:p w14:paraId="6D22E560" w14:textId="10867196" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Independent Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00564BEB" w:rsidTr="6E33C030" w14:paraId="0E614A36" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="004B1346" w14:paraId="0E614A36" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="4F969E31" w14:textId="1B970FBC">
+          <w:p w14:paraId="4F969E31" w14:textId="1B970FBC" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Patricia Price </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="603FA187" w14:textId="2D775846">
+          <w:p w14:paraId="603FA187" w14:textId="2D775846" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(PP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="0424AF2F" w14:textId="0C5537EC">
+          <w:p w14:paraId="0424AF2F" w14:textId="0C5537EC" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="6E33C030" w14:paraId="2933D1E3" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="2933D1E3" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00F56535" w14:paraId="476C84EA" w14:textId="77777777">
+          <w:p w14:paraId="476C84EA" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In Attendance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="2BC60775" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="2BC60775" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="1F3867ED" w:rsidP="071EED91" w:rsidRDefault="1F3867ED" w14:paraId="2F5A6D5A" w14:textId="32432738">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="2F5A6D5A" w14:textId="32432738" w:rsidR="1F3867ED" w:rsidRDefault="1F3867ED" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Anne Beegan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="1F3867ED" w:rsidP="071EED91" w:rsidRDefault="1F3867ED" w14:paraId="604B9759" w14:textId="4E7951E4">
+          <w:p w14:paraId="604B9759" w14:textId="4E7951E4" w:rsidR="1F3867ED" w:rsidRDefault="1F3867ED" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="1F3867ED" w:rsidP="071EED91" w:rsidRDefault="1F3867ED" w14:paraId="7668F114" w14:textId="45AF9B63">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="7668F114" w14:textId="45AF9B63" w:rsidR="1F3867ED" w:rsidRDefault="1F3867ED" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Wales</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4765F597">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="4765F597" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4765F597">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="4765F597" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item 81/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="0A779E8C" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="0A779E8C" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="0F153C5A" w14:textId="1B7871CD">
+          <w:p w14:paraId="0F153C5A" w14:textId="1B7871CD" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Jason Blewitt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="10731A54" w14:textId="4B461974">
+          <w:p w14:paraId="10731A54" w14:textId="4B461974" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(JB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5E8F2FCD" w:rsidP="071EED91" w:rsidRDefault="5E8F2FCD" w14:paraId="238C7AEB" w14:textId="78C997E1">
+          <w:p w14:paraId="238C7AEB" w14:textId="78C997E1" w:rsidR="5E8F2FCD" w:rsidRDefault="5E8F2FCD" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="071EED91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="071EED91" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="27FAFFCB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="27FAFFCB" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Wales (</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="071EED91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="071EED91" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">For item </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2426A7A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="2426A7A1" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>81/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="5BC25309" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="5BC25309" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="086BD093" w14:textId="68F27EEB">
+          <w:p w14:paraId="086BD093" w14:textId="68F27EEB" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amelia Cole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="7D723CA9" w14:textId="5A42F258">
+          <w:p w14:paraId="7D723CA9" w14:textId="5A42F258" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="454C84B5" w14:textId="1B89B20C">
+          <w:p w14:paraId="454C84B5" w14:textId="1B89B20C" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Corporate Governance Officer (Note taker)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="1462FBCC" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="1462FBCC" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="09C135CC" w:rsidP="071EED91" w:rsidRDefault="09C135CC" w14:paraId="3A705AC2" w14:textId="22FB1912">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="3A705AC2" w14:textId="22FB1912" w:rsidR="09C135CC" w:rsidRDefault="09C135CC" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Marie Davies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="09C135CC" w:rsidP="071EED91" w:rsidRDefault="09C135CC" w14:paraId="37331BA5" w14:textId="19EF6375">
+          <w:p w14:paraId="37331BA5" w14:textId="19EF6375" w:rsidR="09C135CC" w:rsidRDefault="09C135CC" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(MD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="1CC73097" w:rsidP="071EED91" w:rsidRDefault="1CC73097" w14:paraId="43BAE361" w14:textId="4226E91E">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="43BAE361" w14:textId="4226E91E" w:rsidR="1CC73097" w:rsidRDefault="1CC73097" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Executive Director of Planning and Partnerships</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="2BCDEE63" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="2BCDEE63" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="087D2F2F" w14:textId="2885D277">
+          <w:p w14:paraId="087D2F2F" w14:textId="2885D277" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Matthew Evans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="6CB9CD28" w14:textId="4E14AA94">
+          <w:p w14:paraId="6CB9CD28" w14:textId="4E14AA94" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(ME)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="51531AEA" w14:textId="3B5C0E2A">
+          <w:p w14:paraId="51531AEA" w14:textId="3B5C0E2A" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Local Counter Fraud Services </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="6E33C030" w14:paraId="5E3D3FBE" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="5E3D3FBE" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="1CC73097" w14:paraId="6CCB07E2" w14:textId="68F27EEB">
+          <w:p w14:paraId="6CCB07E2" w14:textId="68F27EEB" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="1CC73097" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Darren Griffiths </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="1CC73097" w14:paraId="43FA5034" w14:textId="5A42F258">
+          <w:p w14:paraId="43FA5034" w14:textId="5A42F258" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="1CC73097" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(DG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="1CC73097" w14:paraId="74E3B254" w14:textId="17B28D7A">
+          <w:p w14:paraId="74E3B254" w14:textId="17B28D7A" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="1CC73097" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Finance and Performance </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5FA0B260">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="5FA0B260" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item 83/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="001E6370" w:rsidTr="6E33C030" w14:paraId="43888C86" w14:textId="77777777">
+      <w:tr w:rsidR="001E6370" w:rsidRPr="004B1346" w14:paraId="43888C86" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="1F59F164" w14:textId="74FB787C">
+          <w:p w14:paraId="1F59F164" w14:textId="74FB787C" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Melanie Goodman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="37A5D8C5" w14:textId="18C1F791">
+          <w:p w14:paraId="37A5D8C5" w14:textId="18C1F791" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(MG) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="46E14CFA" w14:textId="70FB230C">
+          <w:p w14:paraId="46E14CFA" w14:textId="70FB230C" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Internal Audit</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5D42AE35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="5D42AE35" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5D42AE35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="5D42AE35" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item 75/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="145AC21A" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="145AC21A" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3308E7CD" w:rsidP="071EED91" w:rsidRDefault="3308E7CD" w14:paraId="6B198BB4" w14:textId="7322F0EC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="6B198BB4" w14:textId="7322F0EC" w:rsidR="3308E7CD" w:rsidRDefault="3308E7CD" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hannah Jones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3308E7CD" w:rsidP="071EED91" w:rsidRDefault="3308E7CD" w14:paraId="61FBE004" w14:textId="0DEF4AB2">
+          <w:p w14:paraId="61FBE004" w14:textId="0DEF4AB2" w:rsidR="3308E7CD" w:rsidRDefault="3308E7CD" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(HJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="41F93455" w:rsidP="071EED91" w:rsidRDefault="41F93455" w14:paraId="198F3FB6" w14:textId="6570C5C5">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="198F3FB6" w14:textId="6570C5C5" w:rsidR="41F93455" w:rsidRDefault="41F93455" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Wales</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6D4AF90B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="6D4AF90B" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6D4AF90B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="6D4AF90B" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item 82/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="2520F7CE" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="2520F7CE" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3308E7CD" w:rsidP="071EED91" w:rsidRDefault="3308E7CD" w14:paraId="55CDE21B" w14:textId="598E4C6E">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="55CDE21B" w14:textId="598E4C6E" w:rsidR="3308E7CD" w:rsidRDefault="3308E7CD" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Karen Jones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3308E7CD" w:rsidP="071EED91" w:rsidRDefault="3308E7CD" w14:paraId="556556A6" w14:textId="6BEB3BE7">
+          <w:p w14:paraId="556556A6" w14:textId="6BEB3BE7" w:rsidR="3308E7CD" w:rsidRDefault="3308E7CD" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(KJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3308E7CD" w:rsidP="071EED91" w:rsidRDefault="3308E7CD" w14:paraId="582D8D5C" w14:textId="7DC413B4">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="582D8D5C" w14:textId="7DC413B4" w:rsidR="3308E7CD" w:rsidRDefault="3308E7CD" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Emergency Preparedness Resilience and Response </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="3D838080" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="3D838080" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3308E7CD" w:rsidP="071EED91" w:rsidRDefault="3308E7CD" w14:paraId="1215CBCD" w14:textId="7EEF2330">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="1215CBCD" w14:textId="7EEF2330" w:rsidR="3308E7CD" w:rsidRDefault="3308E7CD" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amanda Legge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3308E7CD" w:rsidP="071EED91" w:rsidRDefault="3308E7CD" w14:paraId="4FF67C7F" w14:textId="41242206">
+          <w:p w14:paraId="4FF67C7F" w14:textId="41242206" w:rsidR="3308E7CD" w:rsidRDefault="3308E7CD" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3308E7CD" w:rsidP="071EED91" w:rsidRDefault="3308E7CD" w14:paraId="0231A5B7" w14:textId="1FA3245D">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="0231A5B7" w14:textId="1FA3245D" w:rsidR="3308E7CD" w:rsidRDefault="3308E7CD" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>All Wales Post Payment Verification Manager</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="244676F0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="244676F0" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="244676F0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="244676F0" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item 84/25, 85/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="3AEC84C5" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="3AEC84C5" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3308E7CD" w:rsidP="071EED91" w:rsidRDefault="3308E7CD" w14:paraId="750BC284" w14:textId="47A17AC1">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="750BC284" w14:textId="47A17AC1" w:rsidR="3308E7CD" w:rsidRDefault="3308E7CD" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Deb Lewis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3308E7CD" w:rsidP="071EED91" w:rsidRDefault="3308E7CD" w14:paraId="0AF5EDBF" w14:textId="5CD254A2">
+          <w:p w14:paraId="0AF5EDBF" w14:textId="5CD254A2" w:rsidR="3308E7CD" w:rsidRDefault="3308E7CD" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(DL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3308E7CD" w:rsidP="071EED91" w:rsidRDefault="002175F0" w14:paraId="482D2C7B" w14:textId="22AE3D70">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="482D2C7B" w14:textId="22AE3D70" w:rsidR="3308E7CD" w:rsidRDefault="002175F0" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Chief</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3308E7CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="3308E7CD" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Operating Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="0DFF4F9C" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="0DFF4F9C" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="0F3C6A18" w14:textId="4B8CC2ED">
+          <w:p w14:paraId="0F3C6A18" w14:textId="4B8CC2ED" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hazel Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="2417BFC0" w14:textId="76370CA6">
+          <w:p w14:paraId="2417BFC0" w14:textId="76370CA6" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(HL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="52F94B2F" w14:textId="12904B36">
+          <w:p w14:paraId="52F94B2F" w14:textId="12904B36" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Corporate Governance </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5D995979">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="5D995979" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item 77/25, 78/25, 79/25, 80/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="5566D133" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="5566D133" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="1DD66144" w14:textId="78E8A5E9">
+          <w:p w14:paraId="1DD66144" w14:textId="78E8A5E9" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Osian Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="09891DF8" w14:textId="2B6BA4E9">
+          <w:p w14:paraId="09891DF8" w14:textId="2B6BA4E9" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(OL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="4F77BE33" w14:textId="005FEC55">
+          <w:p w14:paraId="4F77BE33" w14:textId="005FEC55" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Internal Audit </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(For item </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="30D15617">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="30D15617" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">/25, </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3C05DD53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="3C05DD53" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="12DE86A2" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="12DE86A2" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="22CC99D5" w:rsidP="071EED91" w:rsidRDefault="22CC99D5" w14:paraId="4C3D2F9E" w14:textId="0B0D6F53">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="4C3D2F9E" w14:textId="0B0D6F53" w:rsidR="22CC99D5" w:rsidRDefault="22CC99D5" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Michelle Newport-Edwards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="22CC99D5" w:rsidP="071EED91" w:rsidRDefault="22CC99D5" w14:paraId="0423C79A" w14:textId="57B759A1">
+          <w:p w14:paraId="0423C79A" w14:textId="57B759A1" w:rsidR="22CC99D5" w:rsidRDefault="22CC99D5" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(MNE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="29736EED" w:rsidP="071EED91" w:rsidRDefault="29736EED" w14:paraId="26388191" w14:textId="06106F8F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="26388191" w14:textId="06106F8F" w:rsidR="29736EED" w:rsidRDefault="29736EED" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Counter Fraud Specialist </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="39F2AF22">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="39F2AF22" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item85/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="6E33C030" w14:paraId="4260E06C" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="4260E06C" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="39F2AF22" w:rsidP="071EED91" w:rsidRDefault="39F2AF22" w14:paraId="2EC30C49" w14:textId="1A6FB833">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="2EC30C49" w14:textId="1A6FB833" w:rsidR="39F2AF22" w:rsidRDefault="39F2AF22" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Brian Owens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="39F2AF22" w:rsidP="071EED91" w:rsidRDefault="39F2AF22" w14:paraId="52CF9683" w14:textId="12D5EA5B">
+          <w:p w14:paraId="52CF9683" w14:textId="12D5EA5B" w:rsidR="39F2AF22" w:rsidRDefault="39F2AF22" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(BO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="64D63AB5" w14:textId="6E257E2D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="64D63AB5" w14:textId="6E257E2D" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F635221" w:rsidTr="6E33C030" w14:paraId="6F666BDD" w14:textId="77777777">
+      <w:tr w:rsidR="1F635221" w14:paraId="6F666BDD" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="05F01B47" w:rsidP="1F635221" w:rsidRDefault="05F01B47" w14:paraId="20ACF3C3" w14:textId="2B254A05">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="20ACF3C3" w14:textId="2B254A05" w:rsidR="05F01B47" w:rsidRDefault="05F01B47" w:rsidP="1F635221">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F635221">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>James Rodaway</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="05F01B47" w:rsidP="1F635221" w:rsidRDefault="05F01B47" w14:paraId="01A045BE" w14:textId="6E3E33D7">
+          <w:p w14:paraId="01A045BE" w14:textId="6E3E33D7" w:rsidR="05F01B47" w:rsidRDefault="05F01B47" w:rsidP="1F635221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F635221">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(JR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="05F01B47" w:rsidP="1F635221" w:rsidRDefault="05F01B47" w14:paraId="7DCAF015" w14:textId="022F404C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w14:paraId="7DCAF015" w14:textId="022F404C" w:rsidR="05F01B47" w:rsidRDefault="05F01B47" w:rsidP="1F635221">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F635221">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Associate Director of Population Health </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00564BEB" w:rsidTr="6E33C030" w14:paraId="6E1BC3BA" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="004B1346" w14:paraId="6E1BC3BA" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="27781A48" w14:textId="7609EA4C">
+          <w:p w14:paraId="27781A48" w14:textId="7609EA4C" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Felicity Quance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="4594F8C6" w14:textId="3275C672">
+          <w:p w14:paraId="4594F8C6" w14:textId="3275C672" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(FQ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="071EED91" w:rsidRDefault="2AE75CD1" w14:paraId="7F189BBE" w14:textId="5F30D11B">
+          <w:p w14:paraId="7F189BBE" w14:textId="5F30D11B" w:rsidR="00564BEB" w:rsidRDefault="2AE75CD1" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Internal </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="04818FDF">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="04818FDF" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="37373382">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="37373382" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(For item </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="57D09F73">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="57D09F73" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2816DFD9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="2816DFD9" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="37373382">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="37373382" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00564BEB" w:rsidTr="6E33C030" w14:paraId="2AB25C28" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="004B1346" w14:paraId="2AB25C28" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="3A30B294" w14:textId="325033A5">
+          <w:p w14:paraId="3A30B294" w14:textId="325033A5" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sara Utley </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="793FA2EA" w14:textId="1966D1AD">
+          <w:p w14:paraId="793FA2EA" w14:textId="1966D1AD" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(SU)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00564BEB" w:rsidP="1F635221" w:rsidRDefault="00564BEB" w14:paraId="1959F255" w14:textId="7014D80A">
+          <w:p w14:paraId="1959F255" w14:textId="7014D80A" w:rsidR="00564BEB" w:rsidRDefault="00564BEB" w:rsidP="1F635221">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F635221">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Wales</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F635221" w:rsidR="000D4D25">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="1F635221">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F635221" w:rsidR="000D4D25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="1F635221">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(For item </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F635221" w:rsidR="69025196">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="69025196" w:rsidRPr="1F635221">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F635221" w:rsidR="002D213E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="002D213E" w:rsidRPr="1F635221">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F635221" w:rsidR="000D4D25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="1F635221">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="6E33C030" w14:paraId="546E9481" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="546E9481" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00F56535" w14:paraId="6EC34658" w14:textId="77777777">
+          <w:p w14:paraId="6EC34658" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Apologies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00AC1D7B" w:rsidTr="6E33C030" w14:paraId="3B533E6D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC1D7B" w:rsidRPr="004B1346" w14:paraId="3B533E6D" w14:textId="77777777" w:rsidTr="6E33C030">
         <w:trPr>
           <w:trHeight w:val="329"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00AC1D7B" w:rsidP="6E33C030" w:rsidRDefault="00AC1D7B" w14:paraId="3144007E" w14:textId="7C3F1C6A">
+          <w:p w14:paraId="3144007E" w14:textId="7C3F1C6A" w:rsidR="00AC1D7B" w:rsidRPr="004B1346" w:rsidRDefault="00AC1D7B" w:rsidP="6E33C030">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="FF000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00AC1D7B" w:rsidP="6E33C030" w:rsidRDefault="00AC1D7B" w14:paraId="18D39D45" w14:textId="313E91C6">
+          <w:p w14:paraId="18D39D45" w14:textId="313E91C6" w:rsidR="00AC1D7B" w:rsidRPr="004B1346" w:rsidRDefault="00AC1D7B" w:rsidP="6E33C030">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="FF000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00AC1D7B" w:rsidP="071EED91" w:rsidRDefault="00AC1D7B" w14:paraId="09451C16" w14:textId="4CA9763F">
+          <w:p w14:paraId="09451C16" w14:textId="4CA9763F" w:rsidR="00AC1D7B" w:rsidRPr="004B1346" w:rsidRDefault="00AC1D7B" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="001814A1" w:rsidRDefault="00F56535" w14:paraId="06FDA66D" w14:textId="77777777">
+    <w:p w14:paraId="06FDA66D" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="001814A1">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="002917F4" w:rsidP="00301D7D" w:rsidRDefault="002917F4" w14:paraId="04EA4D9C" w14:textId="77777777">
+    <w:p w14:paraId="04EA4D9C" w14:textId="77777777" w:rsidR="002917F4" w:rsidRPr="004B1346" w:rsidRDefault="002917F4" w:rsidP="00301D7D">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="1BCBA94F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="1BCBA94F" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00521C88" w:rsidRDefault="00F56535" w14:paraId="2BB01192" w14:textId="77777777">
+          <w:p w14:paraId="2BB01192" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00521C88">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Minute No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00521C88" w:rsidRDefault="00F56535" w14:paraId="1C9ED4D9" w14:textId="77777777">
+          <w:p w14:paraId="1C9ED4D9" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00521C88">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="390FB5DC" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="390FB5DC" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="560090A6" w14:paraId="6F2AF77D" w14:textId="741FB72E">
+          <w:p w14:paraId="6F2AF77D" w14:textId="741FB72E" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="560090A6" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>72/</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00F56535">
+            <w:r w:rsidR="00F56535" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00584FAA">
+            <w:r w:rsidR="00584FAA" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="5E6574AA" w14:textId="77777777">
+          <w:p w14:paraId="5E6574AA" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">WELCOME AND APOLOGIES </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="36DA8B70" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="36DA8B70" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="2AC07949" w14:textId="77777777">
+          <w:p w14:paraId="2AC07949" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="00584FAA" w14:paraId="6C5A1C27" w14:textId="5ACE2740">
+          <w:p w14:paraId="6C5A1C27" w14:textId="5ACE2740" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00584FAA" w:rsidP="071EED91">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>NZ opened the meeting and welcomed all present</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00325401">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00325401" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="146845BF" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="146845BF" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="6B681622" w14:paraId="79242B57" w14:textId="4AF3E73A">
+          <w:p w14:paraId="79242B57" w14:textId="4AF3E73A" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="6B681622" w:rsidP="071EED91">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00F56535">
+            <w:r w:rsidR="00F56535" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00584FAA">
+            <w:r w:rsidR="00584FAA" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00584FAA" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="7B9F98C5" w14:textId="77777777">
+          <w:p w14:paraId="7B9F98C5" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00584FAA" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00584FAA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DECLARATIONS OF INTEREST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="0ACF0D8E" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="0ACF0D8E" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="7F487E02" w14:textId="77777777">
+          <w:p w14:paraId="7F487E02" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00584FAA" w:rsidR="00F56535" w:rsidP="00844422" w:rsidRDefault="00EA0E89" w14:paraId="1B1719D3" w14:textId="56334A61">
+          <w:p w14:paraId="1B1719D3" w14:textId="56334A61" w:rsidR="00F56535" w:rsidRPr="00584FAA" w:rsidRDefault="00EA0E89" w:rsidP="00844422">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="34D64D13">
+            <w:r w:rsidR="34D64D13" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ere no Declarations of Interest. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="2346BDB6" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="2346BDB6" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="34D64D13" w14:paraId="078C0EBD" w14:textId="3D7BABE3">
+          <w:p w14:paraId="078C0EBD" w14:textId="3D7BABE3" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="34D64D13" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00F56535">
+            <w:r w:rsidR="00F56535" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="003873A6">
+            <w:r w:rsidR="003873A6" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00273EA6" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00EA0E89" w14:paraId="231E13AC" w14:textId="7D87A190">
+          <w:p w14:paraId="231E13AC" w14:textId="7D87A190" w:rsidR="00F56535" w:rsidRPr="00273EA6" w:rsidRDefault="00EA0E89" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MATTERS ARISING</w:t>
             </w:r>
-            <w:r w:rsidRPr="00273EA6" w:rsidR="00273EA6">
+            <w:r w:rsidR="00273EA6" w:rsidRPr="00273EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="67C544FD" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="67C544FD" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00564BEB" w:rsidRDefault="00F56535" w14:paraId="02204D50" w14:textId="77777777">
+          <w:p w14:paraId="02204D50" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00564BEB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA0E89" w:rsidR="00AD5C37" w:rsidP="00EA0E89" w:rsidRDefault="00EA0E89" w14:paraId="2C42A438" w14:textId="2E625E4B">
+          <w:p w14:paraId="2C42A438" w14:textId="2E625E4B" w:rsidR="00AD5C37" w:rsidRPr="00EA0E89" w:rsidRDefault="00EA0E89" w:rsidP="00EA0E89">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">There were no matters arising. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="3BE1AE69" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="3BE1AE69" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="1D0D871D" w14:paraId="7623F61C" w14:textId="20A920A4">
+          <w:p w14:paraId="7623F61C" w14:textId="20A920A4" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="1D0D871D" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">75/ </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="003873A6">
+            <w:r w:rsidR="003873A6" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00102061" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="25ECE117" w14:paraId="5CA58A9A" w14:textId="0E5BEA59">
+          <w:p w14:paraId="5CA58A9A" w14:textId="0E5BEA59" w:rsidR="00F56535" w:rsidRPr="00102061" w:rsidRDefault="25ECE117" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>INTERNAL AUDIT PROGRESS REPORTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="3B5568B2" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="3B5568B2" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="7D7BD91B" w14:textId="77777777">
+          <w:p w14:paraId="7D7BD91B" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00102061" w:rsidP="00102061" w:rsidRDefault="00102061" w14:paraId="37D2E77E" w14:textId="18C9B1A2">
+          <w:p w14:paraId="37D2E77E" w14:textId="18C9B1A2" w:rsidR="00102061" w:rsidRDefault="00102061" w:rsidP="00102061">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2E0E2FD3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2E0E2FD3" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Internal Audit Progress Reports</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00EA0E89">
+            <w:r w:rsidR="00EA0E89" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="08E79F90">
+            <w:r w:rsidR="08E79F90" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OL</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="08E79F90">
+            <w:r w:rsidR="08E79F90" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="000D33A6">
+            <w:r w:rsidR="000D33A6" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="7186858F" w14:paraId="35E7D5DA" w14:textId="2B7422EC">
+          <w:p w14:paraId="35E7D5DA" w14:textId="2B7422EC" w:rsidR="001C4A9E" w:rsidRDefault="7186858F" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Progress report:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="09021125" w14:textId="56ED4277">
+          <w:p w14:paraId="09021125" w14:textId="56ED4277" w:rsidR="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="51CD0A55" w14:paraId="3E6AF9D7" w14:textId="70B052BF">
+          <w:p w14:paraId="3E6AF9D7" w14:textId="70B052BF" w:rsidR="001C4A9E" w:rsidRDefault="51CD0A55" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>he 2025/26 Internal Audit Plan was in early stages, with seven audits at the planning stage and three in progress;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="51CD0A55" w14:paraId="7D085FD5" w14:textId="23DC4280">
+          <w:p w14:paraId="7D085FD5" w14:textId="23DC4280" w:rsidR="001C4A9E" w:rsidRDefault="51CD0A55" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Management had proposed four changes to the Internal Audit P</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7BA49352">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7BA49352" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>an: two audits to be deferred with replacements suggested, and two audits to be rescheduled from quarter one to quarter three. All four were originally planned for quarter one;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="51CD0A55" w14:paraId="64F5639A" w14:textId="3D4610EA">
+          <w:p w14:paraId="64F5639A" w14:textId="3D4610EA" w:rsidR="001C4A9E" w:rsidRDefault="51CD0A55" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Those changes had caused a slight delay, resulting in fewer reports expected for the September Audit Committee meeting;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="51CD0A55" w14:paraId="4E0FE622" w14:textId="45E1BDB4">
+          <w:p w14:paraId="4E0FE622" w14:textId="45E1BDB4" w:rsidR="001C4A9E" w:rsidRDefault="51CD0A55" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The plan </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4C014A4C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4C014A4C" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">s designed to be flexible, and adjustments were anticipated due to recent turnover at the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6B8B2162">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6B8B2162" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">xecutive </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="03AAC014">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="03AAC014" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>irector level</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="017519EE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="017519EE" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="51CD0A55" w14:paraId="646E05AE" w14:textId="00CA32C5">
+          <w:p w14:paraId="646E05AE" w14:textId="00CA32C5" w:rsidR="001C4A9E" w:rsidRDefault="51CD0A55" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="48CB694C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="48CB694C" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ey </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5F46937D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5F46937D" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="50114A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="50114A19" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="743721E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="743721E5" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ndicator’</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4E615FD1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4E615FD1" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> (KPI)</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="64365930">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="64365930" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">re not yet applicable as the programme </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3D4009EB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3D4009EB" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>s still in its early stages</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2F505795">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2F505795" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="09AAA120" w14:textId="38A34C7D">
+          <w:p w14:paraId="09AAA120" w14:textId="38A34C7D" w:rsidR="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="093EE9D1" w14:textId="3CB1486B">
+          <w:p w14:paraId="093EE9D1" w14:textId="3CB1486B" w:rsidR="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="3141D9E5" w14:textId="0E70A224">
+          <w:p w14:paraId="3141D9E5" w14:textId="0E70A224" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="003A71F8" w:rsidR="003A71F8" w:rsidP="071EED91" w:rsidRDefault="61BA0B8A" w14:paraId="071333CC" w14:textId="497BC6BC">
+          <w:p w14:paraId="071333CC" w14:textId="497BC6BC" w:rsidR="003A71F8" w:rsidRPr="003A71F8" w:rsidRDefault="61BA0B8A" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>NZ expressed concern that substantial changes to the Audit Plan were being requested very early in the financial year, emphasising that Executives need to engage with the Audit Plan sooner to avoid last-minute delays. NZ said that delaying inspections should be a last resort, as it impacted the Committee's ability to provide scrutiny, and requested reassurance from HL on this issue.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="29E5E5BC" w14:textId="3094CEF2">
+          <w:p w14:paraId="29E5E5BC" w14:textId="3094CEF2" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="114C6BF7" w:rsidP="071EED91" w:rsidRDefault="114C6BF7" w14:paraId="4E6ED581" w14:textId="280AE6CD">
+          <w:p w14:paraId="4E6ED581" w14:textId="280AE6CD" w:rsidR="114C6BF7" w:rsidRDefault="114C6BF7" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">HL responded that she would address the concern at the Executive meeting, </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3AC55E92">
+            <w:r w:rsidR="3AC55E92" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>highlighting</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> that some Executives joined after the Audit Plan was finalised, which partly explained the requested changes. HL confirmed she has discussed the issue with OL and would raise it with the Executive Directors.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="24341E77" w14:textId="3CD8F5EE">
+          <w:p w14:paraId="24341E77" w14:textId="3CD8F5EE" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A71F8" w:rsidP="071EED91" w:rsidRDefault="4DBFBC57" w14:paraId="06B6CAB7" w14:textId="718095A0">
+          <w:p w14:paraId="06B6CAB7" w14:textId="718095A0" w:rsidR="003A71F8" w:rsidRDefault="4DBFBC57" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>NZ requested more information on the scope of the proposed strategic framework review, given the recent finalisation of the strategy, and suggested further discussion with OL. NZ also asked HL for reassurance that this would be discussed at the Executive meeting. For next steps, N</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="497A65B4">
+            <w:r w:rsidR="497A65B4" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> proposed that the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="64080D4C">
+            <w:r w:rsidR="64080D4C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee advise the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4A9E81F0">
+            <w:r w:rsidR="4A9E81F0" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>oard they ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="20F422C3">
+            <w:r w:rsidR="20F422C3" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> agreed to delay audit inspections in quarter one, as requested by O</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5D5C1EB6">
+            <w:r w:rsidR="5D5C1EB6" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>, and asked O</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5A83A01C">
+            <w:r w:rsidR="5A83A01C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to confirm if anything else was needed from the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1D527BB6">
+            <w:r w:rsidR="1D527BB6" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ommittee at this stage</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="5C431B57" w14:textId="518A1FA2">
+          <w:p w14:paraId="5C431B57" w14:textId="518A1FA2" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A71F8" w:rsidP="003A71F8" w:rsidRDefault="003A71F8" w14:paraId="6E13BADC" w14:textId="77777777">
+          <w:p w14:paraId="6E13BADC" w14:textId="77777777" w:rsidR="003A71F8" w:rsidRDefault="003A71F8" w:rsidP="003A71F8">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="003A71F8" w14:paraId="352C0786" w14:textId="78FDD416">
+          <w:p w14:paraId="352C0786" w14:textId="78FDD416" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="003A71F8" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Agreed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>advise</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="000D33A6">
+            <w:r w:rsidR="000D33A6" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">oard </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7E48ACFA">
+            <w:r w:rsidR="7E48ACFA" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">that the Committee agreed to delay Audit Inspections in quarter one, as requested by OL. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="0675E698" w:rsidRDefault="1223BE32" w14:paraId="127553C0" w14:textId="50F76735">
+          <w:p w14:paraId="127553C0" w14:textId="50F76735" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="1223BE32" w:rsidP="0675E698">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0675E698" w:rsidR="1223BE32">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="0675E698">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Agreed</w:t>
             </w:r>
-            <w:r w:rsidRPr="0675E698" w:rsidR="1223BE32">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="0675E698" w:rsidR="3E0DF479">
+            <w:r w:rsidRPr="0675E698">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidR="3E0DF479" w:rsidRPr="0675E698">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>advise</w:t>
             </w:r>
-            <w:r w:rsidRPr="0675E698" w:rsidR="00EC7D7D">
+            <w:r w:rsidR="00EC7D7D" w:rsidRPr="0675E698">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the board the Committee had sought assurance the executive team was fully </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0675E698" w:rsidR="00EC7D7D">
+              <w:t xml:space="preserve"> the board the Committee had sought assurance the executive team was fully engagement with the audit plan so that amendments are considered in a timely way to allow scrutiny by th</w:t>
+            </w:r>
+            <w:r w:rsidR="00360033" w:rsidRPr="0675E698">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>engagement</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0675E698" w:rsidR="00EC7D7D">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7D7D" w:rsidRPr="0675E698">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t xml:space="preserve"> with the audit plan so that amendments are considered in </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0675E698" w:rsidR="00EC7D7D">
+              <w:t xml:space="preserve"> committee</w:t>
+            </w:r>
+            <w:r w:rsidR="00360033" w:rsidRPr="0675E698">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>a timely</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001A682D" w:rsidR="001C4A9E" w:rsidDel="00371FB5" w:rsidP="071EED91" w:rsidRDefault="1223BE32" w14:paraId="07399735" w14:textId="4BEF5E8A">
+          <w:p w14:paraId="07399735" w14:textId="4BEF5E8A" w:rsidR="001C4A9E" w:rsidRPr="001A682D" w:rsidDel="00371FB5" w:rsidRDefault="1223BE32" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:del w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-04T15:02:00Z" w:id="0"/>
+                <w:del w:id="0" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-04T15:02:00Z"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Were assured</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the Progress report. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="6D8DDAD9" w14:textId="1AEAEBC6">
+          <w:p w14:paraId="6D8DDAD9" w14:textId="1AEAEBC6" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="6183D6AE" w14:paraId="492079BB" w14:textId="4051ABF9">
+          <w:p w14:paraId="492079BB" w14:textId="4051ABF9" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="6183D6AE" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="772F5B06">
+            <w:r w:rsidR="772F5B06" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Neath Port Talbot Private Finance Initiative (NPTPFI)</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Report was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="227B6E7B">
+            <w:r w:rsidR="227B6E7B" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>MG</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="26088CB3" w14:textId="085CF6BC">
+          <w:p w14:paraId="26088CB3" w14:textId="085CF6BC" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="5A0A00A0" w14:paraId="65A1DB3F" w14:textId="2C10481E">
+          <w:p w14:paraId="65A1DB3F" w14:textId="2C10481E" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="5A0A00A0" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="26821761">
+            <w:r w:rsidR="26821761" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>he N</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5A3468E7">
+            <w:r w:rsidR="5A3468E7" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>PTPFI</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="26821761">
+            <w:r w:rsidR="26821761" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> contract end</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1D85B47A">
+            <w:r w:rsidR="1D85B47A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="26821761">
+            <w:r w:rsidR="26821761" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> in May 2030, and the Health Board ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="557C4D3A">
+            <w:r w:rsidR="557C4D3A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="26821761">
+            <w:r w:rsidR="26821761" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> started preparations for the contract expiry and hand</w:t>
             </w:r>
-            <w:ins w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-04T15:02:00Z" w:id="1">
+            <w:ins w:id="1" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-04T15:02:00Z">
               <w:r w:rsidR="0033113E">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
             </w:ins>
-            <w:r w:rsidRPr="071EED91" w:rsidR="26821761">
+            <w:r w:rsidR="26821761" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>back of the hospital</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="61B86D8D">
+            <w:r w:rsidR="61B86D8D" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="26821761" w14:paraId="71018830" w14:textId="64DDDB6F">
+          <w:p w14:paraId="71018830" w14:textId="64DDDB6F" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="26821761" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The audit reviewed early-stage arrangements for a successful exit. Initial fieldwork (Sep</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="69E9343C">
+            <w:r w:rsidR="69E9343C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">tember </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4E874750">
+            <w:r w:rsidR="4E874750" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Dec</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4A27BB26">
+            <w:r w:rsidR="4A27BB26" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ember</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2024) found insufficient progress, especially regarding unaddressed </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>recommendations from the Infrastructure and Projects Authority (IPA) expiry health check, resulting in a draft limited assurance rating</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0B37B9FE">
+            <w:r w:rsidR="0B37B9FE" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="0B37B9FE" w14:paraId="2B684AEF" w14:textId="5BDDED26">
+          <w:p w14:paraId="2B684AEF" w14:textId="5BDDED26" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="0B37B9FE" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="26821761">
+            <w:r w:rsidR="26821761" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> significant progress was made soon after, including recruiting external advisors and increasing internal project resources</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="26BB80F2">
+            <w:r w:rsidR="26BB80F2" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="26821761" w14:paraId="5D381BE0" w14:textId="498E9ED4">
+          <w:p w14:paraId="5D381BE0" w14:textId="498E9ED4" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="26821761" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>June</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="51E9E43A">
+            <w:r w:rsidR="51E9E43A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> saw</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7BDF9379">
+            <w:r w:rsidR="7BDF9379" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>many original findings and IPA recommendations were closed, leading to a final reasonable assurance rating</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3A4FBED6">
+            <w:r w:rsidR="3A4FBED6" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="26821761" w14:paraId="0E6779A1" w14:textId="394C6251">
+          <w:p w14:paraId="0E6779A1" w14:textId="394C6251" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="26821761" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Most actions </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4F949295">
+            <w:r w:rsidR="4F949295" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">were </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>now closed, with a few remaining open related to embedding new action plans and tools into routine monitoring and reporting</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2C43746A">
+            <w:r w:rsidR="2C43746A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="26821761" w14:paraId="3F6ED8E0" w14:textId="21B8036E">
+          <w:p w14:paraId="3F6ED8E0" w14:textId="21B8036E" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="26821761" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Th</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="21DF9223">
+            <w:r w:rsidR="21DF9223" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ose actions</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="03708F8F">
+            <w:r w:rsidR="03708F8F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ensure contract milestones and activities </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7B639205">
+            <w:r w:rsidR="7B639205" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">re tracked, and any slippage </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7EBE09AA">
+            <w:r w:rsidR="7EBE09AA" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">s identified and escalated.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="37193565" w14:paraId="53366D90" w14:textId="3D213D49">
+          <w:p w14:paraId="53366D90" w14:textId="3D213D49" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="37193565" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="3265E97A" w14:textId="34B7C3CC">
+          <w:p w14:paraId="3265E97A" w14:textId="34B7C3CC" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="37193565" w14:paraId="6A30F6B0" w14:textId="6D258D40">
+          <w:p w14:paraId="6A30F6B0" w14:textId="6D258D40" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="37193565" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ raised concerns that the management response to the NPTPFI Audit report focused too much on justifying past actions rather than clearly outlining future actions and timelines. NZ suggested reviewing the response to clarify what would be done and when, to ensure the Audit Tracker was meaningful. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="705E58E2" w14:textId="06509777">
+          <w:p w14:paraId="705E58E2" w14:textId="06509777" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CE40F7" w:rsidP="071EED91" w:rsidRDefault="37193565" w14:paraId="44F8F3CF" w14:textId="35A00D8D">
+          <w:p w14:paraId="44F8F3CF" w14:textId="35A00D8D" w:rsidR="00CE40F7" w:rsidRDefault="37193565" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:ins w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:07:00Z" w:id="2"/>
+                <w:ins w:id="2" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:07:00Z"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="796990AC">
+            <w:r w:rsidR="796990AC" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> agreed with this approach, and H</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6DD3BB10">
+            <w:r w:rsidR="6DD3BB10" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">L </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>confirmed she would follow up with D</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="174E625E">
+            <w:r w:rsidR="174E625E" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and L</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3A21078B">
+            <w:r w:rsidR="3A21078B" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to improve the wording and clarity of the management response</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5779B7B8">
+            <w:r w:rsidR="5779B7B8" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007712B4" w:rsidP="071EED91" w:rsidRDefault="007712B4" w14:paraId="75EA3E24" w14:textId="08D3A557">
+          <w:p w14:paraId="75EA3E24" w14:textId="08D3A557" w:rsidR="007712B4" w:rsidRDefault="007712B4" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:ins w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:09:00Z" w:id="3"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="00B35E52" w:rsidP="071EED91" w:rsidRDefault="00B35E52" w14:paraId="101EC5AC" w14:textId="77777777">
+                <w:ins w:id="3" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:09:00Z"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="101EC5AC" w14:textId="77777777" w:rsidR="00B35E52" w:rsidRPr="001C4A9E" w:rsidRDefault="00B35E52" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="6674549A" w14:paraId="5F66016C" w14:textId="5D189E07">
+          <w:p w14:paraId="5F66016C" w14:textId="5D189E07" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="6674549A" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">OL clarified that the management response's focus on past actions was partly due to the timing of the original findings and the significant progress made since the draft report. OL confirmed the team would work closely with LC and the team to ensure the Audit Tracker accurately reflected current and future actions. Additionally, OL highlighted that a follow-up audit on the NPTPFI area was included in this year's plan because of the initial limited assurance rating, but given the reduced risk and progress made, they may consider deferring this follow-up to 2026/27, especially as a best practice review </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="747D5734">
+            <w:r w:rsidR="747D5734" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>s planned for later. O</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3014CAC7">
+            <w:r w:rsidR="3014CAC7" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="54226306">
+            <w:r w:rsidR="54226306" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> discuss this with D</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0778D182">
+            <w:r w:rsidR="0778D182" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>, and in the meantime, ongoing monitoring of actions w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="107F55B4">
+            <w:r w:rsidR="107F55B4" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> continue</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="202D0DE0">
+            <w:r w:rsidR="202D0DE0" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="6E77A834" w14:textId="02900CE7">
+          <w:p w14:paraId="6E77A834" w14:textId="02900CE7" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="64A470A3" w14:paraId="3CAF6C9E" w14:textId="62217D12">
+          <w:p w14:paraId="3CAF6C9E" w14:textId="62217D12" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="64A470A3" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="64A470A3" w14:paraId="54C8BEA7" w14:textId="75D5F0BA">
+          <w:p w14:paraId="54C8BEA7" w14:textId="75D5F0BA" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="64A470A3" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Referred</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> the NPTPFI report to the Performance and Finance Committee for further assurance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="6CEDD449" w14:textId="45228B49">
+          <w:p w14:paraId="6CEDD449" w14:textId="45228B49" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="202D0DE0" w14:paraId="532D7C7B" w14:textId="3271D8CE">
+          <w:p w14:paraId="532D7C7B" w14:textId="3271D8CE" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="202D0DE0" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acute Medical Services Redesign Programme </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="30C1092B">
+            <w:r w:rsidR="30C1092B" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(AMSR) </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>received.</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> FQ highlighted the following key points: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="0446B5D6" w14:paraId="613171FB" w14:textId="646C6199">
+          <w:p w14:paraId="613171FB" w14:textId="646C6199" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="0446B5D6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMSR aimed to centralise Acute Medical Admissions at Morriston, create a new Acute Medical </w:t>
+            </w:r>
+            <w:r w:rsidR="1E84A5E1" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>nit, reconfigure services, and address clinical and workforce gaps as part of the Health Board's 2019 strategy</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00EBE1B7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00EBE1B7" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="0446B5D6" w14:paraId="14A8012F" w14:textId="5707BE67">
+          <w:p w14:paraId="14A8012F" w14:textId="5707BE67" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="0446B5D6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>While significant structural changes were achieved, ongoing system pressures</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2175DAA0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2175DAA0" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>especially high occupancy at Morriston</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7FBAA375">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7FBAA375" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>have limited full benefit realisation</w:t>
+            </w:r>
+            <w:r w:rsidR="752451F5" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="0446B5D6" w14:paraId="703686A3" w14:textId="68D83D3C">
+          <w:p w14:paraId="703686A3" w14:textId="68D83D3C" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="0446B5D6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The ambition for seven-day working continue</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5518EB99">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5518EB99" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>, with some rota improvements despite recruitment challenges</w:t>
+            </w:r>
+            <w:r w:rsidR="3DF3C0D0" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="0446B5D6" w14:paraId="0E6CD33E" w14:textId="2CF7F4E0">
+          <w:p w14:paraId="0E6CD33E" w14:textId="2CF7F4E0" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="0446B5D6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The audit provided reasonable assurance, but identified seven medium-rated findings, including</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="53D658C5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="53D658C5" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="0446B5D6" w14:paraId="78665CED" w14:textId="5535851B">
+          <w:p w14:paraId="78665CED" w14:textId="5535851B" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="0446B5D6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Lack of a formal benefits realisation framework and inconsistent outcome measurement</w:t>
+            </w:r>
+            <w:r w:rsidR="3D9F1EED" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="1285C679" w14:paraId="71F6AA16" w14:textId="7240F74B">
+          <w:p w14:paraId="71F6AA16" w14:textId="7240F74B" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="1285C679" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The u</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0446B5D6">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0446B5D6" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>nclear methodology and timelines for benefit realisation due to documentation gaps and staff turnover</w:t>
+            </w:r>
+            <w:r w:rsidR="11CDE237" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="0FC888C9" w14:paraId="51F25F04" w14:textId="1AC7EE62">
+          <w:p w14:paraId="51F25F04" w14:textId="1AC7EE62" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="0FC888C9" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The l</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0446B5D6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0446B5D6" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>imited articulation of benefits in AMSR and subsequent urgent/emergency care documents</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3D09C194">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3D09C194" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="0446B5D6" w14:paraId="25481B8B" w14:textId="1F664CF6">
+          <w:p w14:paraId="25481B8B" w14:textId="1F664CF6" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="0446B5D6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Outstanding closure actions (e.g., reviews of readmissions, financial evaluation, medication error comparisons)</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="145ACEFE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="145ACEFE" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="0446B5D6" w14:paraId="3F89227B" w14:textId="2D82CAFF">
+          <w:p w14:paraId="3F89227B" w14:textId="2D82CAFF" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="0446B5D6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The AMSR closure report was not presented at </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="148B6ECC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="148B6ECC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ommittee level, missing an opportunity for formal reflection and learning</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="579CEBB3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="579CEBB3" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="0446B5D6" w14:paraId="6CBAA4ED" w14:textId="641C5461">
+          <w:p w14:paraId="6CBAA4ED" w14:textId="641C5461" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="0446B5D6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Management accepted the findings and w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="770C1C41">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="770C1C41" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>address them, focusing on applying lessons to the ongoing UEC redesign programme rather than retrospectively to AMSR.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="315F37F6" w14:paraId="4D6EFCF4" w14:textId="0618A6C8">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w14:paraId="4D6EFCF4" w14:textId="0618A6C8" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="315F37F6" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="41CA6DF5" w14:textId="1FC99E98">
-[...6 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="0F180247" w14:paraId="53FE847D" w14:textId="5ABDB7AA">
+          <w:p w14:paraId="41CA6DF5" w14:textId="1FC99E98" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53FE847D" w14:textId="5ABDB7AA" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="0F180247" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ expressed concern about the absence of a clear benefits </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> the importance of balancing speed with accuracy, especially to ensure strategic alignment so that transformation and investments support broader social, economic, </w:t>
+              <w:t xml:space="preserve">NZ expressed concern about the absence of a clear benefits realisation framework, highlighting it should be integral to business cases and planning. NZ emphasised the importance of balancing speed with accuracy, especially to ensure strategic alignment so that transformation and investments support broader social, economic, </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">environmental, and cultural benefits in line with future generations duties. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="1118010E" w14:textId="346BD5D9">
+          <w:p w14:paraId="1118010E" w14:textId="346BD5D9" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="352E63CA" w14:paraId="3D94DEF8" w14:textId="4266D3ED">
+          <w:p w14:paraId="3D94DEF8" w14:textId="4266D3ED" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="352E63CA" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">MD stated that the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="33C6691D">
+            <w:r w:rsidR="33C6691D" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">enefits </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5E5E54E9">
+            <w:r w:rsidR="5E5E54E9" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>ealisation</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="21BF6C17">
+              <w:t xml:space="preserve">ealisation </w:t>
+            </w:r>
+            <w:r w:rsidR="21BF6C17" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ramework would be addressed through the refreshed Planning and Finance Assurance Group, which would have a clear assurance and investment review role. The group would focus on evaluating the return on investments, ensuring benefits are </w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="7557DFA7">
+              <w:t>ramework would be addressed through the refreshed Planning and Finance Assurance Group, which would have a clear assurance and investment review role. The group would focus on evaluating the return on investments, ensuring benefits are realised not just financially but also in terms of broader responsibilities. MD confirmed her team w</w:t>
+            </w:r>
+            <w:r w:rsidR="7557DFA7" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> leading this work and offered to provide an update to the board for greater transparency.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="5C4D62B8" w14:textId="307C0869">
+          <w:p w14:paraId="5C4D62B8" w14:textId="307C0869" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="352E63CA" w14:paraId="5A965C84" w14:textId="55D5A67A">
+          <w:p w14:paraId="5A965C84" w14:textId="55D5A67A" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="352E63CA" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="42809D2B" w14:textId="1847BB93">
+          <w:p w14:paraId="42809D2B" w14:textId="1847BB93" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="352E63CA" w14:paraId="13258E43" w14:textId="682BAD5D">
+          <w:p w14:paraId="13258E43" w14:textId="682BAD5D" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="352E63CA" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Referred</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the P</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3731E476">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3731E476" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">erformance and Finance Committee and the Quality and Safety </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="008214BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="008214BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3731E476">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3731E476" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Benefits Realisation </w:t>
+            </w:r>
+            <w:r w:rsidR="008214BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Framework</w:t>
+            </w:r>
+            <w:r w:rsidR="3731E476" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to oversee the </w:t>
+            </w:r>
+            <w:r w:rsidR="16B06717" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">enefits </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5385C66B" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ealisation </w:t>
+            </w:r>
+            <w:r w:rsidR="10D0A0A8" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ramework, focusing on both financial and wider organisational responsibilities. The group would review investment returns and ensure alignment with broader social, economic, environmental, and cultural goals.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="4E65C112" w14:paraId="41BF7A3C" w14:textId="3EDAA23C">
+          <w:p w14:paraId="41BF7A3C" w14:textId="3EDAA23C" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="4E65C112" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Were assured</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the Acute Medical Services Redesign Programme (AMSR) audit.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="1D2F5FA2" w14:textId="5B719E9F">
+          <w:p w14:paraId="1D2F5FA2" w14:textId="5B719E9F" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="4E65C112" w14:paraId="2654D0CC" w14:textId="2299B340">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2654D0CC" w14:textId="2299B340" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="4E65C112" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The Business Continuity Management report was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>received.</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> FQ highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="7DA1F437" w14:paraId="5B89F59F" w14:textId="0A7FFCE1">
+          <w:p w14:paraId="5B89F59F" w14:textId="0A7FFCE1" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="7DA1F437" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">There was Lack of role clarity between the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="001A682D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="001A682D" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>corporate Emergency</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Preparedness, Resilience and Response (EPRR) team and Operational Leads;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="7DA1F437" w14:paraId="68F38C0A" w14:textId="34B8291C">
+          <w:p w14:paraId="68F38C0A" w14:textId="34B8291C" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="7DA1F437" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Risk management processes needed better alignment with revised methodologies;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="7DA1F437" w14:paraId="075F080A" w14:textId="5BE2B629">
+          <w:p w14:paraId="075F080A" w14:textId="5BE2B629" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="7DA1F437" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>There was incomplete or inaccurate data in Business Continuity Dashboards, reducing their value for assurance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="7DA1F437" w14:paraId="6B6D8652" w14:textId="73EAE11C">
+          <w:p w14:paraId="6B6D8652" w14:textId="73EAE11C" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="7DA1F437" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>There was inconsistent quality, accessibility, and review/testing of business continuity plans;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="7DA1F437" w14:paraId="0006C572" w14:textId="6C04ABA0">
+          <w:p w14:paraId="0006C572" w14:textId="6C04ABA0" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="7DA1F437" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Low attendance at training and EPR strategy group meetings, impacting oversight;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="7DA1F437" w14:paraId="451DDCC8" w14:textId="46D5DA55">
+          <w:p w14:paraId="451DDCC8" w14:textId="46D5DA55" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="7DA1F437" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Governance structures needed review for adequate oversight and escalation;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="7DA1F437" w14:paraId="5BEE3959" w14:textId="17086A89">
+          <w:p w14:paraId="5BEE3959" w14:textId="17086A89" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="7DA1F437" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Management accepted the findings and provided detailed responses, with most actions reportedly completed since the audit fieldwork. However, formal verification of these actions had not yet occurred at the time of reporting; this would be validated in follow-up work during 2025/26.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="7DA1F437" w14:paraId="635D55E1" w14:textId="2EF03FDB">
+          <w:p w14:paraId="635D55E1" w14:textId="2EF03FDB" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="7DA1F437" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="16FF7DBA" w14:textId="6A56541C">
+          <w:p w14:paraId="16FF7DBA" w14:textId="6A56541C" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="7DA1F437" w14:paraId="469A21A9" w14:textId="7899CAC9">
+          <w:p w14:paraId="469A21A9" w14:textId="7899CAC9" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="7DA1F437" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ raised concerns that the management response to training issues in the Business Continuity Audit was insufficient, as it mainly stated that issues would be picked up in November if they arose, rather than addressing the underlying systemic problems identified by Internal Audit (such as lack of capacity, cancellations due to operational pressures, and poor data handling on training attendance). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="0BDEA4A9" w14:textId="6F6112B3">
+          <w:p w14:paraId="0BDEA4A9" w14:textId="6F6112B3" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="7DA1F437" w14:paraId="3541F6DF" w14:textId="167ADC3C">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3541F6DF" w14:textId="167ADC3C" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="7DA1F437" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>KJ explained ongoing efforts to strengthen EPRR training, includ</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7B719FD0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7B719FD0" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> an extensive training schedule, collaboration with digital teams, and work to make EPRR training mandatory via the ESR system. However, K</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6DB3A344">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6DB3A344" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> acknowledged ongoing challenges due to operational pressures and staff cancellations</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4F2ED21C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4F2ED21C" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>but emphasi</w:t>
+            </w:r>
+            <w:r w:rsidR="07EB8017" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ed a continued focus on key training components and progress in completing audit actions.</w:t>
+            </w:r>
+            <w:r w:rsidR="45B165AC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="6D196670" w14:textId="5A7CCC9C">
+          <w:p w14:paraId="6D196670" w14:textId="5A7CCC9C" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="39710D57" w14:paraId="33165082" w14:textId="3F45E3FC">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33165082" w14:textId="3F45E3FC" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="39710D57" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...27 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="48B39AB9" w14:textId="1379B2BD">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AG highlighted that Business Continuity Risks, especially those linked to digital systems, were not well reflected in the risk register. AG emphasised the increasing reliance on digital systems and the potential impact of their failure, including cyber incidents. AG suggested the value of rehearsing responses to such incidents and proposed considering specific cyber incident training. AG also raised the need to clarify committee oversight, recommending that digital-related Business Continuity Risks be integrated into the Digital Committee's remit, with clear alignment on where broader Business Continuity oversight should sit.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B39AB9" w14:textId="1379B2BD" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="5FB25AD0" w14:paraId="11B09B31" w14:textId="49F66B42">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11B09B31" w14:textId="49F66B42" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="5FB25AD0" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">KJ explained that digital risks were always included in training scenarios for both civil command and gold training, with one scenario specifically focused on loss of digital systems (due to cyber or technical issues). KJ added that five tabletop Business Continuity </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">exercises were planned, with digital loss as a key component, and confirmed strong engagement from the digital and cyber teams at both local and national levels.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="36A10780" w14:textId="2D339B27">
+          <w:p w14:paraId="36A10780" w14:textId="2D339B27" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="0F30CD78" w14:paraId="7745D603" w14:textId="1E873563">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7745D603" w14:textId="1E873563" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="0F30CD78" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>NZ stated that the next steps involve considering further scrutiny of Business Continuity, particularly regarding committee oversight. NZ suggested referring the business continuity report to both the Digital Committee and the Performance and Finance Committee for additional review, since the Audit Committee oversees but does not directly hold risks.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="11554CAA" w14:textId="17F37F6B">
+          <w:p w14:paraId="11554CAA" w14:textId="17F37F6B" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="7F753BB4" w14:paraId="13F6CA6B" w14:textId="7BBB6398">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13F6CA6B" w14:textId="7BBB6398" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="7F753BB4" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...18 lines deleted...]
-            <w:ins w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:18:00Z" w:id="4">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>MD highlighted that transparency and oversight of the EPRR (Emergency Preparedness, Resilience and Response) team's work had previously been lacking at Committee and Board level. MD highlighted the team was small for the size of the organisation, and this was a common issue across Health Boards, especially with increased scrutiny following the Manchester Arena Inquiry and new Welsh Government requirements. MD ha</w:t>
+            </w:r>
+            <w:ins w:id="4" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:18:00Z">
               <w:r w:rsidR="00747F00">
                 <w:rPr>
-                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>d</w:t>
               </w:r>
             </w:ins>
-            <w:del w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:18:00Z" w:id="5">
+            <w:del w:id="5" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:18:00Z">
               <w:r w:rsidRPr="071EED91" w:rsidDel="00747F00">
                 <w:rPr>
-                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:delText xml:space="preserve">D </w:delText>
               </w:r>
             </w:del>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">started including EPRR updates in the Partnerships and Performance Board report to improve visibility but cautioned against duplicative reporting across multiple committees. </w:t>
+            </w:r>
+            <w:r w:rsidR="696A94D2" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MD</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> emphasi</w:t>
+            </w:r>
+            <w:r w:rsidR="3FF59347" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ed the need for clear, non-fragmented, and transparent reporting, and </w:t>
+            </w:r>
+            <w:r w:rsidR="269A533C" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">s open to </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2B1002B8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2B1002B8" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ommittee leads' suggestions as long as reporting remains streamlined.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="2D5BB1AE" w14:textId="1F94EE15">
+          <w:p w14:paraId="2D5BB1AE" w14:textId="1F94EE15" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="4D5C4997" w14:paraId="075F059A" w14:textId="24BA5B2B">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="075F059A" w14:textId="24BA5B2B" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="4D5C4997" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">MD suggested providing a one-page update to accompany the Business Continuity report, highlighting the significant progress made and the actions closed since the limited assurance audit. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="2C9A2536" w14:textId="1DBE7DAF">
+          <w:p w14:paraId="2C9A2536" w14:textId="1DBE7DAF" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="4D5C4997" w14:paraId="65E23A64" w14:textId="41C21053">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65E23A64" w14:textId="41C21053" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="4D5C4997" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>This was supported by the Committee as a way to acknowledge the improvements led by KJ and her team.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="775C0672" w14:textId="0C0BB854">
+          <w:p w14:paraId="775C0672" w14:textId="0C0BB854" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="5FB25AD0" w14:paraId="22EA3BA8" w14:textId="69322CDE">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22EA3BA8" w14:textId="69322CDE" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="5FB25AD0" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="0E5367F7" w14:textId="09718081">
+          <w:p w14:paraId="0E5367F7" w14:textId="09718081" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="5FB25AD0" w14:paraId="7B04689A" w14:textId="6B14E707">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B04689A" w14:textId="6B14E707" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="5FB25AD0" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Referred</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Business Continuity Management report to the Digital, Data, </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="004B551E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="004B551E" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Innovation Committee and the Performance and Finance Committee. For additional review.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="01D6FEAE" w14:paraId="46441411" w14:textId="65BAE111">
+          <w:p w14:paraId="46441411" w14:textId="65BAE111" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="01D6FEAE" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Agreed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>alert</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5FB25AD0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5FB25AD0" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1AA1AEE1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1AA1AEE1" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>to the Limited assurance rating of the Business Continuity Report.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="4C2776E2" w14:textId="76FEA701">
+          <w:p w14:paraId="4C2776E2" w14:textId="76FEA701" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="796AA3E4" w14:paraId="64ECBA93" w14:textId="29288743">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64ECBA93" w14:textId="29288743" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="796AA3E4" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>The Contract Manag</w:t>
             </w:r>
-            <w:ins w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:18:00Z" w:id="6">
+            <w:ins w:id="6" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:18:00Z">
               <w:r w:rsidR="004B551E">
                 <w:rPr>
-                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>e</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ment report was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>received.</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> FQ highlighted the following key points:  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="4C612480" w14:textId="68903C48">
+          <w:p w14:paraId="4C612480" w14:textId="68903C48" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="796AA3E4" w14:paraId="1463EE55" w14:textId="6299A04E">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1463EE55" w14:textId="6299A04E" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="796AA3E4" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Contract Management report reviewed the Health Board's contract management arrangements, aligning with a wider NHS Wales review prompted by concerns at </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0EB49056">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0EB49056" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Betsi Cadwaladr University Health Board (BCUHB);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="796AA3E4" w14:paraId="0E1148DD" w14:textId="15EA31B8">
+          <w:p w14:paraId="0E1148DD" w14:textId="15EA31B8" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="796AA3E4" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>No assurance rating was applied, as the findings and six actions are consistent across NHS Wales and require joint action with other organisations and procurement services;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001A682D" w:rsidR="001C4A9E" w:rsidP="001A682D" w:rsidRDefault="796AA3E4" w14:paraId="47B17309" w14:textId="6B205FAD">
+          <w:p w14:paraId="47B17309" w14:textId="6B205FAD" w:rsidR="001C4A9E" w:rsidRPr="001A682D" w:rsidRDefault="796AA3E4" w:rsidP="001A682D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">The report excluded All-Wales and Capital Estates contracts, with a separate capital systems review planned for </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="001A682D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="001A682D" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Swansea;</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A682D" w:rsidR="001A682D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="001A682D" w:rsidRPr="001A682D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> The</w:t>
             </w:r>
             <w:r w:rsidRPr="001A682D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Director of Finance Forum would coordinate a response to common issues, and an update w</w:t>
             </w:r>
-            <w:del w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:19:00Z" w:id="7">
+            <w:del w:id="7" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:19:00Z">
               <w:r w:rsidRPr="001A682D" w:rsidDel="004B551E">
                 <w:rPr>
-                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:delText>i</w:delText>
               </w:r>
             </w:del>
             <w:r w:rsidRPr="001A682D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ould be brought back to the Audit Committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="0DE6D8AD" w14:textId="1430BC32">
+          <w:p w14:paraId="0DE6D8AD" w14:textId="1430BC32" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="3E516F3A" w14:paraId="40C0EADD" w14:textId="6C14325F">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40C0EADD" w14:textId="6C14325F" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="3E516F3A" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="533BD8BE" w14:textId="388FF222">
+          <w:p w14:paraId="533BD8BE" w14:textId="388FF222" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="3E516F3A" w14:paraId="7872E7D2" w14:textId="59004D6C">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7872E7D2" w14:textId="59004D6C" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="3E516F3A" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...27 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="58E01C34" w14:textId="6443641C">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>NZ emphasised the importance of the Contract Management report for financial oversight and suggested referring it to the Performance and Finance Committee for information and potential further scrutiny, as contract management has been a focus area for that committee.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E01C34" w14:textId="6443641C" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="3E516F3A" w14:paraId="6BD454BC" w14:textId="65CE8D24">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BD454BC" w14:textId="65CE8D24" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="3E516F3A" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="3E516F3A" w14:paraId="66CDB9F7" w14:textId="543C01D0">
+          <w:p w14:paraId="66CDB9F7" w14:textId="543C01D0" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="3E516F3A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Referred</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Contract Management report to the Performance and Finance Committee for information and potential further scrutiny.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="321AD3A1" w14:textId="4D03CF1D">
+          <w:p w14:paraId="321AD3A1" w14:textId="4D03CF1D" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="3E516F3A" w14:paraId="58B06D8D" w14:textId="5E757393">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58B06D8D" w14:textId="5E757393" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="3E516F3A" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Follow up report was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>received.</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> FQ highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="571D0B2A" w14:textId="2CBE48F8">
+          <w:p w14:paraId="571D0B2A" w14:textId="2CBE48F8" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="21E41FBA" w14:paraId="412825BB" w14:textId="5A44F9F4">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="412825BB" w14:textId="5A44F9F4" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="21E41FBA" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The follow up reviewed five Limited Assurance reports from 2023/24, checking the status and implementation of agreed management actions, and also sampled high-priority recommendations from Reasonable Assurance reports;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="21E41FBA" w14:paraId="07DDA12D" w14:textId="116B4095">
+          <w:p w14:paraId="07DDA12D" w14:textId="116B4095" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="21E41FBA" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Reasonable assurance was given for the level of implementation, but a significant number of overdue actions remain;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="21E41FBA" w14:paraId="60943BEB" w14:textId="47DE9BBA">
+          <w:p w14:paraId="60943BEB" w14:textId="47DE9BBA" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="21E41FBA" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Since 2022/23, 60.1% of Internal Audit recommendations had been closed, slightly below the All-Wales average of 64.5%;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="21E41FBA" w14:paraId="1590D496" w14:textId="7EA06E1D">
+          <w:p w14:paraId="1590D496" w14:textId="7EA06E1D" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="21E41FBA" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...24 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="21E41FBA" w14:paraId="797DDF31" w14:textId="70B03724">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Of 25 closed recommendations sampled, all but one were appropriately classified as completed, though some required additional evidence;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="797DDF31" w14:textId="70B03724" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="21E41FBA" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Some actions, such as from the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="509CBDAE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="509CBDAE" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Additional Learning Needs (</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ALN</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="028A3A24">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="028A3A24" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> report, may have been closed prematurely, but further evidence ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="67A7ACEF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="67A7ACEF" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> since been provided</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6CA70A86">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6CA70A86" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="21E41FBA" w14:paraId="5619A714" w14:textId="095B5420">
+          <w:p w14:paraId="5619A714" w14:textId="095B5420" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="21E41FBA" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">One waiting list management recommendation was marked as superseded due to overlap with a more recent </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="26B3B386">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="26B3B386" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ata </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="70531CD1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="70531CD1" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>uality report</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3D5513FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3D5513FE" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="21E41FBA" w14:paraId="19D61891" w14:textId="60F612FB">
+          <w:p w14:paraId="19D61891" w14:textId="60F612FB" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="21E41FBA" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommendations from older </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00EEEC99">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00EEEC99" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">imited </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4C17C42F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4C17C42F" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ssurance reports (safety notices and continuing healthcare) remained overdue at the time of sampling, but progress has been made since</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="346429CE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="346429CE" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="21E41FBA" w14:paraId="6EA9D7A3" w14:textId="5A795158">
+          <w:p w14:paraId="6EA9D7A3" w14:textId="5A795158" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="21E41FBA" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The Health Board </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3575B3FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3575B3FC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s exploring new tracking systems (e.g., AMaT, Power BI) for </w:t>
+            </w:r>
+            <w:r w:rsidR="135DD1C3" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">udit recommendations and </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="38F5FAB0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="38F5FAB0" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">s advised to include </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0DFB6A67">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0DFB6A67" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ounter </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="35029318">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="35029318" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>raud recommendations in the tracker</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2CF3AA3F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2CF3AA3F" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="21E41FBA" w14:paraId="549067D7" w14:textId="32B05043">
+          <w:p w14:paraId="549067D7" w14:textId="32B05043" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="21E41FBA" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Audit Wales recommended strengthening ownership and accountability for audit recommendations; a supporting procedure and potential audit handbook are being considered</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="14A3346E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="14A3346E" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="009C0FBA" w:rsidRDefault="21E41FBA" w14:paraId="1BA20BCF" w14:textId="52B0277C">
+          <w:p w14:paraId="1BA20BCF" w14:textId="52B0277C" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="21E41FBA" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3469B9C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3469B9C4" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>follow-up</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> process w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3E93F36E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3E93F36E" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> shift to more regular, periodic reviews, with findings reported at each audit committee and a summary at year-end</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="391378EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="391378EC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="345894FB" w14:paraId="4C3EBA98" w14:textId="50E1E0E8">
+          <w:p w14:paraId="4C3EBA98" w14:textId="50E1E0E8" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="345894FB" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="54FD4D7F" w14:textId="2FF3CEFD">
+          <w:p w14:paraId="54FD4D7F" w14:textId="2FF3CEFD" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="1D5BC755" w14:paraId="44CD872C" w14:textId="77B359A8">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44CD872C" w14:textId="77B359A8" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="1D5BC755" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...27 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="001C4A9E" w14:paraId="29DA5695" w14:textId="3ED1E91C">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>PP asked for an update from HL on the progress of two key points mentioned by FQ: the implementation of the AMaT system and the development of procedures to strengthen ownership and accountability, as both are important areas for the Committee.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29DA5695" w14:textId="3ED1E91C" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="001C4A9E" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="4988B858" w14:paraId="4279F06B" w14:textId="0521E78A">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4279F06B" w14:textId="0521E78A" w:rsidR="001C4A9E" w:rsidRDefault="4988B858" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:ins w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:20:00Z" w:id="8"/>
-[...45 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:ins w:id="8" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:20:00Z"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>HL explained that all inspections are now on the AMaT system, with Audit Wales actions nearly or fully transferred, and the next step was to move all open and new internal audit actions onto AMaT. There were some system limitations being addressed collaboratively with other Health Boards and the vendor. HL was also restructuring the directorate, revising job descriptions, and developing Standing Operating Pro</w:t>
+            </w:r>
+            <w:r w:rsidR="1619C1B1" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>cedures (SOP</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5BD2C205">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5BD2C205" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to strengthen governance and support management responses, with these procedures expected to be finali</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="49661243">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="49661243" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ed by September/October. Once fully implemented, AMaT </w:t>
+            </w:r>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="39E38EF7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="39E38EF7" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">allow </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="68E433A3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="68E433A3" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">xecutives and </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="20CDE267">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="20CDE267" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>anagers to easily track outstanding actions, with proactive reminders issued three months before actions become overdue.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="007A053C" w:rsidP="071EED91" w:rsidRDefault="007A053C" w14:paraId="3A853191" w14:textId="77777777">
+          <w:p w14:paraId="3A853191" w14:textId="77777777" w:rsidR="007A053C" w:rsidRPr="001C4A9E" w:rsidRDefault="007A053C" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="2E632124" w14:paraId="32238D0D" w14:textId="2BE29BF3">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32238D0D" w14:textId="2BE29BF3" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="2E632124" w:rsidP="071EED91">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001C4A9E" w:rsidR="001C4A9E" w:rsidP="071EED91" w:rsidRDefault="2E632124" w14:paraId="1344E2AA" w14:textId="0FF4ADD6">
+          <w:p w14:paraId="1344E2AA" w14:textId="0FF4ADD6" w:rsidR="001C4A9E" w:rsidRPr="001C4A9E" w:rsidRDefault="2E632124" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Acknowledged</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> that reasonable assurance was provided regarding the implementation of recommendations, and the main action was to continue oversight and keep track of progress, especially as the Audit Tracker became fully visible to the Committee.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="4854322F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="4854322F" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="2E632124" w14:paraId="3A0732B8" w14:textId="51209665">
+          <w:p w14:paraId="3A0732B8" w14:textId="51209665" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="2E632124" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>76</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00BD7828">
+            <w:r w:rsidR="00BD7828" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F371EF" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00462B8A" w14:paraId="4131976F" w14:textId="2F2648A8">
+          <w:p w14:paraId="4131976F" w14:textId="2F2648A8" w:rsidR="00F56535" w:rsidRPr="00F371EF" w:rsidRDefault="00462B8A" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNAL AUDIT </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="21C7605E">
+            <w:r w:rsidR="21C7605E" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OPINION AND ANNUAL REPORT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="7CF8589E" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="7CF8589E" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="2D01C95A" w14:textId="77777777">
+          <w:p w14:paraId="2D01C95A" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00F371EF" w:rsidP="00F371EF" w:rsidRDefault="00F371EF" w14:paraId="69D6449E" w14:textId="47328A1C">
+          <w:p w14:paraId="69D6449E" w14:textId="47328A1C" w:rsidR="00F371EF" w:rsidRDefault="00F371EF" w:rsidP="00F371EF">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="439E82C3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="439E82C3" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Head of Internal Audit Opinion and Annual report</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="003A71F8">
+            <w:r w:rsidR="003A71F8" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="003A71F8">
+            <w:r w:rsidR="003A71F8" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OL</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="23BC31E9" w:rsidP="009C0FBA" w:rsidRDefault="23BC31E9" w14:paraId="52A65B03" w14:textId="48DA6750">
+          <w:p w14:paraId="52A65B03" w14:textId="48DA6750" w:rsidR="23BC31E9" w:rsidRDefault="23BC31E9" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The final Internal Audit opinion for the year was presented mainly for completeness, highlighting it had already gone to the Board in June and that the draft was previously discussed at the May Audit Committee;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="23BC31E9" w:rsidP="009C0FBA" w:rsidRDefault="23BC31E9" w14:paraId="06A7EAC2" w14:textId="7F2B91AF">
+          <w:p w14:paraId="06A7EAC2" w14:textId="7F2B91AF" w:rsidR="23BC31E9" w:rsidRDefault="23BC31E9" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There were no significant changes since the draft, and all final reports ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="238C8F71">
+            <w:r w:rsidR="238C8F71" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> now been submitted to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4277F025">
+            <w:r w:rsidR="4277F025" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ommittee;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="23BC31E9" w:rsidP="009C0FBA" w:rsidRDefault="23BC31E9" w14:paraId="0148D5B3" w14:textId="768E74DF">
+          <w:p w14:paraId="0148D5B3" w14:textId="768E74DF" w:rsidR="23BC31E9" w:rsidRDefault="23BC31E9" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The audit work for the year was concluded, with progress already underway for the 2025/26 plan.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="23BC31E9" w:rsidP="071EED91" w:rsidRDefault="23BC31E9" w14:paraId="2C2A6D6D" w14:textId="2F6E46C2">
+          <w:p w14:paraId="2C2A6D6D" w14:textId="2F6E46C2" w:rsidR="23BC31E9" w:rsidRDefault="23BC31E9" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="23BC31E9" w:rsidP="071EED91" w:rsidRDefault="23BC31E9" w14:paraId="372AF3B0" w14:textId="07EB4CAE">
+          <w:p w14:paraId="372AF3B0" w14:textId="07EB4CAE" w:rsidR="23BC31E9" w:rsidRDefault="23BC31E9" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ asked OL how many Limited </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="066B4BDD">
+            <w:r w:rsidR="066B4BDD" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Assu</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>rance Opinions had been issued across the NHS this year.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="23BC31E9" w:rsidP="071EED91" w:rsidRDefault="23BC31E9" w14:paraId="7535FE40" w14:textId="63DAC892">
+          <w:p w14:paraId="7535FE40" w14:textId="63DAC892" w:rsidR="23BC31E9" w:rsidRDefault="23BC31E9" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OL responded that there were two Limited Assurance Opinions across the NHS this year: one for Swansea Bay University Health Board (SBUHB) and one for Betsi Cadwaladr Health Board in North Wales.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1C407463" w:rsidP="071EED91" w:rsidRDefault="1C407463" w14:paraId="2584BA37" w14:textId="1678D19D">
+          <w:p w14:paraId="2584BA37" w14:textId="1678D19D" w:rsidR="1C407463" w:rsidRDefault="1C407463" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">DG asked OL whether there were consistent areas of potential weakness across Wales or if the Limited Assurance Opinions were unique to each individual Health Boards. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1C407463" w:rsidP="071EED91" w:rsidRDefault="1C407463" w14:paraId="67765CAD" w14:textId="6B6B5B14">
+          <w:p w14:paraId="67765CAD" w14:textId="6B6B5B14" w:rsidR="1C407463" w:rsidRDefault="1C407463" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">OL responded that while Audit plans were risk-based for each organisation, there were national pieces of work that identify common themes and difficulties. OL mentioned that those were shared with Welsh Government and that an annual summary report </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4B88204F">
+            <w:r w:rsidR="4B88204F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s usually produced to highlight such findings across Wales</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="55DEA72E">
+            <w:r w:rsidR="55DEA72E" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="20970912" w:rsidP="071EED91" w:rsidRDefault="20970912" w14:paraId="04E0179D" w14:textId="27B05AE0">
+          <w:p w14:paraId="04E0179D" w14:textId="27B05AE0" w:rsidR="20970912" w:rsidRDefault="20970912" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>SS asked OL if there was a numerical calculation used to determine the overall assurance rating, specifically whether there was a certain number of Limited Assurance reports that could be issued while still achieving an overall reasonable assurance rating.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="20970912" w:rsidP="071EED91" w:rsidRDefault="20970912" w14:paraId="68EDA5F0" w14:textId="3B0E7295">
+          <w:p w14:paraId="68EDA5F0" w14:textId="3B0E7295" w:rsidR="20970912" w:rsidRDefault="20970912" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">OL replied that it could vary depending on the significance and areas involved, but last year there were six or seven Limited Assurance reports and the overall rating was just on the side of reasonable, indicating that the threshold </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="798D7A6A">
+            <w:r w:rsidR="798D7A6A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s not fixed and depends on context.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7467426E" w:rsidP="071EED91" w:rsidRDefault="7467426E" w14:paraId="6969D338" w14:textId="03128A42">
+          <w:p w14:paraId="6969D338" w14:textId="03128A42" w:rsidR="7467426E" w:rsidRDefault="7467426E" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="59FEC4EA">
+            <w:r w:rsidR="59FEC4EA" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted that the report had already been discussed at </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7DF86D3C">
+            <w:r w:rsidR="7DF86D3C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oard level and that the chair and Chief Executive plan to prioritise short-term improvements, focusing on key recommendations from limited assurance reports, especially those affecting patient care. </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="170BAD47">
+            <w:r w:rsidR="170BAD47" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> proposed that the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="16298DD0">
+            <w:r w:rsidR="16298DD0" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee should alert the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5245FD47">
+            <w:r w:rsidR="5245FD47" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oard that there </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="30DBDA01">
+            <w:r w:rsidR="30DBDA01" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re only two </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4085D31E">
+            <w:r w:rsidR="4085D31E" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">imited </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="549F2DB8">
+            <w:r w:rsidR="549F2DB8" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ssurance </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1195ED04">
+            <w:r w:rsidR="1195ED04" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">pinions across Wales, and the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6F44CE68">
+            <w:r w:rsidR="6F44CE68" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ommittee agreed with this approach.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="4A98B088" w14:textId="265A6683">
+          <w:p w14:paraId="4A98B088" w14:textId="265A6683" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00707ACB" w:rsidR="00462B8A" w:rsidP="071EED91" w:rsidRDefault="00462B8A" w14:paraId="6FEE27BD" w14:textId="28CFB135">
+          <w:p w14:paraId="6FEE27BD" w14:textId="28CFB135" w:rsidR="00462B8A" w:rsidRPr="00707ACB" w:rsidRDefault="00462B8A" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FB7CB5" w:rsidR="00613172" w:rsidP="009C0FBA" w:rsidRDefault="00462B8A" w14:paraId="38965072" w14:textId="62E5F17F">
+          <w:p w14:paraId="38965072" w14:textId="62E5F17F" w:rsidR="00613172" w:rsidRPr="00FB7CB5" w:rsidRDefault="00462B8A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="69"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agreed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="48CEB0CA">
+            <w:r w:rsidR="48CEB0CA" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">lert </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0B1A51E2">
+            <w:r w:rsidR="0B1A51E2" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the Board that there were only two Limited Assurance Opinions across Wales</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7158264D">
+            <w:r w:rsidR="7158264D" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="2E52B379" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="2E52B379" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="21773DFB" w14:paraId="0B13A45A" w14:textId="6D958A2F">
+          <w:p w14:paraId="0B13A45A" w14:textId="6D958A2F" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="21773DFB" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>77</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0030469B">
+            <w:r w:rsidR="0030469B" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B55E36" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="17C9BB97" w14:paraId="0B94CAFE" w14:textId="232910E5">
+          <w:p w14:paraId="0B94CAFE" w14:textId="232910E5" w:rsidR="00F56535" w:rsidRPr="00B55E36" w:rsidRDefault="17C9BB97" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STRATEGIC AND CORPORATE RISK REGISTERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="0178C9EA" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="0178C9EA" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="78624135" w14:textId="77777777">
+          <w:p w14:paraId="78624135" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="00B55E36" w:rsidP="00B55E36" w:rsidRDefault="00B55E36" w14:paraId="099AF559" w14:textId="431434F3">
+          <w:p w14:paraId="099AF559" w14:textId="431434F3" w:rsidR="00B55E36" w:rsidRPr="00C6143E" w:rsidRDefault="00B55E36" w:rsidP="00B55E36">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="44A0DB7A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="44A0DB7A" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Strategic and Corporate Risk Registers</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="000A7C65">
+            <w:r w:rsidR="000A7C65" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="35D749A8">
+            <w:r w:rsidR="35D749A8" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="000A7C65">
+            <w:r w:rsidR="000A7C65" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">L </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="683B890A" w:rsidP="009C0FBA" w:rsidRDefault="683B890A" w14:paraId="336A1E8B" w14:textId="79808F6D">
+          <w:p w14:paraId="336A1E8B" w14:textId="79808F6D" w:rsidR="683B890A" w:rsidRDefault="683B890A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>An update on the ongoing Risk Management reset, including a Board development session focused on the Strategic Risk Register and Risk appetite, facilitated by the Good Governance Institute was given;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="683B890A" w:rsidP="009C0FBA" w:rsidRDefault="683B890A" w14:paraId="143D6F16" w14:textId="4DF8A867">
+          <w:p w14:paraId="143D6F16" w14:textId="4DF8A867" w:rsidR="683B890A" w:rsidRDefault="683B890A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The session was recognised as positive, with thanks given to LC, NT, and RN for their work on the Strategic Risk Register;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="683B890A" w:rsidP="009C0FBA" w:rsidRDefault="683B890A" w14:paraId="4D5DFBEA" w14:textId="034B8EBB">
+          <w:p w14:paraId="4D5DFBEA" w14:textId="034B8EBB" w:rsidR="683B890A" w:rsidRDefault="683B890A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes from the session were awaited to inform next steps, which include further sessions with the Executive team and Independent </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="30AF342C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="30AF342C" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>embers</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="26DE6D8B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="26DE6D8B" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> (IM);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="683B890A" w:rsidP="009C0FBA" w:rsidRDefault="683B890A" w14:paraId="7180F519" w14:textId="1E7117F2">
+          <w:p w14:paraId="7180F519" w14:textId="1E7117F2" w:rsidR="683B890A" w:rsidRDefault="683B890A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The reconstituted Risk Management Group met in April, May, and June, and minutes were taken to the Management Board. The Risk Management policy ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7EF5B7F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7EF5B7F4" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">also been revised and </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>presented, with the intention to take it to the Board at the end of July</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="151E1E1B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="151E1E1B" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="683B890A" w:rsidP="009C0FBA" w:rsidRDefault="683B890A" w14:paraId="3853C29C" w14:textId="30CA1BBD">
+          <w:p w14:paraId="3853C29C" w14:textId="30CA1BBD" w:rsidR="683B890A" w:rsidRDefault="683B890A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">There </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="374182E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="374182E5" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wer</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>e currently 32 risks on the Health Board Risk Register, with 20 at or exceeding the current risk appetite. Two new risks were added: failure to meet tier one clinical coding completeness targets and risk of loss of pathology related to L</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="77B4BBD5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="77B4BBD5" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">aboratory </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1A2182F5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1A2182F5" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">nformation </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3AB2E7C2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3AB2E7C2" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">anagement </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="297FE6DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="297FE6DE" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ystem </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="065E4897">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="065E4897" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>(LIMs);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="683B890A" w:rsidP="009C0FBA" w:rsidRDefault="683B890A" w14:paraId="75EB3F4B" w14:textId="2600DAE2">
+          <w:p w14:paraId="75EB3F4B" w14:textId="2600DAE2" w:rsidR="683B890A" w:rsidRDefault="683B890A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Some risk scores have decreased, including consultant medical/dental availability, access to </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="010FE1EA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="010FE1EA" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">lanned </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7181524D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7181524D" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">are, </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="27DD4C10">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="27DD4C10" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">eprivation of </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="45FE6FBB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="45FE6FBB" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">iberty </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7AACD373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7AACD373" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>afeguards</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7CAEC9BD">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7CAEC9BD" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (DoLs)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>, impact assessment requirements, and industrial action</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7A2B071C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7A2B071C" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="002E12E3" w:rsidP="071EED91" w:rsidRDefault="32546848" w14:paraId="35F203C3" w14:textId="30A35A36">
+          <w:p w14:paraId="35F203C3" w14:textId="30A35A36" w:rsidR="002E12E3" w:rsidRPr="00C6143E" w:rsidRDefault="32546848" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6143E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C6143E" w:rsidR="002E12E3">
+            <w:r w:rsidR="002E12E3" w:rsidRPr="00C6143E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="071EED91" w:rsidRDefault="40085A2A" w14:paraId="020DDA3D" w14:textId="7EC7A83E">
+          <w:p w14:paraId="020DDA3D" w14:textId="7EC7A83E" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="40085A2A" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PP asked AG if the risk concerning the LIMS had been reviewed by the Digital Committee, highlighting its potentially catastrophic impact.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="071EED91" w:rsidRDefault="40085A2A" w14:paraId="5180BBBA" w14:textId="282FFD59">
+          <w:p w14:paraId="5180BBBA" w14:textId="282FFD59" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="40085A2A" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG confirmed that the LIMS risk had been brought to the Digital Committee, where they discussed the </w:t>
-[...22 lines deleted...]
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="071EED91" w:rsidRDefault="40085A2A" w14:paraId="35922492" w14:textId="0599C18B">
+              <w:t xml:space="preserve">AG confirmed that the LIMS risk had been brought to the Digital Committee, where they discussed the way the risk was expressed and suggested it may be more of a financial risk than a service loss risk. The Committee was monitoring it and suggested some rewording for clarity. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35922492" w14:textId="0599C18B" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="40085A2A" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PP also highlig</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7377CBBA">
+            <w:r w:rsidR="7377CBBA" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>hted</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> that there </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="21A36EFF">
+            <w:r w:rsidR="21A36EFF" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> currently no risk on the register relating to </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0B129B77">
+            <w:r w:rsidR="0B129B77" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">aternity and </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0488567C">
+            <w:r w:rsidR="0488567C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">eonatal </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5EF13EC7">
+            <w:r w:rsidR="5EF13EC7" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ervices</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="43E1CE40">
+            <w:r w:rsidR="43E1CE40" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="071EED91" w:rsidRDefault="43E1CE40" w14:paraId="1F8736CF" w14:textId="35FEBF8F">
+          <w:p w14:paraId="1F8736CF" w14:textId="35FEBF8F" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="43E1CE40" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HL</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="40085A2A">
+            <w:r w:rsidR="40085A2A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> responded that this </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="11E4D505">
+            <w:r w:rsidR="11E4D505" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="40085A2A">
+            <w:r w:rsidR="40085A2A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> under discussion and w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="48A841A7">
+            <w:r w:rsidR="48A841A7" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="40085A2A">
+            <w:r w:rsidR="40085A2A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> be considered, especially after receiving an external report.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="071EED91" w:rsidRDefault="4A9E5FD0" w14:paraId="76C6FF00" w14:textId="4BCB29AB">
+          <w:p w14:paraId="76C6FF00" w14:textId="4BCB29AB" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="4A9E5FD0" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">SS asked HL for clarity on the criteria for escalating risks from Operational Service Group Risk </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2354FC2D">
+            <w:r w:rsidR="2354FC2D" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Register's</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the corporate and strategic risk registers, especially since some high risks in </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7AE6972D">
+            <w:r w:rsidR="7AE6972D" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ervice </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="28D1343B">
+            <w:r w:rsidR="28D1343B" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>roups (like those seen in the Maternity report) do not appear at the corporate level.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="071EED91" w:rsidRDefault="4A9E5FD0" w14:paraId="6289FA7D" w14:textId="357556C2">
+          <w:p w14:paraId="6289FA7D" w14:textId="357556C2" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="4A9E5FD0" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HL explained that as part of the Risk Management reset, the Board’s risk appetite would influence what gets included in the strategic and Health Board Risk Registers. Currently, risks with a score of 16 and above were</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5BB060F1">
+            <w:r w:rsidR="5BB060F1" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>viewed for possible escalation. The process also involve</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1277BE6E">
+            <w:r w:rsidR="1277BE6E" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reporting operational risks up to relevant committees.</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="196F270E">
+            <w:r w:rsidR="196F270E" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> HL</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> added that gateway reviews of all </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="21B6A337">
+            <w:r w:rsidR="21B6A337" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ervice </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="60374519">
+            <w:r w:rsidR="60374519" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">roup </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2B675C23">
+            <w:r w:rsidR="2B675C23" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0D9A9A5C">
+            <w:r w:rsidR="0D9A9A5C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>egisters (focusing on risks scored 15 and above) ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="717160C5">
+            <w:r w:rsidR="717160C5" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> been completed, and further meetings are planned to </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve"> been completed, and further meetings are planned to analy</w:t>
+            </w:r>
+            <w:r w:rsidR="360F7204" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>analy</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="360F7204">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve">e and report on </w:t>
+            </w:r>
+            <w:r w:rsidR="3D2728AE" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>e</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>O</w:t>
+            </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and report on </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="3D2728AE">
+              <w:t xml:space="preserve">perational </w:t>
+            </w:r>
+            <w:r w:rsidR="382C28BF" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>O</w:t>
+              <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">perational </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>isk themes and issues as part of the reset.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="071EED91" w:rsidRDefault="66240A8D" w14:paraId="099BACDF" w14:textId="7548C943">
+          <w:p w14:paraId="099BACDF" w14:textId="7548C943" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="66240A8D" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">AG raised a general point about how some risks are framed, using the clinical coding risk as an example. AG highlighted that the risk was described as "failure to meet tier one targets," but since the target had already been missed, it's now an issue, not a risk. AG suggested reframing such risks to focus on the underlying concern, such as the risk to data quality, rather than just missing a target. AG argued that this would affect how likelihood was assessed and whether the risk should remain a high priority. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="071EED91" w:rsidRDefault="66240A8D" w14:paraId="3AB938F9" w14:textId="27F8A38D">
+          <w:p w14:paraId="3AB938F9" w14:textId="27F8A38D" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="66240A8D" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="25E36EC2">
+            <w:r w:rsidR="25E36EC2" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> agreed, </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve"> agreed, summari</w:t>
+            </w:r>
+            <w:r w:rsidR="0CC83C0C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>summari</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="0CC83C0C">
+              <w:t>si</w:t>
+            </w:r>
+            <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>si</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve">ng that there </w:t>
+            </w:r>
+            <w:r w:rsidR="63BF0847" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ng</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>wa</w:t>
+            </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that there </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="63BF0847">
+              <w:t>s a need to improve the narrative around risk mitigations and to focus on the substance of risks and their likelihood, not just on compliance with targets.</w:t>
+            </w:r>
+            <w:r w:rsidR="58B48542" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>wa</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve"> Nuria Zolle emphasized the need to improve how risk mitigations are described, especially in response to A</w:t>
+            </w:r>
+            <w:r w:rsidR="20633681" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>s a need to improve the narrative around risk mitigations and to focus on the substance of risks and their likelihood, not just on compliance with targets.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="58B48542">
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidR="58B48542" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nuria Zolle emphasized the need to improve how risk mitigations are described, especially in response to A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="20633681">
+              <w:t>'</w:t>
+            </w:r>
+            <w:r w:rsidR="0A0FE6B9" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>G</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="58B48542">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="58B48542" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>'</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="0A0FE6B9">
+              <w:t xml:space="preserve"> challenge about the framing of clinical coding risks. </w:t>
+            </w:r>
+            <w:r w:rsidR="3CC0CD13" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="58B48542">
+              <w:t>NZ</w:t>
+            </w:r>
+            <w:r w:rsidR="58B48542" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> challenge about the framing of clinical coding risks. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="3CC0CD13">
+              <w:t xml:space="preserve"> highlighted the importance of clear wording and ensuring that mitigations address the real issues, not just compliance with targets. NZ expressed concern about potentially reducing the risk rating for equality impact assessment prematurely highlighting that simply having a plan was not enough assurance was needed on the risks to implementing that plan, especially given associated legal risks. NZ suggested that Finance and Performance Committees may need to seek further assurance on this point. NZ advocated for adopting a cautious risk and compliance appetite, as previously discussed, due to the nature of risks in the strategic risk register. NZ also </w:t>
+            </w:r>
+            <w:r w:rsidR="4F57F30A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>NZ</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="58B48542">
+              <w:t>highlighted</w:t>
+            </w:r>
+            <w:r w:rsidR="58B48542" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> highlighted the importance of clear wording and ensuring that mitigations address the real issues, not just compliance with targets. NZ expressed concern about potentially reducing the risk rating for equality impact assessment prematurely highlighting that simply having a plan was not enough assurance was needed on the risks to implementing that plan, especially given associated legal risks. NZ suggested that Finance and Performance Committees may need to seek further assurance on this point. NZ advocated for adopting a cautious risk and compliance appetite, as previously discussed, due to the nature of risks in the strategic risk register. NZ also </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="4F57F30A">
+              <w:t xml:space="preserve"> the importance of the </w:t>
+            </w:r>
+            <w:r w:rsidR="458DF5CB" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>highlighted</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="58B48542">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="58B48542" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the importance of the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="458DF5CB">
+              <w:t xml:space="preserve">ommittee having access to risk templates to understand how narratives are constructed, how they link to the Board Assurance Framework, and how the first line of defence </w:t>
+            </w:r>
+            <w:r w:rsidR="1E5C558F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="58B48542">
+              <w:t>wa</w:t>
+            </w:r>
+            <w:r w:rsidR="58B48542" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ommittee having access to risk templates to understand how narratives are constructed, how they link to the Board Assurance Framework, and how the first line of defence </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="1E5C558F">
+              <w:t xml:space="preserve">s functioning. </w:t>
+            </w:r>
+            <w:r w:rsidR="165971C1" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>wa</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="58B48542">
+              <w:t>NZ</w:t>
+            </w:r>
+            <w:r w:rsidR="58B48542" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">s functioning. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="165971C1">
+              <w:t xml:space="preserve"> called for further review of whether the schematic and templates provide the necessary clarity and flow for effective oversight.</w:t>
+            </w:r>
+            <w:r w:rsidR="11A9A295" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>NZ</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> The committee discussed whether Business Continuity Risks should be assigned to the Audit Committee, referencing Audit Wales' view that the committee should not hold risks on the risk register. NZ suggested reconsidering the role of Committees and possibly assigning Business Continuity Risks to the Performance and Finance Committee, the Digital Committee, or both, rather than the Audit Committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="071EED91" w:rsidRDefault="11A9A295" w14:paraId="08E6401C" w14:textId="74C66CAF">
+          <w:p w14:paraId="08E6401C" w14:textId="74C66CAF" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="11A9A295" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">As a next step, the committee agreed to assure that progress was being made on resetting the Risk Register, but also to advise the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="511808AD">
+            <w:r w:rsidR="511808AD" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>oard that further improvements are needed and that additional suggestions have been made</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="23C3BD7C">
+            <w:r w:rsidR="23C3BD7C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="071EED91" w:rsidRDefault="008D03B2" w14:paraId="7B7DA952" w14:textId="6E9F5696">
+          <w:p w14:paraId="7B7DA952" w14:textId="6E9F5696" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="008D03B2" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="071EED91" w:rsidRDefault="23C3BD7C" w14:paraId="36FB25B8" w14:textId="54036389">
+          <w:p w14:paraId="36FB25B8" w14:textId="54036389" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="23C3BD7C" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="006D5128">
+            <w:r w:rsidR="006D5128" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="009C0FBA" w:rsidRDefault="400EDB31" w14:paraId="71108E8B" w14:textId="2C728E2F">
+          <w:p w14:paraId="71108E8B" w14:textId="2C728E2F" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="400EDB31" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Referred</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Business Continuity Risks to the Performance and Finance Committee, the Digital Committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="008D03B2" w:rsidP="009C0FBA" w:rsidRDefault="400EDB31" w14:paraId="6C6C85FD" w14:textId="585EFF99">
+          <w:p w14:paraId="6C6C85FD" w14:textId="585EFF99" w:rsidR="008D03B2" w:rsidRPr="00C6143E" w:rsidRDefault="400EDB31" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -10102,8787 +9592,8416 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>advise</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board that further improvements and suggestions regarding the Risk Register had been made</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="22EEA0E9">
+            <w:r w:rsidR="22EEA0E9" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="2435C285" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="2435C285" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="5C2994CE" w14:paraId="70B742D4" w14:textId="1B35724D">
+          <w:p w14:paraId="70B742D4" w14:textId="1B35724D" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="5C2994CE" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>78</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00A82244">
+            <w:r w:rsidR="00A82244" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00F56535">
+            <w:r w:rsidR="00F56535" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0005198F">
+            <w:r w:rsidR="0005198F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00332082" w14:paraId="418BB255" w14:textId="18BD28B7">
+          <w:p w14:paraId="418BB255" w14:textId="18BD28B7" w:rsidR="00F56535" w:rsidRPr="00C6143E" w:rsidRDefault="00332082" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6143E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AUDIT WALES PERFORMANCE AND PROGRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="69AFA8CE" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="69AFA8CE" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="8820"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="008D125F" w:rsidRDefault="00F56535" w14:paraId="36D5A2B2" w14:textId="77777777">
+          <w:p w14:paraId="36D5A2B2" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="008D125F">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C6143E" w:rsidR="0005198F" w:rsidP="008D125F" w:rsidRDefault="0005198F" w14:paraId="484D498B" w14:textId="5FB4689D">
+          <w:p w14:paraId="484D498B" w14:textId="5FB4689D" w:rsidR="0005198F" w:rsidRPr="00C6143E" w:rsidRDefault="0005198F" w:rsidP="008D125F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5A26CF1E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5A26CF1E" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Tracker and Status of Recommendations</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="008D03B2">
+            <w:r w:rsidR="008D03B2" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7D662825">
+            <w:r w:rsidR="7D662825" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">verbal </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="73C192A1">
+            <w:r w:rsidR="73C192A1" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>update was</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="393F310F">
+            <w:r w:rsidR="393F310F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>HL</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="393F310F">
+            <w:r w:rsidR="393F310F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="624D1A7B" w:rsidP="009C0FBA" w:rsidRDefault="624D1A7B" w14:paraId="7EF76B95" w14:textId="3F284717">
+          <w:p w14:paraId="7EF76B95" w14:textId="3F284717" w:rsidR="624D1A7B" w:rsidRDefault="624D1A7B" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s of 24th June, from an Audit Wales perspective, there were 17 overdue actions, which was a decrease of 6 since the last update;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="624D1A7B" w:rsidP="009C0FBA" w:rsidRDefault="624D1A7B" w14:paraId="1537929E" w14:textId="74E2CE1D">
+          <w:p w14:paraId="1537929E" w14:textId="74E2CE1D" w:rsidR="624D1A7B" w:rsidRDefault="624D1A7B" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>22 actions were closed during the reporting period, and 2 new actions became overdue;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="624D1A7B" w:rsidP="009C0FBA" w:rsidRDefault="624D1A7B" w14:paraId="3DDA6AB2" w14:textId="2B293345">
+          <w:p w14:paraId="3DDA6AB2" w14:textId="2B293345" w:rsidR="624D1A7B" w:rsidRDefault="624D1A7B" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>From an internal audit perspective, there were 97 overdue actions, a decrease of 2 overall;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="624D1A7B" w:rsidP="009C0FBA" w:rsidRDefault="624D1A7B" w14:paraId="313C1CD1" w14:textId="74AE33D1">
+          <w:p w14:paraId="313C1CD1" w14:textId="74AE33D1" w:rsidR="624D1A7B" w:rsidRDefault="624D1A7B" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>57 internal audit actions were closed during the reporting period, and 36 became overdue;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="624D1A7B" w:rsidP="009C0FBA" w:rsidRDefault="624D1A7B" w14:paraId="18025700" w14:textId="59EB2276">
+          <w:p w14:paraId="18025700" w14:textId="59EB2276" w:rsidR="624D1A7B" w:rsidRDefault="624D1A7B" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>A full paper with details and appendices would be brought to the next meeting in September; the current update was provided verbally due to the late receipt of the paper;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="624D1A7B" w:rsidP="071EED91" w:rsidRDefault="624D1A7B" w14:paraId="78174ABE" w14:textId="1A726E7C">
+          <w:p w14:paraId="78174ABE" w14:textId="1A726E7C" w:rsidR="624D1A7B" w:rsidRDefault="624D1A7B" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7B1C2827" w:rsidP="071EED91" w:rsidRDefault="7B1C2827" w14:paraId="0B8FE535" w14:textId="271E8C02">
+          <w:p w14:paraId="0B8FE535" w14:textId="271E8C02" w:rsidR="7B1C2827" w:rsidRDefault="7B1C2827" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ requested that the paper be sent to all IMs for review.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7B1C2827" w:rsidDel="00591E55" w:rsidP="071EED91" w:rsidRDefault="7B1C2827" w14:paraId="1C1616BA" w14:textId="3A70AE0C">
+          <w:p w14:paraId="1C1616BA" w14:textId="3A70AE0C" w:rsidR="7B1C2827" w:rsidDel="00591E55" w:rsidRDefault="7B1C2827" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:del w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:29:00Z" w:id="9"/>
+                <w:del w:id="9" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:29:00Z"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee agreed to defer detailed scrutiny of the paper to the September meeting and to allocate more time for its discussion then. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="384695CC" w14:textId="4F6950D2">
+          <w:p w14:paraId="384695CC" w14:textId="4F6950D2" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00495DFE" w:rsidR="00495DFE" w:rsidDel="00591E55" w:rsidP="00495DFE" w:rsidRDefault="00495DFE" w14:paraId="1892D6B0" w14:textId="714B5934">
+          <w:p w14:paraId="1892D6B0" w14:textId="714B5934" w:rsidR="00495DFE" w:rsidRPr="00495DFE" w:rsidDel="00591E55" w:rsidRDefault="00495DFE" w:rsidP="00495DFE">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:del w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:29:00Z" w:id="10"/>
+                <w:del w:id="10" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2025-08-07T15:29:00Z"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495DFE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Action: HL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="39776663" w14:textId="343EB568">
+          <w:p w14:paraId="39776663" w14:textId="343EB568" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00495DFE" w:rsidP="00495DFE" w:rsidRDefault="00495DFE" w14:paraId="026844F1" w14:textId="77777777">
+          <w:p w14:paraId="026844F1" w14:textId="77777777" w:rsidR="00495DFE" w:rsidRDefault="00495DFE" w:rsidP="00495DFE">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00495DFE" w:rsidP="009C0FBA" w:rsidRDefault="530E678F" w14:paraId="3CCF51AB" w14:textId="0747F0E3">
+          <w:p w14:paraId="3CCF51AB" w14:textId="0747F0E3" w:rsidR="00495DFE" w:rsidRDefault="530E678F" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="69"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4871FB86">
+            <w:r w:rsidR="4871FB86" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E7AF2" w:rsidR="4871FB86">
+            <w:r w:rsidR="4871FB86" w:rsidRPr="001E7AF2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">- HL to bring the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4871FB86">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4871FB86" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Tracker and Status of Recommendations paper to the September Audit Committee meeting.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="0675E698" w14:paraId="1D357E2F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="1D357E2F" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="4EC63AC1" w14:paraId="5C7F3860" w14:textId="471126B4">
+          <w:p w14:paraId="5C7F3860" w14:textId="471126B4" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="4EC63AC1" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0000592D">
+            <w:r w:rsidR="0000592D" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C24F1C" w:rsidR="00F56535" w:rsidP="071EED91" w:rsidRDefault="24E4B62B" w14:paraId="17A292EB" w14:textId="45D2D068">
+          <w:p w14:paraId="17A292EB" w14:textId="45D2D068" w:rsidR="00F56535" w:rsidRPr="00C24F1C" w:rsidRDefault="24E4B62B" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>BOARD EFFECTIVENESS ACTION PLAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidTr="0675E698" w14:paraId="4CCB99CA" w14:textId="77777777">
+      <w:tr w:rsidR="00C24F1C" w:rsidRPr="004B1346" w14:paraId="4CCB99CA" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidP="00611284" w:rsidRDefault="00C24F1C" w14:paraId="1AA29544" w14:textId="77777777">
+          <w:p w14:paraId="1AA29544" w14:textId="77777777" w:rsidR="00C24F1C" w:rsidRPr="004B1346" w:rsidRDefault="00C24F1C" w:rsidP="00611284">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C24F1C" w:rsidP="00611284" w:rsidRDefault="00C24F1C" w14:paraId="664C747E" w14:textId="139D20D7">
+          <w:p w14:paraId="664C747E" w14:textId="139D20D7" w:rsidR="00C24F1C" w:rsidRDefault="00C24F1C" w:rsidP="00611284">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1531E00A">
+            <w:r w:rsidR="1531E00A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1531E00A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1531E00A" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>oard Effectiveness Action Plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1531E00A">
+            <w:r w:rsidR="1531E00A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>received.</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="29FB84B4">
+            <w:r w:rsidR="29FB84B4" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>HL</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00574C6F">
+            <w:r w:rsidR="00574C6F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="045F7AD7" w:rsidP="009C0FBA" w:rsidRDefault="045F7AD7" w14:paraId="1928251C" w14:textId="039736D7">
+          <w:p w14:paraId="1928251C" w14:textId="039736D7" w:rsidR="045F7AD7" w:rsidRDefault="045F7AD7" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Two externally facilitated Board Development sessions had been held: one on the role, responsibility, and accountabilities of a unitary board, and another on the Risk Management Board Assurance Framework and Risk Appetite;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="045F7AD7" w:rsidP="009C0FBA" w:rsidRDefault="045F7AD7" w14:paraId="25051C20" w14:textId="1516BA64">
+          <w:p w14:paraId="25051C20" w14:textId="1516BA64" w:rsidR="045F7AD7" w:rsidRDefault="045F7AD7" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">A report from those sessions would inform a revised Board effectiveness action plan. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="045F7AD7" w:rsidP="009C0FBA" w:rsidRDefault="045F7AD7" w14:paraId="66045832" w14:textId="61B21F24">
+          <w:p w14:paraId="66045832" w14:textId="61B21F24" w:rsidR="045F7AD7" w:rsidRDefault="045F7AD7" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Of the current 31 actions in the Board Effectiveness action plan, 23 had been closed. Four of the remaining eight actions </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="50B27BB1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="50B27BB1" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">re expected to be closed by the next </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="29FDA09F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="29FDA09F" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ommittee report in September</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="27391071">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="27391071" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="045F7AD7" w:rsidP="009C0FBA" w:rsidRDefault="045F7AD7" w14:paraId="5C79F595" w14:textId="37B0BFAF">
+          <w:p w14:paraId="5C79F595" w14:textId="37B0BFAF" w:rsidR="045F7AD7" w:rsidRDefault="045F7AD7" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The strategy w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4602A77E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4602A77E" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> be launched at the AGM in September. Stakeholder mapping w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="024DC43E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="024DC43E" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> be included in the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="17F5A2E3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="17F5A2E3" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">artnership report to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="76594415">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="76594415" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">udit </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="45E9C7BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="45E9C7BB" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ommittee in September</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4AC9A95A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4AC9A95A" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="045F7AD7" w:rsidP="009C0FBA" w:rsidRDefault="045F7AD7" w14:paraId="17BB2EDF" w14:textId="73E0C982">
+          <w:p w14:paraId="17BB2EDF" w14:textId="73E0C982" w:rsidR="045F7AD7" w:rsidRDefault="045F7AD7" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Board engagement visits h</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="480B531E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="480B531E" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ad</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> started and w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="78C4EA50">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="78C4EA50" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> remain open until formal reporting beg</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6152BF80">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6152BF80" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the Quality and Safety Committee in September</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="79D124DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="79D124DE" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="045F7AD7" w:rsidP="009C0FBA" w:rsidRDefault="045F7AD7" w14:paraId="395028C5" w14:textId="0872E12F">
+          <w:p w14:paraId="395028C5" w14:textId="0872E12F" w:rsidR="045F7AD7" w:rsidRDefault="045F7AD7" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3C657F62">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3C657F62" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">uality and </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2D548207">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2D548207" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>afety resource action w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6BADF199">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6BADF199" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>likely remain open, pending the outcome of the Welsh Government's review of "putting things right" and the forthcoming Maternity Neonatal external report</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="14756C56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="14756C56" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="045F7AD7" w:rsidP="009C0FBA" w:rsidRDefault="045F7AD7" w14:paraId="5E527501" w14:textId="75B8CC4A">
+          <w:p w14:paraId="5E527501" w14:textId="75B8CC4A" w:rsidR="045F7AD7" w:rsidRDefault="045F7AD7" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="73964581">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="73964581" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>erformance report include</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="622E776F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="622E776F" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4F902711">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4F902711" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">rimary </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4ADE64AF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4ADE64AF" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>are, which may allow that action to be closed</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="387462B6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="387462B6" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="045F7AD7" w:rsidP="009C0FBA" w:rsidRDefault="045F7AD7" w14:paraId="0D93E8E5" w14:textId="01960784">
+          <w:p w14:paraId="0D93E8E5" w14:textId="01960784" w:rsidR="045F7AD7" w:rsidRDefault="045F7AD7" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>The 360 appraisal ha</w:t>
+            </w:r>
+            <w:r w:rsidR="71C70186" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> been commissioned with the Good Governance Institute and </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6A20851C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6A20851C" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>s planned for the last quarter of 2025</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4447FF94">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4447FF94" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">26, as it was considered too soon due to new </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="664F4276">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="664F4276" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">oard appointments. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="776891DF" w:rsidP="071EED91" w:rsidRDefault="776891DF" w14:paraId="76968B90" w14:textId="22BDCD48">
+          <w:p w14:paraId="76968B90" w14:textId="22BDCD48" w:rsidR="776891DF" w:rsidRDefault="776891DF" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>NZ invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="6E62DA78" w14:textId="74BD12BF">
+          <w:p w14:paraId="6E62DA78" w14:textId="74BD12BF" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="776891DF" w:rsidP="071EED91" w:rsidRDefault="776891DF" w14:paraId="0047C0E3" w14:textId="5284C167">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0047C0E3" w14:textId="5284C167" w:rsidR="776891DF" w:rsidRDefault="776891DF" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>PP asked DG for an update on the review of Service Level Agreements (SLAs) and Long-Term Agreements (LTAs) related to orthopaedic services with Hywel Dda University Health Board, specifically wondering how the process was progressing.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="3BFED43D" w14:textId="562C668B">
+          <w:p w14:paraId="3BFED43D" w14:textId="562C668B" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="776891DF" w:rsidP="071EED91" w:rsidRDefault="776891DF" w14:paraId="336C2EF2" w14:textId="514FB369">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="336C2EF2" w14:textId="514FB369" w:rsidR="776891DF" w:rsidRDefault="776891DF" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DG explained that the review of SLAs/LTAs for orthopaedics with Hywel Dda was ongoing and complex, with no immediate solution yet. The main issue was that SBUHB received funding to build an orthopaedic unit, but the volume of orthopaedic patients from Hywel Dda had not significantly changed, leading to concerns about double payment for the same work. DG explained there was an expectation that doctors would operate across both facilities, but this had not yet balanced out, creating tension in the arrangement. DG informed that the matter </w:t>
+            </w:r>
+            <w:r w:rsidR="721721DE" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">s being addressed through the finance work stream under the regional Joint Committee, and both teams are actively working on proposals for resolution. </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="69621B61">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="69621B61" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">DG </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>emphasi</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1E34B519">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1E34B519" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ed the importance </w:t>
+            </w:r>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>of finding accommodation that works for both parties and keeps the patient at the center</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="235D3F58">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="235D3F58" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="15563F1D" w14:textId="761B0401">
+          <w:p w14:paraId="15563F1D" w14:textId="761B0401" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="00611284" w:rsidR="00611284" w:rsidP="00611284" w:rsidRDefault="00611284" w14:paraId="1C4C93B4" w14:textId="1FE3F5AB">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C4C93B4" w14:textId="1FE3F5AB" w:rsidR="00611284" w:rsidRPr="00611284" w:rsidRDefault="00611284" w:rsidP="00611284">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003E3D68" w:rsidR="00611284" w:rsidP="009C0FBA" w:rsidRDefault="60C0CB68" w14:paraId="196D3FAD" w14:textId="7A8B4897">
+          <w:p w14:paraId="196D3FAD" w14:textId="7A8B4897" w:rsidR="00611284" w:rsidRPr="003E3D68" w:rsidRDefault="60C0CB68" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Agree</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">advise </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>the Board to revisit the Board Effectiveness Action Plan to ensure lessons from the review are integrated.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003E3D68" w:rsidR="00611284" w:rsidP="009C0FBA" w:rsidRDefault="0BDD62C6" w14:paraId="6A450ACC" w14:textId="7E1F003B">
+          <w:p w14:paraId="6A450ACC" w14:textId="7E1F003B" w:rsidR="00611284" w:rsidRPr="003E3D68" w:rsidRDefault="0BDD62C6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acknowledged </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>progress on the Board Effectiveness Action Plan, with most actions closed and further updates planned.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidTr="0675E698" w14:paraId="3EAC25F4" w14:textId="77777777">
+      <w:tr w:rsidR="00C24F1C" w:rsidRPr="004B1346" w14:paraId="3EAC25F4" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidP="071EED91" w:rsidRDefault="52AF9EC6" w14:paraId="6BE8B95E" w14:textId="12C9C54F">
+          <w:p w14:paraId="6BE8B95E" w14:textId="12C9C54F" w:rsidR="00C24F1C" w:rsidRPr="004B1346" w:rsidRDefault="52AF9EC6" w:rsidP="071EED91">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>80</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00C24F1C">
+            <w:r w:rsidR="00C24F1C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00164514" w:rsidR="00C24F1C" w:rsidP="071EED91" w:rsidRDefault="003E3D68" w14:paraId="5A1C4B93" w14:textId="77E773FC">
+          <w:p w14:paraId="5A1C4B93" w14:textId="77E773FC" w:rsidR="00C24F1C" w:rsidRPr="00164514" w:rsidRDefault="003E3D68" w:rsidP="071EED91">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="655208D6">
+            <w:r w:rsidR="655208D6" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">OMMITTEE SELF-ASSESSMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidTr="0675E698" w14:paraId="559C4A4F" w14:textId="77777777">
+      <w:tr w:rsidR="00C24F1C" w:rsidRPr="004B1346" w14:paraId="559C4A4F" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidP="000730EB" w:rsidRDefault="00C24F1C" w14:paraId="6D38C8BF" w14:textId="1B81581A">
+          <w:p w14:paraId="6D38C8BF" w14:textId="1B81581A" w:rsidR="00C24F1C" w:rsidRPr="004B1346" w:rsidRDefault="00C24F1C" w:rsidP="000730EB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00F27EF8" w:rsidP="071EED91" w:rsidRDefault="00164514" w14:paraId="7F3D0DC4" w14:textId="12107DFA">
+          <w:p w14:paraId="7F3D0DC4" w14:textId="12107DFA" w:rsidR="00F27EF8" w:rsidRDefault="00164514" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3416D233">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3416D233" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Committee Self-Assessment Report </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="003E3D68">
+            <w:r w:rsidR="003E3D68" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>report</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="003E3D68">
+            <w:r w:rsidR="003E3D68" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6979CC17">
+            <w:r w:rsidR="6979CC17" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>HL</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6426E367" w:rsidP="009C0FBA" w:rsidRDefault="6426E367" w14:paraId="4BEB4442" w14:textId="6962C6F0">
+          <w:p w14:paraId="4BEB4442" w14:textId="6962C6F0" w:rsidR="6426E367" w:rsidRDefault="6426E367" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The chair had an action to discuss with IMs which papers may be unnecessary or inappropriate, to streamline agendas and ensure time is managed effectively;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6426E367" w:rsidP="009C0FBA" w:rsidRDefault="6426E367" w14:paraId="1DA03536" w14:textId="790527D4">
+          <w:p w14:paraId="1DA03536" w14:textId="790527D4" w:rsidR="6426E367" w:rsidRDefault="6426E367" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The Committee should continue to promptly address unsatisfactory Audit reports, maintain robust scrutiny, and ensure papers were read for valuable discussion;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6426E367" w:rsidP="009C0FBA" w:rsidRDefault="6426E367" w14:paraId="7AFDC898" w14:textId="17BB2DF4">
+          <w:p w14:paraId="7AFDC898" w14:textId="17BB2DF4" w:rsidR="6426E367" w:rsidRDefault="6426E367" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Emphasis should remain on brief introductions and embedding site visits, as some members highlighted these had not yet fully occurred;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6426E367" w:rsidP="009C0FBA" w:rsidRDefault="6426E367" w14:paraId="34150B22" w14:textId="000A8A34">
+          <w:p w14:paraId="34150B22" w14:textId="000A8A34" w:rsidR="6426E367" w:rsidRDefault="6426E367" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Board reporting was transitioning to a new format (the "three A's"), but this had not yet fully settled;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6426E367" w:rsidP="009C0FBA" w:rsidRDefault="6426E367" w14:paraId="7CBCDCCA" w14:textId="40FB50E8">
+          <w:p w14:paraId="7CBCDCCA" w14:textId="40FB50E8" w:rsidR="6426E367" w:rsidRDefault="6426E367" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">There </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="63B95465">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="63B95465" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">s a perception of insufficient challenge from the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5B6A3151">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5B6A3151" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">oard on </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="701DED9C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="701DED9C" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ommittee alerts, indicating an area for improvement</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="28A20716">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="28A20716" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="3D04168E" w14:textId="54EB6D68">
+          <w:p w14:paraId="3D04168E" w14:textId="54EB6D68" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001357AF" w:rsidP="001357AF" w:rsidRDefault="001357AF" w14:paraId="292C173E" w14:textId="77777777">
+          <w:p w14:paraId="292C173E" w14:textId="77777777" w:rsidR="001357AF" w:rsidRDefault="001357AF" w:rsidP="001357AF">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001357AF" w:rsidR="001357AF" w:rsidP="071EED91" w:rsidRDefault="63B6E186" w14:paraId="7D90AD55" w14:textId="3BCC0D9D">
+          <w:p w14:paraId="7D90AD55" w14:textId="3BCC0D9D" w:rsidR="001357AF" w:rsidRPr="001357AF" w:rsidRDefault="63B6E186" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ highlighted the need to review the Committee’s Effectiveness process to better align with UK Audit Committee guidance, acknowledging that site visits were challenging for Audit but should be integrated where possible. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="276530BE" w14:textId="6925613F">
+          <w:p w14:paraId="276530BE" w14:textId="6925613F" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001357AF" w:rsidP="001357AF" w:rsidRDefault="001357AF" w14:paraId="55047524" w14:textId="73A98246">
+          <w:p w14:paraId="55047524" w14:textId="73A98246" w:rsidR="001357AF" w:rsidRDefault="001357AF" w:rsidP="001357AF">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C353CD" w:rsidR="001357AF" w:rsidP="009C0FBA" w:rsidRDefault="00C353CD" w14:paraId="367A2FB0" w14:textId="5C50BB7C">
+          <w:p w14:paraId="367A2FB0" w14:textId="5C50BB7C" w:rsidR="001357AF" w:rsidRPr="00C353CD" w:rsidRDefault="00C353CD" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="69"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Were assured </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>by the</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="27FD62D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="27FD62D9" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Committee Self-Assessment Report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidTr="0675E698" w14:paraId="67A39106" w14:textId="77777777">
+      <w:tr w:rsidR="00C24F1C" w:rsidRPr="004B1346" w14:paraId="67A39106" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidP="071EED91" w:rsidRDefault="6A51AE9B" w14:paraId="1CEA79B2" w14:textId="3F9A09CB">
+          <w:p w14:paraId="1CEA79B2" w14:textId="3F9A09CB" w:rsidR="00C24F1C" w:rsidRPr="004B1346" w:rsidRDefault="6A51AE9B" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>81</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00C24F1C">
+            <w:r w:rsidR="00C24F1C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00793D1B" w:rsidR="00C24F1C" w:rsidP="071EED91" w:rsidRDefault="2C1A5784" w14:paraId="6A4B5909" w14:textId="3E51515C">
+          <w:p w14:paraId="6A4B5909" w14:textId="3E51515C" w:rsidR="00C24F1C" w:rsidRPr="00793D1B" w:rsidRDefault="2C1A5784" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>AUDIT WALES PERFORMANCE AND PROGRESS REPORTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidTr="0675E698" w14:paraId="26420C47" w14:textId="77777777">
+      <w:tr w:rsidR="00C24F1C" w:rsidRPr="004B1346" w14:paraId="26420C47" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidP="000730EB" w:rsidRDefault="00C24F1C" w14:paraId="08FF7C75" w14:textId="77777777">
+          <w:p w14:paraId="08FF7C75" w14:textId="77777777" w:rsidR="00C24F1C" w:rsidRPr="004B1346" w:rsidRDefault="00C24F1C" w:rsidP="000730EB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="00E108F5" w:rsidP="071EED91" w:rsidRDefault="00C353CD" w14:paraId="2766E46F" w14:textId="2C0B5B79">
+          <w:p w14:paraId="2766E46F" w14:textId="2C0B5B79" w:rsidR="00E108F5" w:rsidRPr="00E108F5" w:rsidRDefault="00C353CD" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C353CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0CB8C454">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0CB8C454" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit Wales Performance and Progress Reports </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0CB8C454">
+            <w:r w:rsidR="0CB8C454" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0CB8C454">
+            <w:r w:rsidR="0CB8C454" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0CB8C454">
+            <w:r w:rsidR="0CB8C454" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>JB highlighted the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="00E108F5" w:rsidP="009C0FBA" w:rsidRDefault="0DBA4379" w14:paraId="06429D5D" w14:textId="62B95BA3">
+          <w:p w14:paraId="06429D5D" w14:textId="62B95BA3" w:rsidR="00E108F5" w:rsidRPr="00E108F5" w:rsidRDefault="0DBA4379" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Health Board accounts had been finalised and signed off</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="742017E5">
+            <w:r w:rsidR="742017E5" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="00E108F5" w:rsidP="009C0FBA" w:rsidRDefault="0DBA4379" w14:paraId="756B3D6A" w14:textId="5BAB7C3E">
+          <w:p w14:paraId="756B3D6A" w14:textId="5BAB7C3E" w:rsidR="00E108F5" w:rsidRPr="00E108F5" w:rsidRDefault="0DBA4379" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The next focus was the Charitable Funds Audit, which was scheduled to be completed by November, ahead of the January deadline.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="00E108F5" w:rsidP="071EED91" w:rsidRDefault="0DBA4379" w14:paraId="561FFA9F" w14:textId="27E578C2">
+          <w:p w14:paraId="561FFA9F" w14:textId="27E578C2" w:rsidR="00E108F5" w:rsidRPr="00E108F5" w:rsidRDefault="0DBA4379" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>AB highlighted the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="00E108F5" w:rsidP="009C0FBA" w:rsidRDefault="7093BB8A" w14:paraId="3D72C8E2" w14:textId="6F268551">
+          <w:p w14:paraId="3D72C8E2" w14:textId="6F268551" w:rsidR="00E108F5" w:rsidRPr="00E108F5" w:rsidRDefault="7093BB8A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The digital systems deep dive review was underway, with self-assessment issued and a session held with the digital IMs to bring them up to speed and allow them to raise system challenges. Board oversight was being ensured through digital committees;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="00E108F5" w:rsidP="009C0FBA" w:rsidRDefault="7093BB8A" w14:paraId="06E4438C" w14:textId="4D867054">
+          <w:p w14:paraId="06E4438C" w14:textId="4D867054" w:rsidR="00E108F5" w:rsidRPr="00E108F5" w:rsidRDefault="7093BB8A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The quality governance follow-up review had started, with interviews and fieldwork in progress;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="00E108F5" w:rsidP="009C0FBA" w:rsidRDefault="7093BB8A" w14:paraId="15C26C48" w14:textId="72DB219D">
+          <w:p w14:paraId="15C26C48" w14:textId="72DB219D" w:rsidR="00E108F5" w:rsidRPr="00E108F5" w:rsidRDefault="7093BB8A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The structured assessment project brief had been issued, and work </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1FD235AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1FD235AA" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>s beginning, with a target to deliver the report before Christmas, earlier than the February deadline</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4E7FC1B0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4E7FC1B0" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="00E108F5" w:rsidP="009C0FBA" w:rsidRDefault="7FB87B8A" w14:paraId="0819866F" w14:textId="30671573">
+          <w:p w14:paraId="0819866F" w14:textId="30671573" w:rsidR="00E108F5" w:rsidRPr="00E108F5" w:rsidRDefault="7FB87B8A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>There was a</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7093BB8A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7093BB8A" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> checklist for cost-saving arrangements and </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6312ACFC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6312ACFC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">it was </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7093BB8A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7093BB8A" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">suggested it may be useful for Performance and Finance members to review. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="00E108F5" w:rsidP="071EED91" w:rsidRDefault="5A335D1A" w14:paraId="3C37C9C8" w14:textId="210E69FE">
+          <w:p w14:paraId="3C37C9C8" w14:textId="210E69FE" w:rsidR="00E108F5" w:rsidRPr="00E108F5" w:rsidRDefault="5A335D1A" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="000647ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="000647ED" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="00E108F5" w:rsidP="009C0FBA" w:rsidRDefault="1C8DE78B" w14:paraId="7B43F4B4" w14:textId="505D3DBD">
+          <w:p w14:paraId="7B43F4B4" w14:textId="505D3DBD" w:rsidR="00E108F5" w:rsidRPr="00E108F5" w:rsidRDefault="1C8DE78B" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Agreed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>advise</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board that the Audit Wales Progress Plan had been received, including indicative completion times.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E108F5" w:rsidR="00E108F5" w:rsidP="009C0FBA" w:rsidRDefault="0C149AD0" w14:paraId="4C564FD9" w14:textId="640B99D8">
+          <w:p w14:paraId="4C564FD9" w14:textId="640B99D8" w:rsidR="00E108F5" w:rsidRPr="00E108F5" w:rsidRDefault="0C149AD0" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Were assured </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>by the Audit Wales Performance and Progress Reports.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="0675E698" w14:paraId="684718DE" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="684718DE" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001D60F0" w:rsidP="071EED91" w:rsidRDefault="001D60F0" w14:paraId="63AEDC4B" w14:textId="615A4091">
+          <w:p w14:paraId="63AEDC4B" w14:textId="615A4091" w:rsidR="001D60F0" w:rsidRDefault="001D60F0" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>82/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="69B673AE" w:rsidP="071EED91" w:rsidRDefault="69B673AE" w14:paraId="2399FD05" w14:textId="0EE25690">
+          <w:p w14:paraId="2399FD05" w14:textId="0EE25690" w:rsidR="69B673AE" w:rsidRDefault="69B673AE" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>PLANNED CARE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="0675E698" w14:paraId="2E2F7E74" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="2E2F7E74" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="448F9581" w14:textId="65739CFD">
+          <w:p w14:paraId="448F9581" w14:textId="65739CFD" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="4EF0AC4F" w:rsidP="071EED91" w:rsidRDefault="4EF0AC4F" w14:paraId="5E1848CD" w14:textId="066B85B1">
+          <w:p w14:paraId="5E1848CD" w14:textId="066B85B1" w:rsidR="4EF0AC4F" w:rsidRDefault="4EF0AC4F" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4E999DC0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4E999DC0" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Planned Care </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="000647ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="000647ED" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Report </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="000647ED">
+            <w:r w:rsidR="000647ED" w:rsidRPr="071EED91">
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>received. HJ</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points;</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="026837E1" w:rsidP="009C0FBA" w:rsidRDefault="026837E1" w14:paraId="36CD06B1" w14:textId="7A5801ED">
+          <w:p w14:paraId="36CD06B1" w14:textId="7A5801ED" w:rsidR="026837E1" w:rsidRDefault="026837E1" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Audit Wales report on </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="502D2524">
+            <w:r w:rsidR="502D2524" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">lanned </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6C0D0973">
+            <w:r w:rsidR="6C0D0973" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">are </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="77FC998F">
+            <w:r w:rsidR="77FC998F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ecovery found that the Health Board </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4C5C5BEF">
+            <w:r w:rsidR="4C5C5BEF" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> making good progress in reducing long waits and meeting certain targets, such as reducing patients </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>waiting over a year for their first outpatient appointment and meeting therapy intervention targets</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="39D2AFE1">
+            <w:r w:rsidR="39D2AFE1" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="39D2AFE1" w:rsidP="009C0FBA" w:rsidRDefault="39D2AFE1" w14:paraId="7B3FF647" w14:textId="58979BEE">
+          <w:p w14:paraId="7B3FF647" w14:textId="58979BEE" w:rsidR="39D2AFE1" w:rsidRDefault="39D2AFE1" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="026837E1">
+            <w:r w:rsidR="026837E1" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>he report also identified areas needing improvement, including ensuring timely diagnostic services, developing sustainable long-term plans, addressing service inefficiencies, and strengthening harm reporting related to delays</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="67BCE42F">
+            <w:r w:rsidR="67BCE42F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="026837E1" w:rsidP="009C0FBA" w:rsidRDefault="026837E1" w14:paraId="48E42995" w14:textId="727FBDAE">
+          <w:p w14:paraId="48E42995" w14:textId="727FBDAE" w:rsidR="026837E1" w:rsidRDefault="026837E1" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Eight recommendations were made, focusing on long-term planning, consistent demand and capacity modelling, improving risk registers, monitoring the impact of additional funding, completing key recommendations, establishing a single point of contact for patients, and improving clinical risk monitoring for long waits</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="59C94612">
+            <w:r w:rsidR="59C94612" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="026837E1" w:rsidP="009C0FBA" w:rsidRDefault="026837E1" w14:paraId="5225DF92" w14:textId="09F78591">
+          <w:p w14:paraId="5225DF92" w14:textId="09F78591" w:rsidR="026837E1" w:rsidRDefault="026837E1" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The Health Board accepted all recommendations and provided a management response.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="7293B176" w14:textId="5EED6BCF">
+          <w:p w14:paraId="7293B176" w14:textId="5EED6BCF" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="69D116EB" w:rsidP="071EED91" w:rsidRDefault="69D116EB" w14:paraId="62A16DF1" w14:textId="5BA8E802">
+          <w:p w14:paraId="62A16DF1" w14:textId="5BA8E802" w:rsidR="69D116EB" w:rsidRDefault="69D116EB" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>NZ invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="69D116EB" w:rsidP="071EED91" w:rsidRDefault="69D116EB" w14:paraId="49758FD3" w14:textId="00074ECD">
+          <w:p w14:paraId="49758FD3" w14:textId="00074ECD" w:rsidR="69D116EB" w:rsidRDefault="69D116EB" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>NZ expressed pride in the Health Board's achievements in reducing waiting times but agreed with the Audit Wales report that further progress was needed. NZ highlighted the report w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="642EB703">
+            <w:r w:rsidR="642EB703" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">s balanced and appropriate but sought greater clarity on the Health Board's management response to the recommendations. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="159CD62A" w:rsidP="071EED91" w:rsidRDefault="159CD62A" w14:paraId="5E75781E" w14:textId="7E6EC137">
+          <w:p w14:paraId="5E75781E" w14:textId="7E6EC137" w:rsidR="159CD62A" w:rsidRDefault="159CD62A" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">PP suggested that the Audit Wales Planned Care report should be referred to the Performance and Finance Committee, as it raised several issues, such as theatre efficiency and </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t>PP suggested that the Audit Wales Planned Care report should be referred to the Performance and Finance Committee, as it raised several issues, such as theatre efficiency and utilisation, that have been discussed extensively in Performance and Finance Committee over recent years. PP emphasi</w:t>
+            </w:r>
+            <w:r w:rsidR="41039AB4" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>utilisation</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">, that have been discussed extensively in Performance and Finance Committee over recent years. PP </w:t>
-[...32 lines deleted...]
-          <w:p w:rsidR="7C74E2EE" w:rsidP="071EED91" w:rsidRDefault="7C74E2EE" w14:paraId="26FE1EAF" w14:textId="62B47867">
+              <w:t xml:space="preserve">ed the importance of focusing on the need for a longer-term sustainable plan, beyond the current achievements in meeting waiting time targets.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26FE1EAF" w14:textId="62B47867" w:rsidR="7C74E2EE" w:rsidRDefault="7C74E2EE" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>AG discussed the importance of using financial resources not just for immediate problem-solving (like buying extra sessions), but to drive productivity and create more sustainable services. AG highlighted the challenge of achieving this under current pressures. AG also suggested that the health care systems engineering team could be more strategically directed to focus on Health Board priorities, especially those identified in the Audit Wales report, to improve efficiency, financial sustainability, and meet future demand.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="71145F35" w:rsidP="071EED91" w:rsidRDefault="71145F35" w14:paraId="42970082" w14:textId="734828B0">
+          <w:p w14:paraId="42970082" w14:textId="734828B0" w:rsidR="71145F35" w:rsidRDefault="71145F35" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DG highlighted that the current funding mechanisms did not incentivise core productivity and efficiency, necessitating a different approach to drive these outcomes. DG highlighted a mismatch </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">between available theatres and staffing, emphasising the need to optimise resources despite these imbalances, and pointed to improved analytical capabilities supporting this work. DG explained that the Executive team was refreshing the Clinical Services Plan to reduce duplication across three acute sites, potentially concentrating specialties on two sites for greater efficiency. </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="31526473">
+            <w:r w:rsidR="31526473" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>DG</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> referenced the English model of "production units"—specialty-based financial and operational tracking</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1510E29F">
+            <w:r w:rsidR="1510E29F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">and suggested adopting similar models to better align money, demand, capacity, and budgets, thereby enhancing efficiency and productivity. Finally, </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3C083F09">
+            <w:r w:rsidR="3C083F09" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>DG</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> acknowledged that, while the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="70EB333F">
+            <w:r w:rsidR="70EB333F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>SBUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3B396680">
+            <w:r w:rsidR="3B396680" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s performing well compared to others in Wales, patient waits remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="757A95A6">
+            <w:r w:rsidR="757A95A6" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> too long, and achieving sustainability and improvement w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="25AF6201">
+            <w:r w:rsidR="25AF6201" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> require a multi-year, planned approach that consider</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6CD9148D">
+            <w:r w:rsidR="6CD9148D" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> both political and operational factors.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="50416BBF" w:rsidP="071EED91" w:rsidRDefault="50416BBF" w14:paraId="7F27693C" w14:textId="65F497AA">
+          <w:p w14:paraId="7F27693C" w14:textId="65F497AA" w:rsidR="50416BBF" w:rsidRDefault="50416BBF" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve">NZ emphasised the need for the Audit Committee to clearly address Audit Wales recommendations, particularly regarding the requirement for a medium to long-term plan. NZ </w:t>
+            </w:r>
+            <w:r w:rsidR="00853CF8" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>emphasised</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>highlighted</w:t>
+            </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the need for the Audit Committee to clearly address Audit Wales recommendations, particularly regarding the requirement for a medium to long-term plan. NZ </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> that the current management response focused on short-term funding and annual planning, without fully engaging with the recommendation for a longer-term strategy. NZ suggested that the Committee should clarify whether they agree with the recommendation and determine how to address it, seeking input from DL and Audit Wales to ensure clarity on next steps and to prevent these recommendations from remaining unresolved in the action tracker.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C6431DE" w:rsidP="071EED91" w:rsidRDefault="6C6431DE" w14:paraId="5BF80C5D" w14:textId="0A61AE85">
+          <w:p w14:paraId="5BF80C5D" w14:textId="0A61AE85" w:rsidR="6C6431DE" w:rsidRDefault="6C6431DE" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL clarified that while the SBUHB was delivering exactly what Welsh Government required and was currently the only Health Board in Wales meeting these expectations, they were not being asked or funded to deliver more. DL explained that planning for additional delivery would require further funding, which was not available, creating a challenging situation. DL acknowledged the desire to do more, especially to reduce two-year waits, but </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve">DL clarified that while the SBUHB was delivering exactly what Welsh Government required and was currently the only Health Board in Wales meeting these expectations, they were not being asked or funded to deliver more. DL explained that planning for additional delivery would require further funding, which was not available, creating a challenging situation. DL acknowledged the desire to do more, especially to reduce two-year waits, but emphasised that without new directives or resources, planning for further expansion was not feasible. </w:t>
+            </w:r>
+            <w:r w:rsidR="7088FF0C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>emphasised</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>DL highlighted</w:t>
+            </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that without new directives or resources, planning for further expansion was not feasible. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="7088FF0C">
+              <w:t xml:space="preserve"> ongoing efforts to reduce paediatric waits to a maximum of one year and to work with </w:t>
+            </w:r>
+            <w:r w:rsidR="17891410" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>DL highlighted</w:t>
+              <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ongoing efforts to reduce </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve">rimary </w:t>
+            </w:r>
+            <w:r w:rsidR="2F4584A2" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>paediatric</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>C</w:t>
+            </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> waits to a maximum of one year and to work with </w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>are to manage demand and shift services appropriately, but reiterated that any broader sustainability planning depends on future changes to targets and funding.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3F4D5A1F" w:rsidP="071EED91" w:rsidRDefault="3F4D5A1F" w14:paraId="5BED2EA7" w14:textId="6B67045C">
+          <w:p w14:paraId="5BED2EA7" w14:textId="6B67045C" w:rsidR="3F4D5A1F" w:rsidRDefault="3F4D5A1F" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PP raised the key issue of whether the SBUHB remained reliant on short-term solutions like insourcing and outsourcing to meet targets, or if there was a plan to transition to a more sustainable, cost-effective model based on in-house recruitment, acknowledging current barriers such as workforce recruitment challenges. PP asked if there was a plan to move away from these temporary measures in the longer term.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2A8F3F95" w:rsidP="071EED91" w:rsidRDefault="2A8F3F95" w14:paraId="1B980738" w14:textId="730DC7A6">
+          <w:p w14:paraId="1B980738" w14:textId="730DC7A6" w:rsidR="2A8F3F95" w:rsidRDefault="2A8F3F95" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL explained that the reliance on short-term solutions like insourcing and outsourcing was due to the non-recurrent nature of current funding, which limited the ability to invest in sustainable, in-house recruitment. If funding streams and allocations were to change, the SBUHB could focus more on efficient, long-term recruitment and service sustainability. DL </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve">DL explained that the reliance on short-term solutions like insourcing and outsourcing was due to the non-recurrent nature of current funding, which limited the ability to invest in sustainable, in-house recruitment. If funding streams and allocations were to change, the SBUHB could focus more on efficient, long-term recruitment and service sustainability. DL emphasised that they were maximising in-house delivery where possible, as it was the most cost-effective, but short-term measures were currently more expensive than developing sustainable services. DL also highlighted ongoing efforts to refresh the </w:t>
+            </w:r>
+            <w:r w:rsidR="0351FFF6" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>emphasised</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>C</w:t>
+            </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that they were </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve">linical Services </w:t>
+            </w:r>
+            <w:r w:rsidR="3A954117" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>maximising</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>P</w:t>
+            </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in-house delivery where possible, as it was the most cost-effective, but short-term measures were currently more expensive than developing sustainable services. DL also highlighted ongoing efforts to refresh the </w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">lan, including developing centers of excellence and regional collaboration. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="02CF8B43" w:rsidP="071EED91" w:rsidRDefault="02CF8B43" w14:paraId="738930AB" w14:textId="0D62D3D0">
+          <w:p w14:paraId="738930AB" w14:textId="0D62D3D0" w:rsidR="02CF8B43" w:rsidRDefault="02CF8B43" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>HJ clarified that for recommendation one, Audit Wales was seeking a dedicated Planned Care Plan that articulated the SBUHB's vision for Planned Care, rather than just operational or short-term responses. This vision should outline the future direction and strategic approach for Planned Care Services.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6FF71A49" w:rsidP="071EED91" w:rsidRDefault="6FF71A49" w14:paraId="7D0F7BEF" w14:textId="41D682BA">
+          <w:p w14:paraId="7D0F7BEF" w14:textId="41D682BA" w:rsidR="6FF71A49" w:rsidRDefault="6FF71A49" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">AB </w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="663D1E63" w:rsidP="071EED91" w:rsidRDefault="663D1E63" w14:paraId="313289D5" w14:textId="736B2FB8">
+              <w:t>AB emphasised that the management response missed an opportunity to highlight ongoing and future work related to the revision of the Clinical Services Plan. AB suggested the plan should set out a clear vision for Planned Care, including how to use resources more efficiently, engage Primary Care, reduce waiting lists, and reconfigure services both internally and regionally. AB highlighted that while much of this work was likely happening, it was not clearly reflected in the response and including it would demonstrate forward-thinking and readiness to leverage future funding.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="313289D5" w14:textId="736B2FB8" w:rsidR="663D1E63" w:rsidRDefault="663D1E63" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="003C3519">
+            <w:r w:rsidR="003C3519" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>highlighted</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> that recommendation three was about broader support for transformation, not just modelling (which is the focus of recommendation two). NZ felt the management response only partially addressed the transformation aspect and suggested that more detail should be provided on the overall transformation </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>approach, beyond just modelling, to fully address the recommendation.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">HJ and AB clarified they were looking for evidence of a comprehensive transformation vision and strategy, including how existing resources could be used differently, rather than just additional staffing or modelling capacity. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="663D1E63" w:rsidP="071EED91" w:rsidRDefault="663D1E63" w14:paraId="6C10E9BB" w14:textId="2B22E507">
+          <w:p w14:paraId="6C10E9BB" w14:textId="2B22E507" w:rsidR="663D1E63" w:rsidRDefault="663D1E63" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="65024247">
+            <w:r w:rsidR="65024247" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> responded that the intent was to pool existing transformation resources and create a more effective team, but could not commit to new funding or posts. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="663D1E63" w:rsidP="071EED91" w:rsidRDefault="663D1E63" w14:paraId="2ED043CA" w14:textId="40C508D5">
+          <w:p w14:paraId="2ED043CA" w14:textId="40C508D5" w:rsidR="663D1E63" w:rsidRDefault="663D1E63" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="023C2DCB">
+            <w:r w:rsidR="023C2DCB" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">B </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>confirmed that using current resources more effectively and articulating this in the response would better address the recommendation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="39C56FBF" w:rsidP="071EED91" w:rsidRDefault="39C56FBF" w14:paraId="168FB6B9" w14:textId="35F73B90">
+          <w:p w14:paraId="168FB6B9" w14:textId="35F73B90" w:rsidR="39C56FBF" w:rsidRDefault="39C56FBF" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG suggested that existing staff could be further developed by involving them in ongoing financial sustainability work (such as with Deloitte), enabling them to learn and generate improvement ideas for performance reporting and transformation. AG </w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="0250D4B3" w:rsidP="071EED91" w:rsidRDefault="0250D4B3" w14:paraId="366C0E2A" w14:textId="55BB99A8">
+              <w:t>AG suggested that existing staff could be further developed by involving them in ongoing financial sustainability work (such as with Deloitte), enabling them to learn and generate improvement ideas for performance reporting and transformation. AG emphasised that providing a long-term vision and including current team members in these initiatives could be beneficial, without necessarily requiring new hires.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="366C0E2A" w14:textId="55BB99A8" w:rsidR="0250D4B3" w:rsidRDefault="0250D4B3" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ asked DL to review recommendations five and eight with fresh eyes, as the current responses may appear to reject the recommendations, despite DL having described more actions and context during the meeting. </w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="0250D4B3" w:rsidP="071EED91" w:rsidRDefault="0250D4B3" w14:paraId="725FE31A" w14:textId="0B727EEA">
+              <w:t xml:space="preserve">NZ asked DL to review recommendations five and eight with fresh eyes, as the current responses may appear to reject the recommendations, despite DL having described more actions and context during the meeting. NZsuggested that the written responses could be strengthened by including more detail on ongoing transformation and sustainability work, reflecting the fuller picture discussed, and ensuring the responses accurately capture the SBUHB’s efforts and constraints. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725FE31A" w14:textId="0B727EEA" w:rsidR="0250D4B3" w:rsidRDefault="0250D4B3" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DL acknowledged this and specifically highlighted that recommendation eight was a complex, system-wide issue (proactive harm monitoring for follow-up waiting lists), and invited further suggestions or examples from other </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="62ECF73A">
+            <w:r w:rsidR="62ECF73A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1D4AC395">
+            <w:r w:rsidR="1D4AC395" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">oards, while reiterating the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="37837C55">
+            <w:r w:rsidR="37837C55" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>SBUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>’s focus on reducing long waits as the main mitigation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="23F03FF1" w:rsidP="071EED91" w:rsidRDefault="23F03FF1" w14:paraId="7415B4B2" w14:textId="4B652A95">
+          <w:p w14:paraId="7415B4B2" w14:textId="4B652A95" w:rsidR="23F03FF1" w:rsidRDefault="23F03FF1" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">AB explained that regular patient communication and Patient-Initiated Follow-Up (PIFU) processes helped address some concerns, but there remained challenges with patients waiting a long time on new waiting lists. AB </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">AB explained that regular patient communication and Patient-Initiated Follow-Up (PIFU) processes helped address some concerns, but there remained challenges with patients waiting a long time on new waiting lists. AB highligthed that an all-Wales summary was being developed to consolidate findings, and suggested reviewing </w:t>
+            </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>highligthed</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">local follow-up outpatient work alongside this. </w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="23F03FF1" w:rsidP="071EED91" w:rsidRDefault="23F03FF1" w14:paraId="2906A76B" w14:textId="57FBDAFF">
+              <w:t xml:space="preserve">local follow-up outpatient work alongside this. ABalso highlighted that the lack of outpatient coding limits the ability to identify at-risk cohorts, and advocated for national system changes to enable broader coding, which would support better risk identification and management. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2906A76B" w14:textId="57FBDAFF" w:rsidR="23F03FF1" w:rsidRDefault="23F03FF1" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="1DB62286">
+            <w:r w:rsidR="1DB62286" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">L </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">agreed, stating that proactive coding would be very beneficial, and that while some pre-coding </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="522DB949">
+            <w:r w:rsidR="522DB949" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">s done locally (e.g., for </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve">s done locally (e.g., for orthopaedics), the current national coding system </w:t>
+            </w:r>
+            <w:r w:rsidR="7638952A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>orthopaedics</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>wa</w:t>
+            </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">), the current national coding system </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>s not supportive for outpatients.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7B39EBEF" w:rsidP="071EED91" w:rsidRDefault="7B39EBEF" w14:paraId="4BD5EFC1" w14:textId="703304C2">
+          <w:p w14:paraId="4BD5EFC1" w14:textId="703304C2" w:rsidR="7B39EBEF" w:rsidRDefault="7B39EBEF" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ proposed referring the report to the Performance and Finance Committee and suggested inviting Audit Wales for further scrutiny on the details. NZ </w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="1A9B9FE7" w:rsidP="071EED91" w:rsidRDefault="1A9B9FE7" w14:paraId="494DE3AF" w14:textId="72129350">
+              <w:t xml:space="preserve">NZ proposed referring the report to the Performance and Finance Committee and suggested inviting Audit Wales for further scrutiny on the details. NZ emphasised sharing relevant information with IMs to avoid repetition and focus on delivery, as well as providing clarity on national versus local responsibilities and related reviews. NZ also highlighted the importance of refining the management response for tracking and future scrutiny. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="494DE3AF" w14:textId="72129350" w:rsidR="1A9B9FE7" w:rsidRDefault="1A9B9FE7" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve">DL emphasised that post-COVID Planned Care recovery had been hampered not only by capacity and delivery issues but also by significant challenges in administrative processes. DL </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD64FD" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>emphasised</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>highlighted</w:t>
+            </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that post-COVID Planned Care recovery had been hampered not only by capacity and delivery issues but also by significant challenges in administrative processes. DL </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="00FD64FD">
+              <w:t xml:space="preserve"> a large staff turnover led to a loss of discipline and control in managing administrative functions, which was crucial for effective Planned Care and Cancer Management. To address this, an administrative training system had been implemented and is being rolled out across Wales with support from </w:t>
+            </w:r>
+            <w:r w:rsidR="08F17B45" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>highlighted</w:t>
+              <w:t>Health Education and Improvement Wales (</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a large staff turnover led to a loss of discipline and control in managing administrative functions, which was crucial for effective Planned Care and Cancer Management. To address this, an administrative training system had been implemented and is being rolled out across Wales with support from </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="08F17B45">
+              <w:t>HEIW</w:t>
+            </w:r>
+            <w:r w:rsidR="0F4C9793" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Health Education and Improvement Wales (</w:t>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>HEIW</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="0F4C9793">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="11E06F5D" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:t xml:space="preserve">Digital Health and Care Wales. </w:t>
+            </w:r>
+            <w:r w:rsidR="5F865B32" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>DHCW</w:t>
+            </w:r>
+            <w:r w:rsidR="72247A78" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="11E06F5D">
+              <w:t>, aiming to restore process discipline, improve efficiency, and accelerate patient access. D</w:t>
+            </w:r>
+            <w:r w:rsidR="76D99316" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Health and Care Wales. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="5F865B32">
+              <w:t xml:space="preserve">L </w:t>
+            </w:r>
+            <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t>highlighted that regaining control over</w:t>
+            </w:r>
+            <w:r w:rsidR="4192D2F2" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>DHCW</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="72247A78">
+              <w:t xml:space="preserve"> Referral to Treatment (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:t>RTT</w:t>
+            </w:r>
+            <w:r w:rsidR="3AF0099A" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>, aiming to restore process discipline, improve efficiency, and accelerate patient access. D</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="071EED91" w:rsidR="76D99316">
+              <w:t xml:space="preserve"> and waiting list management remain</w:t>
+            </w:r>
+            <w:r w:rsidR="0A3BDE6E" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">L </w:t>
+              <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>highlighted that regaining control over</w:t>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> a widespread challenge due to these workforce and process changes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="6ECD740A" w14:textId="5575AD1E">
+          <w:p w14:paraId="6ECD740A" w14:textId="5575AD1E" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="2123DA5F" w:rsidP="071EED91" w:rsidRDefault="2123DA5F" w14:paraId="2CD4815D" w14:textId="5A51481E">
+          <w:p w14:paraId="2CD4815D" w14:textId="5A51481E" w:rsidR="2123DA5F" w:rsidRDefault="2123DA5F" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6E11164A" w:rsidP="009C0FBA" w:rsidRDefault="6E11164A" w14:paraId="5A5AFAA0" w14:textId="14351073">
+          <w:p w14:paraId="5A5AFAA0" w14:textId="14351073" w:rsidR="6E11164A" w:rsidRDefault="6E11164A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Referral </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2123DA5F">
+            <w:r w:rsidR="2123DA5F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3D3F3FDC">
+            <w:r w:rsidR="3D3F3FDC" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the Planned Care report to the Performance and Finance Committee and suggested inviting Audit Wales for further scrutiny on the details.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="0675E698" w14:paraId="34E36F5F" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="34E36F5F" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="4E711664" w:rsidP="071EED91" w:rsidRDefault="4E711664" w14:paraId="1F8F82E8" w14:textId="77E9AC97">
+          <w:p w14:paraId="1F8F82E8" w14:textId="77E9AC97" w:rsidR="4E711664" w:rsidRDefault="4E711664" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>83/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="740BB035" w:rsidP="071EED91" w:rsidRDefault="740BB035" w14:paraId="3A6643D2" w14:textId="3EF7B414">
+          <w:p w14:paraId="3A6643D2" w14:textId="3EF7B414" w:rsidR="740BB035" w:rsidRDefault="740BB035" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>FINANCE UPDATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="0675E698" w14:paraId="58D98C58" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="58D98C58" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="183017BE" w14:textId="62977A40">
+          <w:p w14:paraId="183017BE" w14:textId="62977A40" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="740BB035" w:rsidP="071EED91" w:rsidRDefault="740BB035" w14:paraId="4315A6CB" w14:textId="72C1AF99">
+          <w:p w14:paraId="4315A6CB" w14:textId="72C1AF99" w:rsidR="740BB035" w:rsidRDefault="740BB035" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Finance update was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DG highlighted the following key points;   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="709F20B6" w:rsidP="009C0FBA" w:rsidRDefault="709F20B6" w14:paraId="4EC1C2AF" w14:textId="11A107E7">
+          <w:p w14:paraId="4EC1C2AF" w14:textId="11A107E7" w:rsidR="709F20B6" w:rsidRDefault="709F20B6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The finance update reported a £24m overspend at the end of the first quarter, with a challenging financial outlook if no changes occur;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="709F20B6" w:rsidP="009C0FBA" w:rsidRDefault="709F20B6" w14:paraId="7609FB41" w14:textId="36B9B82E">
+          <w:p w14:paraId="7609FB41" w14:textId="36B9B82E" w:rsidR="709F20B6" w:rsidRDefault="709F20B6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>A substantial document was submitted to the government on 30 June, outlining a framework and methodology to reach a new deficit milestone target of £42.5m, as required by the Cabinet Secretary. Detailed plans were not yet in place, but Deloitte had started supporting this work;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="709F20B6" w:rsidP="009C0FBA" w:rsidRDefault="709F20B6" w14:paraId="30C28318" w14:textId="3A9DB573">
+          <w:p w14:paraId="30C28318" w14:textId="3A9DB573" w:rsidR="709F20B6" w:rsidRDefault="709F20B6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Updates on recovery and sustainability were being reported routinely to the Performance and Finance Committee, with additional monthly meetings and escalation to the Management Board and Board;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="709F20B6" w:rsidP="009C0FBA" w:rsidRDefault="709F20B6" w14:paraId="39BEA502" w14:textId="436ED311">
+          <w:p w14:paraId="39BEA502" w14:textId="436ED311" w:rsidR="709F20B6" w:rsidRDefault="709F20B6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Deloitte's support would focus on reviewing governance structures and compliance with internal controls, especially around pay, and findings would be brought to the Committee for assurance;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="709F20B6" w:rsidP="009C0FBA" w:rsidRDefault="709F20B6" w14:paraId="7035A7F7" w14:textId="5832F0CB">
+          <w:p w14:paraId="7035A7F7" w14:textId="5832F0CB" w:rsidR="709F20B6" w:rsidRDefault="709F20B6" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6043A756">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6043A756" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ommittee w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2E0D4148">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2E0D4148" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> focus on controls assurance and audit, while performance delivery w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="55BDD42A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="55BDD42A" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>be managed through the Performance and Finance Committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4F37D5AD" w:rsidP="071EED91" w:rsidRDefault="4F37D5AD" w14:paraId="3A90257D" w14:textId="4DC85963">
+          <w:p w14:paraId="3A90257D" w14:textId="4DC85963" w:rsidR="4F37D5AD" w:rsidRDefault="4F37D5AD" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="36156E93" w:rsidP="071EED91" w:rsidRDefault="36156E93" w14:paraId="3CD49CE2" w14:textId="4DAA4C70">
+          <w:p w14:paraId="3CD49CE2" w14:textId="4DAA4C70" w:rsidR="36156E93" w:rsidRDefault="36156E93" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="071EED91">
+              <w:t xml:space="preserve">NZ summarised the next steps, providing assurance to the Board that the </w:t>
+            </w:r>
+            <w:r w:rsidR="00C80E3D" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>summarised</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>financial</w:t>
+            </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the next steps, providing assurance to the Board that the </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> update was reviewed and that a report would be brought back with findings.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="36156E93" w:rsidP="071EED91" w:rsidRDefault="36156E93" w14:paraId="2EB2181E" w14:textId="058B81EA">
+          <w:p w14:paraId="2EB2181E" w14:textId="058B81EA" w:rsidR="36156E93" w:rsidRDefault="36156E93" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DG offered to bring Deloitte into a future meeting to articulate their work, particularly regarding ownership and accountability of savings targets.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="36156E93" w:rsidP="071EED91" w:rsidRDefault="36156E93" w14:paraId="78C71676" w14:textId="0ADFFC37">
+          <w:p w14:paraId="78C71676" w14:textId="0ADFFC37" w:rsidR="36156E93" w:rsidRDefault="36156E93" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="36156E93" w:rsidP="009C0FBA" w:rsidRDefault="36156E93" w14:paraId="623E6606" w14:textId="02DFC01E">
+          <w:p w14:paraId="623E6606" w14:textId="02DFC01E" w:rsidR="36156E93" w:rsidRDefault="36156E93" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Agreed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>assure</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board that the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7188971F">
+            <w:r w:rsidR="7188971F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>financial</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> update was reviewed and that a report would be brought back with </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="623F5E60">
+            <w:r w:rsidR="623F5E60" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>its findings</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="192D0F2A" w:rsidP="009C0FBA" w:rsidRDefault="192D0F2A" w14:paraId="5706C745" w14:textId="34375429">
+          <w:p w14:paraId="5706C745" w14:textId="34375429" w:rsidR="192D0F2A" w:rsidRDefault="192D0F2A" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Were assured</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> by the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> update. </w:t>
+              <w:t xml:space="preserve"> by the Financial update. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="0675E698" w14:paraId="4148FEF1" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="4148FEF1" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="2EDEE9AD" w:rsidP="071EED91" w:rsidRDefault="2EDEE9AD" w14:paraId="60B8799B" w14:textId="554B3350">
+          <w:p w14:paraId="60B8799B" w14:textId="554B3350" w:rsidR="2EDEE9AD" w:rsidRDefault="2EDEE9AD" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>84/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="22EFD038" w:rsidP="071EED91" w:rsidRDefault="22EFD038" w14:paraId="2C6692C8" w14:textId="521A2172">
+          <w:p w14:paraId="2C6692C8" w14:textId="521A2172" w:rsidR="22EFD038" w:rsidRDefault="22EFD038" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>POST PAYMENT VERIFICATION END OF YEAR REPORT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="0675E698" w14:paraId="6C64DA8D" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="6C64DA8D" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="4425FE5C" w14:textId="793A1712">
+          <w:p w14:paraId="4425FE5C" w14:textId="793A1712" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="662007A4" w:rsidP="071EED91" w:rsidRDefault="662007A4" w14:paraId="0C623611" w14:textId="7D2963CD">
+          <w:p w14:paraId="0C623611" w14:textId="7D2963CD" w:rsidR="662007A4" w:rsidRDefault="662007A4" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Post Payment Verification End of Year report was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. AL highlighted the following key points;   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2FC79765" w:rsidP="009C0FBA" w:rsidRDefault="2FC79765" w14:paraId="6379AD2D" w14:textId="7AE91095">
+          <w:p w14:paraId="6379AD2D" w14:textId="7AE91095" w:rsidR="2FC79765" w:rsidRDefault="2FC79765" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In 2024/25, there was a significantly increased workload due to inflated General Medical Services revisit figures, mainly triggered by the previous year's small sample sizes and a new payment system;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2FC79765" w:rsidP="009C0FBA" w:rsidRDefault="2FC79765" w14:paraId="41AA95FC" w14:textId="5F57196A">
+          <w:p w14:paraId="41AA95FC" w14:textId="5F57196A" w:rsidR="2FC79765" w:rsidRDefault="2FC79765" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">SBUHB completed 25 out of a planned 47 visits by the end of March, falling behind the planned schedule, but this was consistent with an </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="52E4697B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="52E4697B" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ll-Wales issue, not unique to SBUHB;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2FC79765" w:rsidP="009C0FBA" w:rsidRDefault="2FC79765" w14:paraId="3B84074B" w14:textId="7D2ACDFE">
+          <w:p w14:paraId="3B84074B" w14:textId="7D2ACDFE" w:rsidR="2FC79765" w:rsidRDefault="2FC79765" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...24 lines deleted...]
-          <w:p w:rsidR="2FC79765" w:rsidP="009C0FBA" w:rsidRDefault="2FC79765" w14:paraId="5FE167F8" w14:textId="498A71E5">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>The delays were largely due to unexpected staff absences and the need to analyse a high number of revisits;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE167F8" w14:textId="498A71E5" w:rsidR="2FC79765" w:rsidRDefault="2FC79765" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Additional service checks were introduced, such as checks for duplicate data, and these would be included in future reporting;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2FC79765" w:rsidP="009C0FBA" w:rsidRDefault="2FC79765" w14:paraId="70D1E909" w14:textId="73984734">
+          <w:p w14:paraId="70D1E909" w14:textId="73984734" w:rsidR="2FC79765" w:rsidRDefault="2FC79765" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>For the new financial year, all outstanding work for ophthalmic pharmacy and General Medical Services had been cleared, and new visit plans started in July, including new PPV services for COVID and RSV vaccinations, as well as additional service checks for general ophthalmic services</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="36CDCCFF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="36CDCCFF" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2FC79765" w:rsidP="009C0FBA" w:rsidRDefault="2FC79765" w14:paraId="5A50935F" w14:textId="2809F897">
+          <w:p w14:paraId="5A50935F" w14:textId="2809F897" w:rsidR="2FC79765" w:rsidRDefault="2FC79765" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Training continues for </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="32956853">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="32956853" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="09E8D36A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="09E8D36A" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">oards as needed, and there </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2674A06A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2674A06A" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>s ongoing close collaboration with Counter Fraud</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="41BE0BA1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="41BE0BA1" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2FC79765" w:rsidP="009C0FBA" w:rsidRDefault="2FC79765" w14:paraId="347FB39C" w14:textId="358AC8FB">
+          <w:p w14:paraId="347FB39C" w14:textId="358AC8FB" w:rsidR="2FC79765" w:rsidRDefault="2FC79765" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The overall message was that the backlog and delays were not specific to S</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="13DA0075">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="13DA0075" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>BUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> but reflected a wider, </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7C85B3D6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7C85B3D6" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ll-Wales challenge.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6494892F" w:rsidP="071EED91" w:rsidRDefault="6494892F" w14:paraId="045DBE0D" w14:textId="3AB20341">
+          <w:p w14:paraId="045DBE0D" w14:textId="3AB20341" w:rsidR="6494892F" w:rsidRDefault="6494892F" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="47FC4904" w14:textId="3AAA4F62">
+          <w:p w14:paraId="47FC4904" w14:textId="3AAA4F62" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="74BDA2E6" w:rsidP="071EED91" w:rsidRDefault="74BDA2E6" w14:paraId="3BC016DC" w14:textId="31A39E06">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BC016DC" w14:textId="31A39E06" w:rsidR="74BDA2E6" w:rsidRDefault="74BDA2E6" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ asked AL about the table in the post payment verification report, highlighting that some practices with revisits still had high numbers of errors, and queried what happens next as a result. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="44F8870A" w14:textId="44D4B9D7">
+          <w:p w14:paraId="44F8870A" w14:textId="44D4B9D7" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="74BDA2E6" w:rsidP="071EED91" w:rsidRDefault="74BDA2E6" w14:paraId="4A02C49B" w14:textId="58B67945">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A02C49B" w14:textId="58B67945" w:rsidR="74BDA2E6" w:rsidRDefault="74BDA2E6" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AL explained that high error rates in revisited practices were expected because revisits focus on services that previously triggered a revisit due to an error rate over 10%. During a revisit, a 100% check was performed on the problematic service, which typically results in a large number of recoveries unless the initial sample was unrepresentative. AL clarified that this process was designed to identify and address persistent issues, and that higher error figures were normal in revisit data for this reason.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="1B0D3977" w14:textId="4F8B8396">
+          <w:p w14:paraId="1B0D3977" w14:textId="4F8B8396" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="4E598829" w:rsidP="071EED91" w:rsidRDefault="4E598829" w14:paraId="12D828A8" w14:textId="121C8924">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12D828A8" w14:textId="121C8924" w:rsidR="4E598829" w:rsidRDefault="4E598829" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4E598829" w:rsidP="009C0FBA" w:rsidRDefault="4E598829" w14:paraId="65430096" w14:textId="4492A6F1">
+          <w:p w14:paraId="65430096" w14:textId="4492A6F1" w:rsidR="4E598829" w:rsidRDefault="4E598829" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Agreed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">advise </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the Board that the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5360476A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5360476A" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ost </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7F602FE9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7F602FE9" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ayment </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="15D16745">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="15D16745" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>erification report had been received and that the practices identified were being revisited.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3555C562" w:rsidP="009C0FBA" w:rsidRDefault="3555C562" w14:paraId="0CE807F4" w14:textId="4ABECC91">
+          <w:p w14:paraId="0CE807F4" w14:textId="4ABECC91" w:rsidR="3555C562" w:rsidRDefault="3555C562" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Were assured</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the Post Payment Verification End of Year report. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="0675E698" w14:paraId="0308355A" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="0308355A" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="27700E88" w:rsidP="071EED91" w:rsidRDefault="27700E88" w14:paraId="667F7F42" w14:textId="713D9C9A">
+          <w:p w14:paraId="667F7F42" w14:textId="713D9C9A" w:rsidR="27700E88" w:rsidRDefault="27700E88" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>85/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="334226E4" w:rsidP="071EED91" w:rsidRDefault="334226E4" w14:paraId="3272788B" w14:textId="66925BDF">
+          <w:p w14:paraId="3272788B" w14:textId="66925BDF" w:rsidR="334226E4" w:rsidRDefault="334226E4" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">COUNTER FRAUD PROGRESS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="0675E698" w14:paraId="443339B1" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="443339B1" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="28DFD66F" w14:textId="12CCDEFC">
+          <w:p w14:paraId="28DFD66F" w14:textId="12CCDEFC" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="756B3E9B" w:rsidP="071EED91" w:rsidRDefault="756B3E9B" w14:paraId="142A3AE7" w14:textId="6806ACFD">
+          <w:p w14:paraId="142A3AE7" w14:textId="6806ACFD" w:rsidR="756B3E9B" w:rsidRDefault="756B3E9B" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="49A79A53">
+            <w:r w:rsidR="49A79A53" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Counter Fraud Progress Report</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="740DF0D1">
+            <w:r w:rsidR="740DF0D1" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="740DF0D1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="740DF0D1" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="740DF0D1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="740DF0D1" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="740DF0D1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="740DF0D1" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. AL highlighted the following key points;  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="19DF20D0" w:rsidP="009C0FBA" w:rsidRDefault="19DF20D0" w14:paraId="2B07654B" w14:textId="31E7794F">
+          <w:p w14:paraId="2B07654B" w14:textId="31E7794F" w:rsidR="19DF20D0" w:rsidRDefault="19DF20D0" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There was a significant resource challenge for the Counter Fraud team, with volume of investigations being high and the team was at capacity;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="19DF20D0" w:rsidP="009C0FBA" w:rsidRDefault="19DF20D0" w14:paraId="61E884E7" w14:textId="39693741">
+          <w:p w14:paraId="61E884E7" w14:textId="39693741" w:rsidR="19DF20D0" w:rsidRDefault="19DF20D0" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>This was not due to an increase in fraud, it results from previous good work leading to more cases of merit;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="19DF20D0" w:rsidP="009C0FBA" w:rsidRDefault="19DF20D0" w14:paraId="6458F437" w14:textId="255840F0">
+          <w:p w14:paraId="6458F437" w14:textId="255840F0" w:rsidR="19DF20D0" w:rsidRDefault="19DF20D0" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The proactive Counter Fraud activities may be reduced due to resource constraints.</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5D805683">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5D805683" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> It was plan ned to undertake a formal risk assessment using the NHS Counter Fraud Authority’s matrix to confirm this position and identify any further actions needed to remain robust and agile to emerging risks and legal developments</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="555CAA65" w:rsidP="071EED91" w:rsidRDefault="555CAA65" w14:paraId="1A1F38C1" w14:textId="43681B7E">
+          <w:p w14:paraId="1A1F38C1" w14:textId="43681B7E" w:rsidR="555CAA65" w:rsidRDefault="555CAA65" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="555CAA65" w:rsidP="071EED91" w:rsidRDefault="555CAA65" w14:paraId="7981A8FC" w14:textId="786F1F53">
+          <w:p w14:paraId="7981A8FC" w14:textId="786F1F53" w:rsidR="555CAA65" w:rsidRDefault="555CAA65" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ responded to ME’s concerns by emphasising the need to clarify the risk work related to counter fraud and to assess the overall risk ratings for SBUHB. NZ suggested holding a discussion outside the Committee meeting with HL and DG to review the risks, understand what was coming up for Counter Fraud, and determine the best way forward, especially given the resource constraints. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="29577D83" w:rsidP="071EED91" w:rsidRDefault="29577D83" w14:paraId="3F606206" w14:textId="38B6D699">
+          <w:p w14:paraId="3F606206" w14:textId="38B6D699" w:rsidR="29577D83" w:rsidRDefault="29577D83" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DG stated that he and ME had discussed the issue before the meeting and emphasised the importance of alerting the Committee to potential changes in the work plan due to resource constraints. DG highlighted that prioritisation of cases would occur, and if this resulted in a significant shift from the original plan, a more detailed discussion would be held outside the meeting to assess risks and opportunities. DG stressed the importance of pursuing cases to maintain a strong message that fraud would not be tolerated, highlighting the political and communication value of such actions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0A90ADC2" w:rsidP="071EED91" w:rsidRDefault="0A90ADC2" w14:paraId="3BF1D9D7" w14:textId="53FC9D20">
+          <w:p w14:paraId="3BF1D9D7" w14:textId="53FC9D20" w:rsidR="0A90ADC2" w:rsidRDefault="0A90ADC2" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">NZ confirmed the need to develop a clear plan for addressing Counter Fraud risks, stating that the Committee should review the risk perspective to ensure informed and flexible responses that mitigate the SBUHB's risks. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0A90ADC2" w:rsidP="071EED91" w:rsidRDefault="0A90ADC2" w14:paraId="3512AB90" w14:textId="23AA09C0">
+          <w:p w14:paraId="3512AB90" w14:textId="23AA09C0" w:rsidR="0A90ADC2" w:rsidRDefault="0A90ADC2" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MNE highlighted the following: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="159200BC" w:rsidP="009C0FBA" w:rsidRDefault="159200BC" w14:paraId="40457C2B" w14:textId="7AFEA4A0">
+          <w:p w14:paraId="40457C2B" w14:textId="7AFEA4A0" w:rsidR="159200BC" w:rsidRDefault="159200BC" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The introduction of the Economic Crime and Corporate Transparency Act 2023, which brought a new corporate offence of failure to prevent fraud, effective from September. This targeted large organisations that benefit from Fraud committed by employees or agents if they lack reasonable fraud prevention procedures;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="159200BC" w:rsidP="009C0FBA" w:rsidRDefault="159200BC" w14:paraId="5EAFDA9E" w14:textId="7FC0F517">
+          <w:p w14:paraId="5EAFDA9E" w14:textId="7FC0F517" w:rsidR="159200BC" w:rsidRDefault="159200BC" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SBUHB met the definition of a large organisation and must comply with the new requirements;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7876D90D" w:rsidP="071EED91" w:rsidRDefault="7876D90D" w14:paraId="1F5214D7" w14:textId="57438031">
+          <w:p w14:paraId="1F5214D7" w14:textId="57438031" w:rsidR="7876D90D" w:rsidRDefault="7876D90D" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="73107CFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="73107CFA" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>he</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="70AF9516">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="70AF9516" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SBUHB was</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> rated green and well positioned due to established </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="61C93D8D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="61C93D8D" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ounter </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5F6C5802">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5F6C5802" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">raud and </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="411EC2F1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="411EC2F1" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ribery measures</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="50CA4490">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="50CA4490" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0E692828" w:rsidP="071EED91" w:rsidRDefault="0E692828" w14:paraId="1E0845C1" w14:textId="272E7BC7">
+          <w:p w14:paraId="1E0845C1" w14:textId="272E7BC7" w:rsidR="0E692828" w:rsidRDefault="0E692828" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Conducting a</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">n overall </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="68966D2A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="68966D2A" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="48D28651">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="48D28651" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ssessment using the NHS Counter Fraud Authority’s matrix to identify any additional actions needed</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="29DD9E1D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="29DD9E1D" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> would be </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="70C89742">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="70C89742" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>beneficial</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="29DD9E1D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="29DD9E1D" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>emphasi</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="441778DF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="441778DF" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ng the need to remain agile to emerging risks and legal developments</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3D2E5A5B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3D2E5A5B" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3D2E5A5B" w:rsidP="071EED91" w:rsidRDefault="3D2E5A5B" w14:paraId="15CF2220" w14:textId="03F64E64">
+          <w:p w14:paraId="15CF2220" w14:textId="03F64E64" w:rsidR="3D2E5A5B" w:rsidRDefault="3D2E5A5B" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>he team w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="197AC67F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="197AC67F" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> keep the requirements under review as further legal guidance emerge</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7E29B4D5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7E29B4D5" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, and that the initial step </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7A21D713">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7A21D713" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s a comprehensive risk assessment</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4B7F0E6B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4B7F0E6B" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4B7F0E6B" w:rsidP="071EED91" w:rsidRDefault="4B7F0E6B" w14:paraId="5FDD63DE" w14:textId="0A161734">
+          <w:p w14:paraId="5FDD63DE" w14:textId="0A161734" w:rsidR="4B7F0E6B" w:rsidRDefault="4B7F0E6B" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>he new offence applie</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="65D33AEB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="65D33AEB" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> only if the organi</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2786B17C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2786B17C" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ation benefits from fraud, not when it </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="35E034ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="35E034ED" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="159200BC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="159200BC" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s the victim</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5FBA32C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5FBA32C8" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6A765E53" w:rsidP="071EED91" w:rsidRDefault="6A765E53" w14:paraId="344911E9" w14:textId="148D117D">
+          <w:p w14:paraId="344911E9" w14:textId="148D117D" w:rsidR="6A765E53" w:rsidRDefault="6A765E53" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6A765E53" w:rsidP="071EED91" w:rsidRDefault="6A765E53" w14:paraId="270F6074" w14:textId="1A0EDFD2">
+          <w:p w14:paraId="270F6074" w14:textId="1A0EDFD2" w:rsidR="6A765E53" w:rsidRDefault="6A765E53" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ said the report ended with a set of recommendations, NZ asked who </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="68DC33D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="68DC33D9" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>they go</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to, would there be a response, and how would they be actioned.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6A765E53" w:rsidP="071EED91" w:rsidRDefault="6A765E53" w14:paraId="3312CED1" w14:textId="2AC11CD4">
+          <w:p w14:paraId="3312CED1" w14:textId="2AC11CD4" w:rsidR="6A765E53" w:rsidRDefault="6A765E53" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MNE responded that the next step was to undertake an overall risk assessment using the NHS Counter Fraud Authority’s matrix. This assessment would help identify any additional actions needed. MNE said the recommendations would be formalised into an action plan after examining them with the Health Board. The team would keep the requirements under constant review as further legal guidance emerged. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0538F01B" w:rsidP="071EED91" w:rsidRDefault="0538F01B" w14:paraId="477C68DE" w14:textId="19433F94">
+          <w:p w14:paraId="477C68DE" w14:textId="19433F94" w:rsidR="0538F01B" w:rsidRDefault="0538F01B" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">AG asked whether the offence under the new law only </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00B602A8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00B602A8" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>occurred</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> if the organisation itself benefited from the fraud, clarifying by asking if the organisation would not be legally liable if an employee fraudulently steals money from it, since in that case the organisation is the victim.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0538F01B" w:rsidP="071EED91" w:rsidRDefault="0538F01B" w14:paraId="70987342" w14:textId="788D625D">
+          <w:p w14:paraId="70987342" w14:textId="788D625D" w:rsidR="0538F01B" w:rsidRDefault="0538F01B" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MNE confirmed that AG's understanding was correct, explaining that the NHS would be considered the victim in such a scenario. MNE provided an example: if a procurement manager colluded with a medical supplier and the Health Board benefited from the tainted procurement process (e.g., by receiving medical supplies), then the Health Board could potentially be held responsible. MNE further agreed with AG's observation that, in most cases, the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="67CE7B7D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="67CE7B7D" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4665D087">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4665D087" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oard </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="329D5F96">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="329D5F96" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s the victim of fraud rather than the beneficiary.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7BD070E5" w:rsidP="071EED91" w:rsidRDefault="7BD070E5" w14:paraId="5ADC8158" w14:textId="55908F14">
+          <w:p w14:paraId="5ADC8158" w14:textId="55908F14" w:rsidR="7BD070E5" w:rsidRDefault="7BD070E5" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2D3A8A0A" w:rsidP="071EED91" w:rsidRDefault="2D3A8A0A" w14:paraId="6C7C7337" w14:textId="1C6A5CD6">
+          <w:p w14:paraId="6C7C7337" w14:textId="1C6A5CD6" w:rsidR="2D3A8A0A" w:rsidRDefault="2D3A8A0A" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agreed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>alert</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board about the new corporate offence of failure to prevent fraud, which would come into force in September 2025 as part of the Economic Crime and Corporate Transparency Act.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3C26FF69" w:rsidP="071EED91" w:rsidRDefault="3C26FF69" w14:paraId="4E0CCF40" w14:textId="07DD14DC">
+          <w:p w14:paraId="4E0CCF40" w14:textId="07DD14DC" w:rsidR="3C26FF69" w:rsidRDefault="3C26FF69" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>assure</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3384D98A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3384D98A" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> that </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">based on current procedures and integration of </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3799CA25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3799CA25" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ounter </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6F5C2597">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6F5C2597" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">raud within governance structures, they </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7A670E0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7A670E0B" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re well positioned and believe</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="25FA430F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="25FA430F" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> they </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6B679E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6B679E35" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re compliant with the new legislation</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="77457222">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="77457222" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="227A9ECA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="227A9ECA" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>It was planned to undertake a formal Risk Assessment using the NHS Counter Fraud Authority’s matrix to confirm this position and identify any further actions needed to remain robust and agile to emerging risks and legal developments.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="0675E698" w14:paraId="2B5D30A7" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="2B5D30A7" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1A0A4146" w:rsidP="071EED91" w:rsidRDefault="1A0A4146" w14:paraId="7685B5BB" w14:textId="4A5EBA84">
+          <w:p w14:paraId="7685B5BB" w14:textId="4A5EBA84" w:rsidR="1A0A4146" w:rsidRDefault="1A0A4146" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>86/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1A0A4146" w:rsidP="071EED91" w:rsidRDefault="1A0A4146" w14:paraId="2F057081" w14:textId="573A1681">
+          <w:p w14:paraId="2F057081" w14:textId="573A1681" w:rsidR="1A0A4146" w:rsidRDefault="1A0A4146" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">VALUE FOR MONEY/RECOVERY AND SUSTAINABILITY </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="0675E698" w14:paraId="006B7C31" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="006B7C31" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="7B532559" w14:textId="66AF4A03">
+          <w:p w14:paraId="7B532559" w14:textId="66AF4A03" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="75EEA57C" w:rsidP="071EED91" w:rsidRDefault="75EEA57C" w14:paraId="1137C6B4" w14:textId="5585F501">
+          <w:p w14:paraId="1137C6B4" w14:textId="5585F501" w:rsidR="75EEA57C" w:rsidRDefault="75EEA57C" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Value for Money /Recovery and Sustainability Update </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. BO highlighted the following key points;  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="115660BE" w:rsidP="071EED91" w:rsidRDefault="115660BE" w14:paraId="04CB7B81" w14:textId="11FCB3C7">
+          <w:p w14:paraId="04CB7B81" w14:textId="11FCB3C7" w:rsidR="115660BE" w:rsidRDefault="115660BE" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The organisation was not where it wanted to be financially at this point it was emphasised for the need for key steps going forward;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="115660BE" w:rsidP="071EED91" w:rsidRDefault="115660BE" w14:paraId="142AEBA4" w14:textId="0D59516E">
+          <w:p w14:paraId="142AEBA4" w14:textId="0D59516E" w:rsidR="115660BE" w:rsidRDefault="115660BE" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The Performance and Finance Committee recommended consolidating to five top priorities, each with an Executive Lead, to support cross-cutting delivery within Service Groups, </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>particularly focusing on the variable pay group as the largest priority;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="115660BE" w:rsidP="071EED91" w:rsidRDefault="115660BE" w14:paraId="06502FC2" w14:textId="7037F0FD">
+          <w:p w14:paraId="06502FC2" w14:textId="7037F0FD" w:rsidR="115660BE" w:rsidRDefault="115660BE" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The Recovery and Sustainability (RNS) team would be at full complement from August 2025, which </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2A86275E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2A86275E" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>s expected to improve resource and capacity</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="77FF565B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="77FF565B" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="115660BE" w:rsidP="071EED91" w:rsidRDefault="115660BE" w14:paraId="149C74CE" w14:textId="592402D0">
+          <w:p w14:paraId="149C74CE" w14:textId="592402D0" w:rsidR="115660BE" w:rsidRDefault="115660BE" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>External support ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7E56426F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7E56426F" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>now arrived, leading to increased energy and focus on governance and delivery, with ongoing sessions to enhance these areas</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="09A4A68B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="09A4A68B" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="115660BE" w:rsidP="071EED91" w:rsidRDefault="115660BE" w14:paraId="6A3DFDF2" w14:textId="7D666B79">
+          <w:p w14:paraId="6A3DFDF2" w14:textId="7D666B79" w:rsidR="115660BE" w:rsidRDefault="115660BE" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="43D1CC25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="43D1CC25" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ommittee acknowledged th</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="40D01D87">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="40D01D87" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">se updates and sought assurance that mechanisms of oversight </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="35063D8C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="35063D8C" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wer</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">e in place, with further assurance being sought on how decision-making and governance align across the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="27252AB7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="27252AB7" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>oard, especially as Deloitte's involvement progresses.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="55FFAFDE" w14:textId="036A4E07">
+          <w:p w14:paraId="55FFAFDE" w14:textId="036A4E07" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="3F27EA71" w:rsidP="071EED91" w:rsidRDefault="3F27EA71" w14:paraId="14EFE0FF" w14:textId="13B7B912">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14EFE0FF" w14:textId="13B7B912" w:rsidR="3F27EA71" w:rsidRDefault="3F27EA71" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="746758C3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="746758C3" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="555EC3AD" w14:textId="1AF9BECE">
+          <w:p w14:paraId="555EC3AD" w14:textId="1AF9BECE" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="746758C3" w:rsidP="071EED91" w:rsidRDefault="746758C3" w14:paraId="4F7A09A2" w14:textId="69EFFA2B">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F7A09A2" w14:textId="69EFFA2B" w:rsidR="746758C3" w:rsidRDefault="746758C3" w:rsidP="071EED91">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ welcomed the Terms of Reference for the variable pay and headcount group and raised two key assurance points: (1) how governance arrangements would integrate different and potentially competing benchmarks (such as financial savings versus quality and safety guidelines), and (2) ensuring that decision-making priorities, risk assessment, mitigation, and accountability were clearly mapped out. These areas were identified as next steps for further development and assurance.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="015AC8C9" w14:textId="4CDF5FDE">
+          <w:p w14:paraId="015AC8C9" w14:textId="4CDF5FDE" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="17B2DE5D" w:rsidP="071EED91" w:rsidRDefault="17B2DE5D" w14:paraId="31CB6FC9" w14:textId="19CB7862">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31CB6FC9" w14:textId="19CB7862" w:rsidR="17B2DE5D" w:rsidRDefault="17B2DE5D" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PP welcomed the strengthening of the savings programme governance and highlighted the fundamental importance of clear accounting responsibilities and accountabilities for both executives and Service Groups, emphasising the need for effective collaboration to drive savings. PP expressed support for Deloitte’s involvement and highlighted the value of a future session where the Board could review detailed action plans, suggesting that would be most beneficial after Deloitte was embedded and August results were available. PP acknowledged that, while progress had been made, there w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4EBC6F12">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4EBC6F12" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s still significant work to do in this area.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="660E41C2" w14:textId="4DE52DAB">
+          <w:p w14:paraId="660E41C2" w14:textId="4DE52DAB" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="3363FAFC" w:rsidP="071EED91" w:rsidRDefault="3363FAFC" w14:paraId="3CC886C3" w14:textId="5040B920">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CC886C3" w14:textId="5040B920" w:rsidR="3363FAFC" w:rsidRDefault="3363FAFC" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">BO explained that the variable pay work group was established to bring all professional groups together under one structure, ensuring that all professional Executive Leads were involved and responsible for maintaining benchmarks without compromise from other </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>decision aspects. BO assured the Committee that the approach meant the main responsible individuals for each professional area were directly involved in decision-making within the group.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="75EEA57C" w:rsidP="071EED91" w:rsidRDefault="75EEA57C" w14:paraId="693117D2" w14:textId="5AD409C9">
+          <w:p w14:paraId="693117D2" w14:textId="5AD409C9" w:rsidR="75EEA57C" w:rsidRDefault="75EEA57C" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="57E78AA7" w:rsidP="071EED91" w:rsidRDefault="57E78AA7" w14:paraId="3A34ACD3" w14:textId="7CF02937">
+          <w:p w14:paraId="3A34ACD3" w14:textId="7CF02937" w:rsidR="57E78AA7" w:rsidRDefault="57E78AA7" w:rsidP="071EED91">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="57E78AA7" w:rsidP="071EED91" w:rsidRDefault="57E78AA7" w14:paraId="2B0A0DB6" w14:textId="307DF65A">
+          <w:p w14:paraId="2B0A0DB6" w14:textId="307DF65A" w:rsidR="57E78AA7" w:rsidRDefault="57E78AA7" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Agreed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>assure</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board that there are mechanisms of oversight at the appropriate levels and that further assurance was being sought regarding how decision-making and governance align across the Board. Deloitte would be invited to present to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="41966189">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="41966189" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ommittee to explain these processes in practice</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="53C8D9F6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="53C8D9F6" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> This w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="247ED47B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="247ED47B" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">be included in the next steps and reported back to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5A459C2F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5A459C2F" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>oard.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="0675E698" w14:paraId="66417BDA" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="66417BDA" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="448EF486" w:rsidP="071EED91" w:rsidRDefault="448EF486" w14:paraId="04A118FC" w14:textId="040B6C54">
+          <w:p w14:paraId="04A118FC" w14:textId="040B6C54" w:rsidR="448EF486" w:rsidRDefault="448EF486" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>87/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3A781E85" w:rsidP="071EED91" w:rsidRDefault="3A781E85" w14:paraId="533ED858" w14:textId="2506B918">
+          <w:p w14:paraId="533ED858" w14:textId="2506B918" w:rsidR="3A781E85" w:rsidRDefault="3A781E85" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>COUTNER FRAUD STEERING GROUP HIGHLIGHT R</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="189B2696">
+            <w:r w:rsidR="189B2696" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EP</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ORT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="071EED91" w:rsidTr="0675E698" w14:paraId="1F75757E" w14:textId="77777777">
+      <w:tr w:rsidR="071EED91" w14:paraId="1F75757E" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="071EED91" w:rsidP="071EED91" w:rsidRDefault="071EED91" w14:paraId="3F2142C2" w14:textId="27F218AE">
+          <w:p w14:paraId="3F2142C2" w14:textId="27F218AE" w:rsidR="071EED91" w:rsidRDefault="071EED91" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3A781E85" w:rsidP="071EED91" w:rsidRDefault="3A781E85" w14:paraId="36596971" w14:textId="78527043">
+          <w:p w14:paraId="36596971" w14:textId="78527043" w:rsidR="3A781E85" w:rsidRDefault="3A781E85" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Counter Fraud Steering Group Highlight Report</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> noted </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">by the Committee. </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidTr="0675E698" w14:paraId="1B69DCAD" w14:textId="77777777">
+      <w:tr w:rsidR="00C24F1C" w:rsidRPr="004B1346" w14:paraId="1B69DCAD" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidP="071EED91" w:rsidRDefault="11A3DEF6" w14:paraId="34A0D09E" w14:textId="5C7C78A0">
+          <w:p w14:paraId="34A0D09E" w14:textId="5C7C78A0" w:rsidR="00C24F1C" w:rsidRPr="004B1346" w:rsidRDefault="11A3DEF6" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>88/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00AE14DD" w:rsidR="00C24F1C" w:rsidP="00C24F1C" w:rsidRDefault="001B7FBC" w14:paraId="186FFDD7" w14:textId="28D175FB">
+          <w:p w14:paraId="186FFDD7" w14:textId="28D175FB" w:rsidR="00C24F1C" w:rsidRPr="00AE14DD" w:rsidRDefault="001B7FBC" w:rsidP="00C24F1C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE14DD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MINUTES OF THE PREVIOUS MEETING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidTr="0675E698" w14:paraId="2453A069" w14:textId="77777777">
+      <w:tr w:rsidR="00C24F1C" w:rsidRPr="004B1346" w14:paraId="2453A069" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00C24F1C" w:rsidP="00C24F1C" w:rsidRDefault="00C24F1C" w14:paraId="47439BD5" w14:textId="77777777">
+          <w:p w14:paraId="47439BD5" w14:textId="77777777" w:rsidR="00C24F1C" w:rsidRPr="004B1346" w:rsidRDefault="00C24F1C" w:rsidP="00C24F1C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00AE14DD" w:rsidR="001B7FBC" w:rsidP="00C24F1C" w:rsidRDefault="001B7FBC" w14:paraId="07BE230F" w14:textId="73978119">
+          <w:p w14:paraId="07BE230F" w14:textId="73978119" w:rsidR="001B7FBC" w:rsidRPr="00AE14DD" w:rsidRDefault="001B7FBC" w:rsidP="00C24F1C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The minutes of the meeting held on the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5F4D668A">
+            <w:r w:rsidR="5F4D668A" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">10 July </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00F70C72">
+            <w:r w:rsidR="00F70C72" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> were </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>confirmed</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> as a true and accurate record.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="001B7FBC" w:rsidTr="0675E698" w14:paraId="7C703431" w14:textId="77777777">
+      <w:tr w:rsidR="001B7FBC" w:rsidRPr="004B1346" w14:paraId="7C703431" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="001B7FBC" w:rsidP="071EED91" w:rsidRDefault="3E6FCADC" w14:paraId="3C6D13F5" w14:textId="0EDCB461">
+          <w:p w14:paraId="3C6D13F5" w14:textId="0EDCB461" w:rsidR="001B7FBC" w:rsidRPr="004B1346" w:rsidRDefault="3E6FCADC" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>89/</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00327410">
+            <w:r w:rsidR="00327410" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="001B7FBC" w:rsidP="00C24F1C" w:rsidRDefault="001B7FBC" w14:paraId="3FA37299" w14:textId="1BFDF3B0">
+          <w:p w14:paraId="3FA37299" w14:textId="1BFDF3B0" w:rsidR="001B7FBC" w:rsidRPr="001B7FBC" w:rsidRDefault="001B7FBC" w:rsidP="00C24F1C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ACTION LOG </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="001B7FBC" w:rsidTr="0675E698" w14:paraId="31090A29" w14:textId="77777777">
+      <w:tr w:rsidR="001B7FBC" w:rsidRPr="004B1346" w14:paraId="31090A29" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="001B7FBC" w:rsidP="001B7FBC" w:rsidRDefault="001B7FBC" w14:paraId="778F291E" w14:textId="77777777">
+          <w:p w14:paraId="778F291E" w14:textId="77777777" w:rsidR="001B7FBC" w:rsidRPr="001B7FBC" w:rsidRDefault="001B7FBC" w:rsidP="001B7FBC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="001B7FBC" w:rsidP="001B7FBC" w:rsidRDefault="001B7FBC" w14:paraId="72864D43" w14:textId="77777777">
+          <w:p w14:paraId="72864D43" w14:textId="77777777" w:rsidR="001B7FBC" w:rsidRPr="001B7FBC" w:rsidRDefault="001B7FBC" w:rsidP="001B7FBC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The action log was </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">received </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> noted.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00F70C72" w:rsidP="071EED91" w:rsidRDefault="44BED091" w14:paraId="7D142E83" w14:textId="4AD1592A">
+          <w:p w14:paraId="7D142E83" w14:textId="4AD1592A" w:rsidR="00F70C72" w:rsidRPr="001B7FBC" w:rsidRDefault="44BED091" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>HL provided an update on the action log, starting with the governance action related to recovery and sustainability, highlighting that progress was being made and things were in a good place. HL mentioned that the schematic team was still working on the risk management schematic, aiming to complete it by the end of the following week.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00F70C72" w:rsidP="001B7FBC" w:rsidRDefault="44BED091" w14:paraId="70C0EBFA" w14:textId="4C0E05D8">
+          <w:p w14:paraId="70C0EBFA" w14:textId="4C0E05D8" w:rsidR="00F70C72" w:rsidRPr="001B7FBC" w:rsidRDefault="44BED091" w:rsidP="001B7FBC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">HL then addressed the action regarding the volume of papers, indicating that NZ was to follow up and provide feedback, possibly outside the meeting. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00F70C72" w:rsidP="001B7FBC" w:rsidRDefault="44BED091" w14:paraId="6BC6E730" w14:textId="2AEFFA58">
+          <w:p w14:paraId="6BC6E730" w14:textId="2AEFFA58" w:rsidR="00F70C72" w:rsidRPr="001B7FBC" w:rsidRDefault="44BED091" w:rsidP="001B7FBC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ requested that the timeframe for this action be extended, as there was no opportunity for a pre-meet due to the Performance and Finance meeting, and asked for the timescale to be moved. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00F70C72" w:rsidP="001B7FBC" w:rsidRDefault="44BED091" w14:paraId="5088F3FC" w14:textId="757C0507">
+          <w:p w14:paraId="5088F3FC" w14:textId="757C0507" w:rsidR="00F70C72" w:rsidRPr="001B7FBC" w:rsidRDefault="44BED091" w:rsidP="001B7FBC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>HL agreed to adjust the timescale.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00F70C72" w:rsidP="001B7FBC" w:rsidRDefault="44BED091" w14:paraId="5673B928" w14:textId="431C5EEC">
+          <w:p w14:paraId="5673B928" w14:textId="431C5EEC" w:rsidR="00F70C72" w:rsidRPr="001B7FBC" w:rsidRDefault="44BED091" w:rsidP="001B7FBC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>HL confirmed that action 4, which involved adding an item to work programmes, could now be closed. HL also reported that the Audit Wales performance progress action had been covered, with assurance provided that Executives were linking with partners and taking things forward. The Counter Fraud action was discussed as well, with HL highlighting that more work was needed on the associated risks.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00F70C72" w:rsidP="071EED91" w:rsidRDefault="44BED091" w14:paraId="708D1E19" w14:textId="2FDC8B7C">
+          <w:p w14:paraId="708D1E19" w14:textId="2FDC8B7C" w:rsidR="00F70C72" w:rsidRPr="001B7FBC" w:rsidRDefault="44BED091" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Regarding meeting effectiveness, H</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7335B678">
+            <w:r w:rsidR="7335B678" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">L </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">stated that the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="44929123">
+            <w:r w:rsidR="44929123" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee finds it helpful to have </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="15916C4B">
+            <w:r w:rsidR="15916C4B" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">xecutives present for all </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="388EA7F5">
+            <w:r w:rsidR="388EA7F5" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">udits, not just </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="68545DE0">
+            <w:r w:rsidR="68545DE0" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">imited </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="4C949AA1">
+            <w:r w:rsidR="4C949AA1" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ssurance ones, and this approach w</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="0DDFBBD7">
+            <w:r w:rsidR="0DDFBBD7" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> continue. </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7973F639">
+            <w:r w:rsidR="7973F639" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>HL</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> also confirmed that the </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3812303F">
+            <w:r w:rsidR="3812303F" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">inal </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7FA91274">
+            <w:r w:rsidR="7FA91274" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">nnual </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="04276DC6">
+            <w:r w:rsidR="04276DC6" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ccounts action </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="3430FAE0">
+            <w:r w:rsidR="3430FAE0" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s on track for September.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00F70C72" w:rsidP="001B7FBC" w:rsidRDefault="44BED091" w14:paraId="4A2964B3" w14:textId="05A9F603">
+          <w:p w14:paraId="4A2964B3" w14:textId="05A9F603" w:rsidR="00F70C72" w:rsidRPr="001B7FBC" w:rsidRDefault="44BED091" w:rsidP="001B7FBC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nuria concluded by asking if everyone was happy with the action log and the closed actions, and there were no objections or missing items raised</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="7BECB05C">
+            <w:r w:rsidR="7BECB05C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="001B7FBC" w:rsidTr="0675E698" w14:paraId="7DC5D749" w14:textId="77777777">
+      <w:tr w:rsidR="001B7FBC" w:rsidRPr="004B1346" w14:paraId="7DC5D749" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="001B7FBC" w:rsidP="071EED91" w:rsidRDefault="7BECB05C" w14:paraId="33E9F8A2" w14:textId="5998BBC1">
+          <w:p w14:paraId="33E9F8A2" w14:textId="5998BBC1" w:rsidR="001B7FBC" w:rsidRPr="001B7FBC" w:rsidRDefault="7BECB05C" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>90</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00327410">
+            <w:r w:rsidR="00327410" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="001B7FBC" w:rsidP="001B7FBC" w:rsidRDefault="00F70C72" w14:paraId="31F421EA" w14:textId="0B7D5F69">
+          <w:p w14:paraId="31F421EA" w14:textId="0B7D5F69" w:rsidR="001B7FBC" w:rsidRPr="001B7FBC" w:rsidRDefault="00F70C72" w:rsidP="001B7FBC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MEETING EFFECTIVENESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="001B7FBC" w:rsidTr="0675E698" w14:paraId="5328EDE6" w14:textId="77777777">
+      <w:tr w:rsidR="001B7FBC" w:rsidRPr="004B1346" w14:paraId="5328EDE6" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="001B7FBC" w:rsidP="001B7FBC" w:rsidRDefault="001B7FBC" w14:paraId="29E0FE16" w14:textId="77777777">
+          <w:p w14:paraId="29E0FE16" w14:textId="77777777" w:rsidR="001B7FBC" w:rsidRPr="001B7FBC" w:rsidRDefault="001B7FBC" w:rsidP="001B7FBC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006A12F2" w:rsidR="006A12F2" w:rsidP="071EED91" w:rsidRDefault="1AC1F51A" w14:paraId="51D76CC6" w14:textId="5F4937A6">
+          <w:p w14:paraId="51D76CC6" w14:textId="5F4937A6" w:rsidR="006A12F2" w:rsidRPr="006A12F2" w:rsidRDefault="1AC1F51A" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>NZ asked OL if he observed good debate in terms of the Internal Audit reports and Audit Recommendations.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A12F2" w:rsidR="006A12F2" w:rsidP="071EED91" w:rsidRDefault="1AC1F51A" w14:paraId="35312BE4" w14:textId="1DB6E910">
+          <w:p w14:paraId="35312BE4" w14:textId="1DB6E910" w:rsidR="006A12F2" w:rsidRPr="006A12F2" w:rsidRDefault="1AC1F51A" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">OL replied affirmatively, emphasising that it was always helpful to bring in such discussions. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A12F2" w:rsidR="006A12F2" w:rsidP="071EED91" w:rsidRDefault="1AC1F51A" w14:paraId="35951C7F" w14:textId="61BD1578">
+          <w:p w14:paraId="35951C7F" w14:textId="61BD1578" w:rsidR="006A12F2" w:rsidRPr="006A12F2" w:rsidRDefault="1AC1F51A" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ asked AB whether she was satisfied with what was being reported back to the Board and with the level of scrutiny that </w:t>
-[...18 lines deleted...]
-          <w:p w:rsidRPr="006A12F2" w:rsidR="006A12F2" w:rsidP="071EED91" w:rsidRDefault="1AC1F51A" w14:paraId="63FBEE6F" w14:textId="5A0EC41C">
+              <w:t xml:space="preserve">NZ asked AB whether she was satisfied with what was being reported back to the Board and with the level of scrutiny that IM’s gave to the Audit Wales reports. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63FBEE6F" w14:textId="5A0EC41C" w:rsidR="006A12F2" w:rsidRPr="006A12F2" w:rsidRDefault="1AC1F51A" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">AB responded positively, expressing that she was happy with both the reporting and the scrutiny, and highlighted that it was good to see DL present for the Planned Care Report.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A12F2" w:rsidR="006A12F2" w:rsidP="071EED91" w:rsidRDefault="16B713FB" w14:paraId="3780617E" w14:textId="6388450B">
+          <w:p w14:paraId="3780617E" w14:textId="6388450B" w:rsidR="006A12F2" w:rsidRPr="006A12F2" w:rsidRDefault="16B713FB" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>DG highlighted that a positive aspect of the meeting was the clear delineation of Committee roles, particularly regarding topics that overlapped with the Performance and Finance Committee and the Audit Committee. DG highlighted that the Audit Committee focused on governance aspects rather than detailed finance numbers, and that referring or remitting topics to the appropriate Committee had become a more integrated part of their process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="008F66A8" w:rsidTr="0675E698" w14:paraId="4FDB907E" w14:textId="77777777">
+      <w:tr w:rsidR="008F66A8" w:rsidRPr="004B1346" w14:paraId="4FDB907E" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="002D213E" w:rsidR="008F66A8" w:rsidP="071EED91" w:rsidRDefault="71D895BF" w14:paraId="6278E20D" w14:textId="16A6AA7B">
+          <w:p w14:paraId="6278E20D" w14:textId="16A6AA7B" w:rsidR="008F66A8" w:rsidRPr="002D213E" w:rsidRDefault="71D895BF" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="008F66A8">
+            <w:r w:rsidR="008F66A8" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008F66A8" w:rsidR="008F66A8" w:rsidP="008F66A8" w:rsidRDefault="008F66A8" w14:paraId="5284E895" w14:textId="28A51CB3">
+          <w:p w14:paraId="5284E895" w14:textId="28A51CB3" w:rsidR="008F66A8" w:rsidRPr="008F66A8" w:rsidRDefault="008F66A8" w:rsidP="008F66A8">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F66A8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ITEMS TO REFER TO OTHER COMMITTEESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="008F66A8" w:rsidTr="0675E698" w14:paraId="448F3139" w14:textId="77777777">
+      <w:tr w:rsidR="008F66A8" w:rsidRPr="004B1346" w14:paraId="448F3139" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="008F66A8" w:rsidP="008F66A8" w:rsidRDefault="008F66A8" w14:paraId="35430EFC" w14:textId="77777777">
+          <w:p w14:paraId="35430EFC" w14:textId="77777777" w:rsidR="008F66A8" w:rsidRPr="001B7FBC" w:rsidRDefault="008F66A8" w:rsidP="008F66A8">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F408B2" w:rsidR="008F66A8" w:rsidP="009C0FBA" w:rsidRDefault="276BB9DC" w14:paraId="56C6DBE6" w14:textId="03EDDCEB">
+          <w:p w14:paraId="56C6DBE6" w14:textId="03EDDCEB" w:rsidR="008F66A8" w:rsidRPr="00F408B2" w:rsidRDefault="276BB9DC" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
             <w:r w:rsidR="008F66A8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">/25 - </w:t>
             </w:r>
             <w:r w:rsidR="002C5CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="002C5CDC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>nternal Audit Progress reports</w:t>
             </w:r>
             <w:r w:rsidR="2D7FCC25">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="002C5CDC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="759D0569">
+            <w:r w:rsidR="759D0569" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Neath Port Talbot Private Finance Initiative (NPTPFI)</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="43B79221">
+            <w:r w:rsidR="43B79221" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>: Refer</w:t>
             </w:r>
-            <w:r w:rsidRPr="266611FB" w:rsidR="002C5CDC">
+            <w:r w:rsidR="002C5CDC" w:rsidRPr="266611FB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="2463369E">
+            <w:r w:rsidR="2463369E" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>the NPTPFI report to the Performance and Finance Committee for further assurance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F408B2" w:rsidR="008F66A8" w:rsidP="009C0FBA" w:rsidRDefault="036D3E72" w14:paraId="1863955A" w14:textId="0DAC4645">
+          <w:p w14:paraId="1863955A" w14:textId="0DAC4645" w:rsidR="008F66A8" w:rsidRPr="00F408B2" w:rsidRDefault="036D3E72" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">75/25 - </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">nternal Audit Progress reports, </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Acute Medical Services Redesign Programme (AMSR):</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="11F5A44C">
+            <w:r w:rsidR="11F5A44C" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Refer to t</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">he Performance and Finance Committee and the Quality and Safety </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="5FE76C10">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5FE76C10" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Benefits Realisation </w:t>
+            </w:r>
+            <w:r w:rsidR="3C6BA899" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Framework to</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...21 lines deleted...]
-          <w:p w:rsidRPr="00F408B2" w:rsidR="008F66A8" w:rsidP="009C0FBA" w:rsidRDefault="0255BB89" w14:paraId="3B1A858C" w14:textId="43EAD0E8">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oversee the Benefits Realisation Framework, focusing on both financial and wider organisational responsibilities. The group would review investment returns and ensure alignment with broader social, economic, environmental, and cultural goals.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B1A858C" w14:textId="43EAD0E8" w:rsidR="008F66A8" w:rsidRPr="00F408B2" w:rsidRDefault="0255BB89" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">75/25 </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">nternal Audit Progress reports, </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Business Continuity Management report: Refer to the Digital, Data, </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00781CA4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00781CA4" w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Innovation Committee and the Performance and Finance Committee. For additional review.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F408B2" w:rsidR="008F66A8" w:rsidP="009C0FBA" w:rsidRDefault="57C59840" w14:paraId="299033C9" w14:textId="28AD12A4">
+          <w:p w14:paraId="299033C9" w14:textId="28AD12A4" w:rsidR="008F66A8" w:rsidRPr="00F408B2" w:rsidRDefault="57C59840" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071EED91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">75/25 </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>nternal Audit Progress reports,</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Contract Management report: Refer to the Performance and Finance Committee for information and potential further scrutiny.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F408B2" w:rsidR="008F66A8" w:rsidP="009C0FBA" w:rsidRDefault="3C4AB478" w14:paraId="0B461A45" w14:textId="7D6A5EF4">
+          <w:p w14:paraId="0B461A45" w14:textId="7D6A5EF4" w:rsidR="008F66A8" w:rsidRPr="00F408B2" w:rsidRDefault="3C4AB478" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">77/25 </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategic and Corporate Risk Registers: Refer </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the Business Continuity Risks to the Performance and Finance Committee, the Digital Committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F408B2" w:rsidR="008F66A8" w:rsidP="009C0FBA" w:rsidRDefault="4C53974C" w14:paraId="68A2B1E3" w14:textId="7390CA04">
+          <w:p w14:paraId="68A2B1E3" w14:textId="7390CA04" w:rsidR="008F66A8" w:rsidRPr="00F408B2" w:rsidRDefault="4C53974C" w:rsidP="009C0FBA">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">82/25 </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Planned Care Report: Refer the </w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Planned Care report to the Performance and Finance Committee and suggested inviting Audit Wales for further scrutiny on the details.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00327410" w:rsidTr="0675E698" w14:paraId="2EB4E9ED" w14:textId="77777777">
+      <w:tr w:rsidR="00327410" w:rsidRPr="004B1346" w14:paraId="2EB4E9ED" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="00327410" w:rsidP="071EED91" w:rsidRDefault="7BAEB6A9" w14:paraId="5FC2850E" w14:textId="25E23B6B">
+          <w:p w14:paraId="5FC2850E" w14:textId="25E23B6B" w:rsidR="00327410" w:rsidRPr="001B7FBC" w:rsidRDefault="7BAEB6A9" w:rsidP="071EED91">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="00327410">
+            <w:r w:rsidR="00327410" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="003E198D" w:rsidR="00327410" w:rsidP="001B7FBC" w:rsidRDefault="00327410" w14:paraId="44774593" w14:textId="2B3CA080">
+          <w:p w14:paraId="44774593" w14:textId="2B3CA080" w:rsidR="00327410" w:rsidRPr="003E198D" w:rsidRDefault="00327410" w:rsidP="001B7FBC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E198D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>DATE OF NEXT MEETING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="003E198D" w:rsidTr="0675E698" w14:paraId="3FF9A074" w14:textId="77777777">
+      <w:tr w:rsidR="003E198D" w:rsidRPr="004B1346" w14:paraId="3FF9A074" w14:textId="77777777" w:rsidTr="0675E698">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="003E198D" w:rsidP="003E198D" w:rsidRDefault="003E198D" w14:paraId="6D7EF48C" w14:textId="77777777">
+          <w:p w14:paraId="6D7EF48C" w14:textId="77777777" w:rsidR="003E198D" w:rsidRPr="001B7FBC" w:rsidRDefault="003E198D" w:rsidP="003E198D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001B7FBC" w:rsidR="003E198D" w:rsidP="003E198D" w:rsidRDefault="003E198D" w14:paraId="3A789BB1" w14:textId="4999AB20">
+          <w:p w14:paraId="3A789BB1" w14:textId="4999AB20" w:rsidR="003E198D" w:rsidRPr="001B7FBC" w:rsidRDefault="003E198D" w:rsidP="003E198D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The next scheduled meeting is Thursday, </w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="006F37BF">
+            <w:r w:rsidR="006F37BF" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="071EED91" w:rsidR="6FCA57AC">
+            <w:r w:rsidR="6FCA57AC" w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>8 September</w:t>
             </w:r>
             <w:r w:rsidRPr="071EED91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00FE5E56" w:rsidP="00935B89" w:rsidRDefault="00FE5E56" w14:paraId="000A0B33" w14:textId="77777777">
+    <w:p w14:paraId="000A0B33" w14:textId="77777777" w:rsidR="00FE5E56" w:rsidRPr="004B1346" w:rsidRDefault="00FE5E56" w:rsidP="00935B89">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="004B1346" w:rsidR="00FE5E56">
+    <w:sectPr w:rsidR="00FE5E56" w:rsidRPr="004B1346">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="978" w:right="900" w:bottom="270" w:left="990" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00772A1B" w:rsidRDefault="00772A1B" w14:paraId="0616D8EF" w14:textId="77777777">
+    <w:p w14:paraId="5A38664E" w14:textId="77777777" w:rsidR="00FC2F69" w:rsidRDefault="00FC2F69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00772A1B" w:rsidRDefault="00772A1B" w14:paraId="7D2242DB" w14:textId="77777777">
+    <w:p w14:paraId="2DDB87D2" w14:textId="77777777" w:rsidR="00FC2F69" w:rsidRDefault="00FC2F69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -18916,99 +18035,98 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00F56535" w14:paraId="749BF400" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="749BF400" w14:textId="77777777" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1964920134"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00D65434" w:rsidP="004612A3" w:rsidRDefault="00A45AAE" w14:paraId="15AA2B30" w14:textId="7B679DC7">
+      <w:p w14:paraId="15AA2B30" w14:textId="7B679DC7" w:rsidR="00D65434" w:rsidRDefault="00A45AAE" w:rsidP="004612A3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
-            <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="1"/>
+            <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
@@ -19053,177 +18171,105 @@
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00910681">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidRPr="004612A3" w:rsidR="00D65434" w:rsidP="004612A3" w:rsidRDefault="00D65434" w14:paraId="3C479D64" w14:textId="77777777">
+  <w:p w14:paraId="3C479D64" w14:textId="77777777" w:rsidR="00D65434" w:rsidRPr="004612A3" w:rsidRDefault="00D65434" w:rsidP="004612A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00F56535" w14:paraId="4C727743" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C727743" w14:textId="77777777" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00772A1B" w:rsidRDefault="00772A1B" w14:paraId="791A907E" w14:textId="77777777">
+    <w:p w14:paraId="13CD5F7E" w14:textId="77777777" w:rsidR="00FC2F69" w:rsidRDefault="00FC2F69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00772A1B" w:rsidRDefault="00772A1B" w14:paraId="5388F34B" w14:textId="77777777">
+    <w:p w14:paraId="33EA6B96" w14:textId="77777777" w:rsidR="00FC2F69" w:rsidRDefault="00FC2F69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00772A1B" w14:paraId="25566C56" w14:textId="733C8BD0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25566C56" w14:textId="7DF29CF7" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00682A9B" w:rsidR="00D65434" w:rsidP="00682A9B" w:rsidRDefault="00772A1B" w14:paraId="3F6D2EF6" w14:textId="787E4E49">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F6D2EF6" w14:textId="5F7C9F72" w:rsidR="00D65434" w:rsidRPr="00682A9B" w:rsidRDefault="00D65434" w:rsidP="00682A9B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00D65434">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75DA241C" wp14:editId="4CA83032">
           <wp:extent cx="1762125" cy="448398"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Lo res Swansea Bay logo.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
@@ -19231,14818 +18277,14779 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1766578" cy="449531"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00772A1B" w14:paraId="1A3632B6" w14:textId="1F7C692D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A3632B6" w14:textId="7328C3F6" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="kl129sLlvkmJsd" int2:id="7imyGjR6">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="kv4UVae7TQCfC0" int2:id="DvGmYz5N">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010A1C3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7900136"/>
     <w:styleLink w:val="ImportedStyle2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="021D3491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52D4FB2C"/>
     <w:lvl w:ilvl="0" w:tplc="57442BD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3A867A46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="33CC70F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5AB4280E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FD5C6088">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DD28CF22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D62CD8B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4FF6F574">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1B224808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A6DA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0E034D0"/>
     <w:styleLink w:val="ImportedStyle12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="040E651F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5CCF232"/>
     <w:lvl w:ilvl="0" w:tplc="EE3E4F24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="998E5702">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5176B1A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B85C15D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="AE628FDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B0B0DED8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9D52B908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20605398">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="80C6B3E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F0238B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AC06580"/>
     <w:styleLink w:val="ImportedStyle8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="731"/>
         </w:tabs>
         <w:ind w:left="731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1451"/>
         </w:tabs>
         <w:ind w:left="1451" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2171"/>
         </w:tabs>
         <w:ind w:left="2171" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2891"/>
         </w:tabs>
         <w:ind w:left="2891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3611"/>
         </w:tabs>
         <w:ind w:left="3611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4331"/>
         </w:tabs>
         <w:ind w:left="4331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5051"/>
         </w:tabs>
         <w:ind w:left="5051" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5771"/>
         </w:tabs>
         <w:ind w:left="5771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6491"/>
         </w:tabs>
         <w:ind w:left="6491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07BE6E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7C62686"/>
     <w:lvl w:ilvl="0" w:tplc="3B242AA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C8061042">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2BF24ED8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="13A60D36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3E40A3E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="786A1C2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7C042CFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2F68231C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="490E1B98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07DB12ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96747B74"/>
     <w:styleLink w:val="ImportedStyle17"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08D6AC2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C006334A"/>
     <w:lvl w:ilvl="0" w:tplc="F7041D74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="73588378">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1062E330">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="469C36CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="535A38DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="58263E8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="35CC2068">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8D06BFB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9FA89DB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="090E0B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="523E6706"/>
     <w:lvl w:ilvl="0" w:tplc="AD52CD0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A21800B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CCD6CC3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9D4030D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0DF861E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E91EA966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2EC82956">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="53B60574">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B24817EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B353EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5782ADE6"/>
     <w:styleLink w:val="List0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D6CB7FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D4C300E"/>
     <w:lvl w:ilvl="0" w:tplc="FAA2DB9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5D6A3188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="79BA40A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F43C31A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="1646FDBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D9E6DCB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9C98DA2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="81DAFB46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6F3817FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F6EAB2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFDADC26"/>
     <w:lvl w:ilvl="0" w:tplc="5A74AB98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="827C6034">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="221ABC54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="87E6E610">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="814CBCB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="87703BD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FC0E41E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FDE27E10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8DA45DD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="103ED008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D3EE830"/>
     <w:lvl w:ilvl="0" w:tplc="1C3A4E6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F398AFA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0AB4E190">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F084B464">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D1F8AFB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="88EAE4C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="35A8F1E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="CDD89362">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BDF64034">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="114397F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="910CF372"/>
     <w:lvl w:ilvl="0" w:tplc="FBE2AD2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AF26F05E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="01FC9AE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4B7E8CBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="DBF836A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2042FBFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3CF8685A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D68C4606">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D26AAF38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12602471"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82BA7EE4"/>
     <w:styleLink w:val="ImportedStyle4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="165E45B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02F27E7E"/>
     <w:lvl w:ilvl="0" w:tplc="1FC63F46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C07A7BDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="624444F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="95F205F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0B18E8E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E05A9000">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E42C2432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="ECCE2C42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="68CE3A64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17A16EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAF475FE"/>
     <w:lvl w:ilvl="0" w:tplc="09E2A2DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C743D74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ED78A60C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8608616C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="05388ABE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2FF2DB12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="EDE64F76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E6280B88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CD1C4100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FCB9A09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB76B610"/>
     <w:lvl w:ilvl="0" w:tplc="2BD62930">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6BBC9860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="31669DB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="28B4FCD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="EA0A4222">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7DEE7BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9C108584">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B13A8534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ACBAFEDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22861A98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E466B48A"/>
     <w:styleLink w:val="ImportedStyle6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="268333A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6EA5EAA"/>
     <w:styleLink w:val="List41"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286DA003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70FC1672"/>
     <w:lvl w:ilvl="0" w:tplc="63A88566">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10280D28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FC642F32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F124A71E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A6C2F0B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="725A54EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="41DE33E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="815AE634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EAE4EC0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="291A180A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2F6CB74"/>
     <w:styleLink w:val="List1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="297C420D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D848BD98"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A59B99C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68E0CC24"/>
     <w:lvl w:ilvl="0" w:tplc="1EE21152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E4F647D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BDA631F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0E845B9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9194617E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A15CB5B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DCF2E170">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4AA4E548">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7D6E7232">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3156754D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC706732"/>
     <w:styleLink w:val="List31"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31A1ACE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66A8A012"/>
     <w:lvl w:ilvl="0" w:tplc="6658A21A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="41747F56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="83584DB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4B4888B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4C0A6C26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="85164336">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FF9EE158">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="788291A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="834C912E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="331C7AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D9437EA"/>
     <w:styleLink w:val="ImportedStyle5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C64825"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8D2BD9E"/>
     <w:styleLink w:val="ImportedStyle23"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36DA7C7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="022EF56A"/>
     <w:lvl w:ilvl="0" w:tplc="82F090B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0E02A4C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A5043452">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8A148D76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="72CC9E9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1EB20EF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="743454C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B6125D9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DC58C77E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36F80301"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2C0FCC6"/>
     <w:styleLink w:val="List21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="386"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3962A941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="990029BA"/>
     <w:lvl w:ilvl="0" w:tplc="51605EBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="19C881DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6E4A7826">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="BCEC2070">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D92C2CBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3A38DBA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6F907B80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7E5E75F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EB24709A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A197DEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C447178"/>
     <w:styleLink w:val="List10"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B531073"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7850F9F2"/>
     <w:styleLink w:val="ImportedStyle13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4C7A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7C9BA0"/>
     <w:styleLink w:val="List7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="475"/>
         </w:tabs>
         <w:ind w:left="475" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC42874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E1A9FD4"/>
     <w:lvl w:ilvl="0" w:tplc="1FDCA8D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AA5AE35C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C0EEDC44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="AA4E0F1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B7442644">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4C9A0714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DC36AB1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="331874A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A24CDD0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409C618C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA7E96F2"/>
     <w:styleLink w:val="List9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42184F2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="917006DA"/>
     <w:styleLink w:val="ImportedStyle11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4259B09E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE5CA1CA"/>
     <w:lvl w:ilvl="0" w:tplc="66485BFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="405A43E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ACCA75EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6B02C4E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="410259C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="99D87B64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0B7865DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="923A558C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="498601A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CE6378"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A190C344"/>
     <w:styleLink w:val="List51"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="333"/>
         </w:tabs>
         <w:ind w:left="333" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47F7195F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1A04E44"/>
     <w:lvl w:ilvl="0" w:tplc="FC063672">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="09067B8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BFF4A934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D142772C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="63448E02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6E54F644">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="44049C30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5AACE43C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="82266B02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4820EF02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D068B19E"/>
     <w:lvl w:ilvl="0" w:tplc="8B7A437E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CAA00CBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B630BC62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9386F8C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="83640F6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A8A2D132">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="EA2648A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="68502374">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="99781BDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAC603E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A0A9E36"/>
     <w:styleLink w:val="List11"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CCD431D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB44EB5A"/>
     <w:lvl w:ilvl="0" w:tplc="6AA6E27A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B002C84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4BD6B6EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F9BC4830">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BEC4035C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2086360E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="31E23318">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8CF64E8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0F0EF6FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF0652A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DB40AB0"/>
     <w:styleLink w:val="List8"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="476"/>
         </w:tabs>
         <w:ind w:left="476" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EBB6B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28525018"/>
     <w:lvl w:ilvl="0" w:tplc="1376F49E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EC8678D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="AC3CFA30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A26203F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9B464038">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="239CA1FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="EB6C52D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E80CBF60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4D1EF284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ED15F85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5824F9DE"/>
     <w:styleLink w:val="List12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F99677F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4C21D48"/>
     <w:styleLink w:val="ImportedStyle21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5024308B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="101A1ACA"/>
     <w:lvl w:ilvl="0" w:tplc="3F2A8F10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F8186022">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="59545C8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7882B2D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A3DEE58A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="90848E9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="AF8E5F0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FD66C2CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="12C69FB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51347EA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87AC6E5A"/>
     <w:styleLink w:val="List6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D40A37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE827BDA"/>
     <w:styleLink w:val="ImportedStyle3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="800"/>
         </w:tabs>
         <w:ind w:left="800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1520"/>
         </w:tabs>
         <w:ind w:left="1520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2240"/>
         </w:tabs>
         <w:ind w:left="2240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2960"/>
         </w:tabs>
         <w:ind w:left="2960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3680"/>
         </w:tabs>
         <w:ind w:left="3680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4400"/>
         </w:tabs>
         <w:ind w:left="4400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5120"/>
         </w:tabs>
         <w:ind w:left="5120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5840"/>
         </w:tabs>
         <w:ind w:left="5840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6560"/>
         </w:tabs>
         <w:ind w:left="6560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="564EB25F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4BE70D4"/>
     <w:lvl w:ilvl="0" w:tplc="0A3E5358">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E70A2972">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="84EE0FCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6D249D22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9DB48FAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="29423D1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="24900670">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="41B67896">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="82489E60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57BD34B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8534BB8A"/>
     <w:styleLink w:val="ImportedStyle10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583E0BC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90DE0F90"/>
     <w:styleLink w:val="ImportedStyle270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58BB310F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4886620"/>
     <w:lvl w:ilvl="0" w:tplc="4308E0A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="112AC538">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9398B19E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="90CEC0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="99C0FE8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FD680C32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="5308ADBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8EDE7FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5DCCD2B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CAE046B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3724B12A"/>
     <w:lvl w:ilvl="0" w:tplc="18F6DC7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ECE6F492">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="25CEAF6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B1A82F64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5BB20E7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="BB2E79AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2FA08984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="11E83F1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="23A4B30C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A0F2A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C3CED4C"/>
     <w:lvl w:ilvl="0" w:tplc="1876BAC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10B07380">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="60A40BDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2CCCED3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8F8C7D1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1F3EEBFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="36DC0EF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8FD44D54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="13DC338A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67A7E72C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9E64F9E"/>
     <w:lvl w:ilvl="0" w:tplc="F4342686">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="347CF14A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5FE42CBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="048837A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D460F24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C7823EE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A1385FB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5F6887D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="66321C26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69F3048A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4B479B8"/>
     <w:lvl w:ilvl="0" w:tplc="2A02E81C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34C02F78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7DD4C0E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="433A82FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="25E053C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8034D1E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F496C324">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F7283F44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="68E239AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A021430"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F72D0CC"/>
     <w:styleLink w:val="ImportedStyle16"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBA5463"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="469E66D4"/>
     <w:styleLink w:val="ImportedStyle27"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FEB08BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F42761C"/>
     <w:lvl w:ilvl="0" w:tplc="9AF672EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FCCA62EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8AFC65F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="700256E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9B14DA60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4BCC22A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3B687CD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="ECC4CA72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EA7E768C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77431088"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E690A14C"/>
     <w:styleLink w:val="ImportedStyle19"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="770"/>
         </w:tabs>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="777F9B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="842E8104"/>
     <w:lvl w:ilvl="0" w:tplc="1350200C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EC6A3FFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="36D84FAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7D20BA8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B164C39E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="217AC316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9EA0FF36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="81ECC11A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9542803A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F70C2E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC806280"/>
     <w:styleLink w:val="ImportedStyle1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EE0B98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05A00DB2"/>
     <w:styleLink w:val="ImportedStyle15"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79340316"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01383FD8"/>
     <w:styleLink w:val="ImportedStyle14"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79CC4E70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E848AE2E"/>
     <w:styleLink w:val="ImportedStyle160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CF073C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B756F480"/>
     <w:lvl w:ilvl="0" w:tplc="78F00B22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7060B69A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E0B067C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C882BCB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6344C668">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FF70F402">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="AB4E6F94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DEF89338">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="50927EBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E7E9B66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="348C3F58"/>
     <w:lvl w:ilvl="0" w:tplc="6214F7B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BDF4C05C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="11E27802">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6C5215D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="177067A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="884EB18C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B400E0B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9762159C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7D6E6250">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="526211980">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1693453217">
     <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="605386964">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1968536677">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="284385544">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1251157854">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1343750486">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="98987733">
     <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1105690559">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="610627794">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="732585011">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="756487982">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="906497571">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="986738342">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="103505433">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="555895659">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="2084446600">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1307007732">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1132094351">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1692533360">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="869338073">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1786535097">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="520634326">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1210070243">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1418012487">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1959951392">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="836532086">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1256592298">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1389181975">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1947611219">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="61635352">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1828354381">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="58523955">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="696783684">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1231575016">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="465196301">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1613317412">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1498035876">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1488745979">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1706830832">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="2091804360">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1172917912">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1853179627">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="139618615">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1610090074">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="507137309">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="695817384">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1278683678">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="2008364575">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="1084569899">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="1294211996">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="1124620093">
     <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="2109420174">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="2045128830">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="1761219363">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="35128201">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="831264565">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="999046215">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="59">
+  <w:num w:numId="59" w16cid:durableId="1699508097">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="60">
+  <w:num w:numId="60" w16cid:durableId="1309171625">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="61">
+  <w:num w:numId="61" w16cid:durableId="1371226730">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="62">
+  <w:num w:numId="62" w16cid:durableId="90320890">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="63">
+  <w:num w:numId="63" w16cid:durableId="138500904">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="64">
+  <w:num w:numId="64" w16cid:durableId="2111509356">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="65">
+  <w:num w:numId="65" w16cid:durableId="1195775819">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="66">
+  <w:num w:numId="66" w16cid:durableId="1585840165">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="67">
+  <w:num w:numId="67" w16cid:durableId="1257790001">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="68">
+  <w:num w:numId="68" w16cid:durableId="1919484457">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="69">
+  <w:num w:numId="69" w16cid:durableId="840856427">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="69"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Claire.Mulcahy@wales.nhs.uk::9bb72619-e634-4449-a5ce-df150b5ffe6e"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0" w:appName="MSWord"/>
-  <w:trackRevisions w:val="false"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE5E56"/>
     <w:rsid w:val="000018FD"/>
     <w:rsid w:val="00001D4D"/>
     <w:rsid w:val="00003718"/>
     <w:rsid w:val="0000400F"/>
     <w:rsid w:val="00004CEE"/>
     <w:rsid w:val="00005771"/>
@@ -34575,63 +33582,65 @@
     <w:rsid w:val="00387605"/>
     <w:rsid w:val="003909AC"/>
     <w:rsid w:val="00390E3C"/>
     <w:rsid w:val="00390F02"/>
     <w:rsid w:val="00391255"/>
     <w:rsid w:val="003918F6"/>
     <w:rsid w:val="003919AC"/>
     <w:rsid w:val="0039327E"/>
     <w:rsid w:val="0039334C"/>
     <w:rsid w:val="003939A9"/>
     <w:rsid w:val="0039525A"/>
     <w:rsid w:val="00395A48"/>
     <w:rsid w:val="003964AF"/>
     <w:rsid w:val="00397008"/>
     <w:rsid w:val="00397A62"/>
     <w:rsid w:val="00397CDD"/>
     <w:rsid w:val="003A0890"/>
     <w:rsid w:val="003A309B"/>
     <w:rsid w:val="003A3364"/>
     <w:rsid w:val="003A33DE"/>
     <w:rsid w:val="003A55D3"/>
     <w:rsid w:val="003A57F0"/>
     <w:rsid w:val="003A71F8"/>
     <w:rsid w:val="003A7B78"/>
     <w:rsid w:val="003A7E03"/>
+    <w:rsid w:val="003B0CFD"/>
     <w:rsid w:val="003B1A8E"/>
     <w:rsid w:val="003B31B1"/>
     <w:rsid w:val="003B3A08"/>
     <w:rsid w:val="003B3B6B"/>
     <w:rsid w:val="003B413F"/>
     <w:rsid w:val="003B47C3"/>
     <w:rsid w:val="003B54ED"/>
     <w:rsid w:val="003B5AA7"/>
     <w:rsid w:val="003B6007"/>
     <w:rsid w:val="003B6447"/>
     <w:rsid w:val="003B6E0C"/>
     <w:rsid w:val="003B7105"/>
     <w:rsid w:val="003B7241"/>
+    <w:rsid w:val="003B7A46"/>
     <w:rsid w:val="003C04B2"/>
     <w:rsid w:val="003C1513"/>
     <w:rsid w:val="003C1A31"/>
     <w:rsid w:val="003C2077"/>
     <w:rsid w:val="003C281A"/>
     <w:rsid w:val="003C3519"/>
     <w:rsid w:val="003C41E8"/>
     <w:rsid w:val="003C520D"/>
     <w:rsid w:val="003C67A6"/>
     <w:rsid w:val="003D16E6"/>
     <w:rsid w:val="003D26D0"/>
     <w:rsid w:val="003D29D0"/>
     <w:rsid w:val="003D2C28"/>
     <w:rsid w:val="003D4240"/>
     <w:rsid w:val="003D487F"/>
     <w:rsid w:val="003D4FF1"/>
     <w:rsid w:val="003D5782"/>
     <w:rsid w:val="003D59E2"/>
     <w:rsid w:val="003D6F73"/>
     <w:rsid w:val="003D708A"/>
     <w:rsid w:val="003E198D"/>
     <w:rsid w:val="003E22B9"/>
     <w:rsid w:val="003E2419"/>
     <w:rsid w:val="003E2FFB"/>
     <w:rsid w:val="003E3D68"/>
@@ -36427,50 +35436,51 @@
     <w:rsid w:val="00FA092B"/>
     <w:rsid w:val="00FA0DBD"/>
     <w:rsid w:val="00FA1AB4"/>
     <w:rsid w:val="00FA2039"/>
     <w:rsid w:val="00FA2634"/>
     <w:rsid w:val="00FA30C3"/>
     <w:rsid w:val="00FA3C8D"/>
     <w:rsid w:val="00FA4D7F"/>
     <w:rsid w:val="00FA4E0F"/>
     <w:rsid w:val="00FA69B3"/>
     <w:rsid w:val="00FA70E9"/>
     <w:rsid w:val="00FB25D0"/>
     <w:rsid w:val="00FB28C5"/>
     <w:rsid w:val="00FB2B33"/>
     <w:rsid w:val="00FB31FB"/>
     <w:rsid w:val="00FB3593"/>
     <w:rsid w:val="00FB37E9"/>
     <w:rsid w:val="00FB44B5"/>
     <w:rsid w:val="00FB4FF0"/>
     <w:rsid w:val="00FB53BE"/>
     <w:rsid w:val="00FB77DA"/>
     <w:rsid w:val="00FB7CB5"/>
     <w:rsid w:val="00FC0BCC"/>
     <w:rsid w:val="00FC0CAE"/>
     <w:rsid w:val="00FC29C0"/>
+    <w:rsid w:val="00FC2F69"/>
     <w:rsid w:val="00FC456F"/>
     <w:rsid w:val="00FC5BEF"/>
     <w:rsid w:val="00FC5EF8"/>
     <w:rsid w:val="00FC6EDB"/>
     <w:rsid w:val="00FD017E"/>
     <w:rsid w:val="00FD044E"/>
     <w:rsid w:val="00FD07ED"/>
     <w:rsid w:val="00FD0E3F"/>
     <w:rsid w:val="00FD0FA8"/>
     <w:rsid w:val="00FD1160"/>
     <w:rsid w:val="00FD1225"/>
     <w:rsid w:val="00FD2DBA"/>
     <w:rsid w:val="00FD47E0"/>
     <w:rsid w:val="00FD4B3A"/>
     <w:rsid w:val="00FD5783"/>
     <w:rsid w:val="00FD64FD"/>
     <w:rsid w:val="00FD67E5"/>
     <w:rsid w:val="00FD722A"/>
     <w:rsid w:val="00FD7BED"/>
     <w:rsid w:val="00FE008C"/>
     <w:rsid w:val="00FE04D1"/>
     <w:rsid w:val="00FE1D16"/>
     <w:rsid w:val="00FE2302"/>
     <w:rsid w:val="00FE242C"/>
     <w:rsid w:val="00FE4435"/>
@@ -37502,152 +36512,152 @@
     <w:rsid w:val="7F602FE9"/>
     <w:rsid w:val="7F7231B3"/>
     <w:rsid w:val="7F753BB4"/>
     <w:rsid w:val="7FA91274"/>
     <w:rsid w:val="7FB87B8A"/>
     <w:rsid w:val="7FBAA375"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22211E7C"/>
   <w15:docId w15:val="{F023260D-00D2-4A5B-8F94-15C2FA4C128B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -37803,52 +36813,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -37906,864 +36916,864 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00953FB4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008B5133"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bulleted list,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Bullet Points,MAIN CONTENT,Bullet 1,List Paragraph11,List Paragraph12,F5 List Paragraph,Colorful List - Accent 11,Bullet Style,L"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle1">
     <w:name w:val="Imported Style 1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="35"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyA" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyA">
     <w:name w:val="Body A"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle2" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle2">
     <w:name w:val="Imported Style 2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="36"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle3" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle3">
     <w:name w:val="Imported Style 3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="37"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle4" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle4">
     <w:name w:val="Imported Style 4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="38"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle5" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle5">
     <w:name w:val="Imported Style 5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="39"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle6">
     <w:name w:val="Imported Style 6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="40"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List0" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List0">
     <w:name w:val="List 0"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="41"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List1">
     <w:name w:val="List 1"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List21">
     <w:name w:val="List 21"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="43"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle8">
     <w:name w:val="Imported Style 8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="44"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List31" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List31">
     <w:name w:val="List 31"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="45"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle10">
     <w:name w:val="Imported Style 10"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="46"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle11">
     <w:name w:val="Imported Style 11"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="47"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle12">
     <w:name w:val="Imported Style 12"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="48"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle13" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle13">
     <w:name w:val="Imported Style 13"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="49"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle14" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle14">
     <w:name w:val="Imported Style 14"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="50"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle15" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle15">
     <w:name w:val="Imported Style 15"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="51"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle16" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle16">
     <w:name w:val="Imported Style 16"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="68"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle160" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle160">
     <w:name w:val="Imported Style 16.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="52"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle17" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle17">
     <w:name w:val="Imported Style 17"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="54"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List41" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List41">
     <w:name w:val="List 41"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="53"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle19" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle19">
     <w:name w:val="Imported Style 19"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="55"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List51" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List51">
     <w:name w:val="List 51"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="56"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle21">
     <w:name w:val="Imported Style 21"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="57"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List6">
     <w:name w:val="List 6"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="58"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List7">
     <w:name w:val="List 7"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="59"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle23" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle23">
     <w:name w:val="Imported Style 23"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="60"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List8">
     <w:name w:val="List 8"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="61"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List9">
     <w:name w:val="List 9"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="62"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List10">
     <w:name w:val="List 10"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="63"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle27" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle27">
     <w:name w:val="Imported Style 27"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="64"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List11">
     <w:name w:val="List 11"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="65"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle270" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle270">
     <w:name w:val="Imported Style 27.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="66"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List12">
     <w:name w:val="List 12"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="67"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96AB2"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F96AB2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004A7AE9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004612A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00B079A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="questionvalue1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="questionvalue1">
     <w:name w:val="questionvalue1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F776DE"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Bulleted list Char,Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,Bullet 1 Char,List Paragraph11 Char,L Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003422AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003C67A6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Table9" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table9">
     <w:name w:val="Table9"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Table9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00552729"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Table9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Table9Char">
     <w:name w:val="Table9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Table9"/>
     <w:rsid w:val="00552729"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008B5133"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000B2509"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E5F8D"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F371EF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="screenreaderfriendlyhiddentag-342" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="screenreaderfriendlyhiddentag-342">
     <w:name w:val="screenreaderfriendlyhiddentag-342"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009A075B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="fui-caption2" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fui-caption2">
     <w:name w:val="fui-caption2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC53FB"/>
   </w:style>
-  <w:style w:type="character" w:styleId="fui-input" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fui-input">
     <w:name w:val="fui-input"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC53FB"/>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002C5CDC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="12612242">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="177544746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -40245,59 +39255,60 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146006154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -40530,78 +39541,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...26 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88fda345858a4b69abf4f7695f2c7751" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -40779,102 +39764,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00FADF3E-2260-462C-988B-4DE02C740F07}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC971249-E7FD-4CFF-B3BB-8DCBB04C80C8}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43E32336-CE01-44E4-9A41-2C67DA10EE64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC971249-E7FD-4CFF-B3BB-8DCBB04C80C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84C3081B-34EF-4B31-AFDD-06724BD2DBE3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>33</Pages>
+  <Words>8850</Words>
+  <Characters>50450</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>420</Lines>
+  <Paragraphs>118</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>ABM LHB</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>59182</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wendy Penrhyn-Jones (ABM ULHB - Administration)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Amelia Cole (Swansea Bay UHB - Corporate)</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2024-08-14T11:41:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>c35047bd6a6cdce546d302213c74cfe83bb83a2c3aea1913d0d4c81602f9ca59</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>