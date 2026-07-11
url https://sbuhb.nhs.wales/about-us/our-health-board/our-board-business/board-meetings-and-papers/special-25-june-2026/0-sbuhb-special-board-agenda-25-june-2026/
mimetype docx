--- v0 (2026-06-19)
+++ v1 (2026-07-11)
@@ -150,51 +150,51 @@
       <w:r w:rsidR="00C50DF9" w:rsidRPr="435301CD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A32A90" w:rsidRPr="435301CD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00EA0CFC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59098990" w14:textId="29F23207" w:rsidR="001A1377" w:rsidRPr="0001117C" w:rsidRDefault="006923CC" w:rsidP="001A1377">
+    <w:p w14:paraId="59098990" w14:textId="2CCF2456" w:rsidR="001A1377" w:rsidRPr="0001117C" w:rsidRDefault="006923CC" w:rsidP="001A1377">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00B63356" w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0001117C">
@@ -215,65 +215,65 @@
       </w:r>
       <w:r w:rsidR="00091ADC" w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="001A4453" w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00091ADC" w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="6B6BDEAA" w:rsidRPr="0001117C">
+      <w:r w:rsidR="00D27A53">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5p</w:t>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00B63356" w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6964D0BD" w14:textId="207C37C1" w:rsidR="00161FBC" w:rsidRDefault="0001117C" w:rsidP="00751A1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -319,55 +319,55 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="11194" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="4961"/>
-        <w:gridCol w:w="2552"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00757C93" w:rsidRPr="00F26407" w14:paraId="78EDF12D" w14:textId="77777777" w:rsidTr="737B7C16">
+      <w:tr w:rsidR="00757C93" w:rsidRPr="00F26407" w14:paraId="78EDF12D" w14:textId="77777777" w:rsidTr="00B5793C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
           <w:p w14:paraId="1FCB7648" w14:textId="0B2F8905" w:rsidR="00757C93" w:rsidRPr="00B14D70" w:rsidRDefault="00757C93" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14D70">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Item No</w:t>
             </w:r>
@@ -377,99 +377,99 @@
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
           <w:p w14:paraId="5B857A6D" w14:textId="04B8501B" w:rsidR="00757C93" w:rsidRPr="00B14D70" w:rsidRDefault="00757C93" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14D70">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Item Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
           <w:p w14:paraId="2AB6925F" w14:textId="18D7EB29" w:rsidR="00757C93" w:rsidRPr="00B14D70" w:rsidRDefault="00757C93" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14D70">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
           <w:p w14:paraId="391A1A22" w14:textId="010C9816" w:rsidR="00757C93" w:rsidRPr="00B14D70" w:rsidRDefault="00757C93" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14D70">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Timings </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
           <w:p w14:paraId="6A9F362B" w14:textId="5542FB05" w:rsidR="00757C93" w:rsidRPr="00B14D70" w:rsidRDefault="00757C93" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14D70">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C6A90" w:rsidRPr="00F26407" w14:paraId="57B7320A" w14:textId="77777777" w:rsidTr="737B7C16">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -481,51 +481,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
           <w:p w14:paraId="4AFC9A45" w14:textId="46B45A1B" w:rsidR="002C6A90" w:rsidRPr="002C6A90" w:rsidRDefault="002C6A90" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C6A90">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
               <w:t>PART 1. Preliminary Matters</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3BE5" w:rsidRPr="00F26407" w14:paraId="1C5E1B7E" w14:textId="77777777" w:rsidTr="737B7C16">
+      <w:tr w:rsidR="004E3BE5" w:rsidRPr="00F26407" w14:paraId="1C5E1B7E" w14:textId="77777777" w:rsidTr="00B5793C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0BF02F7F" w14:textId="1A12624A" w:rsidR="004E3BE5" w:rsidRPr="00F26407" w:rsidRDefault="004E3BE5" w:rsidP="004E3BE5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-76"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26407">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
@@ -537,142 +537,142 @@
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="185AC972" w14:textId="7B0FF5D7" w:rsidR="004E3BE5" w:rsidRPr="00F26407" w:rsidRDefault="004E3BE5" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26407">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcome and Apologies </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DEED7A1" w14:textId="5D14BBBD" w:rsidR="004E3BE5" w:rsidRPr="00F26407" w:rsidRDefault="004E3BE5" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1EA0014D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7ED324AF" w14:textId="4848BA8A" w:rsidR="004E3BE5" w:rsidRPr="00F26407" w:rsidRDefault="004E3BE5" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="52C71326">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="52C71326">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05334EAE" w14:textId="0122D9AF" w:rsidR="004E3BE5" w:rsidRPr="00F26407" w:rsidRDefault="004E3BE5" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidRPr="00F26407">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Noting </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3BE5" w:rsidRPr="00F26407" w14:paraId="09ED3D33" w14:textId="77777777" w:rsidTr="737B7C16">
+      <w:tr w:rsidR="004E3BE5" w:rsidRPr="00F26407" w14:paraId="09ED3D33" w14:textId="77777777" w:rsidTr="00B5793C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1E6C7A1B" w14:textId="7E9B3B7F" w:rsidR="004E3BE5" w:rsidRPr="00F26407" w:rsidRDefault="004E3BE5" w:rsidP="004E3BE5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-76"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26407">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
@@ -684,146 +684,155 @@
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="429526CA" w14:textId="2E572C0C" w:rsidR="004E3BE5" w:rsidRPr="00F26407" w:rsidRDefault="004E3BE5" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26407">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Declarations of Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6EFDEA13" w14:textId="70006CA5" w:rsidR="004E3BE5" w:rsidRPr="00F26407" w:rsidRDefault="004E3BE5" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1E09BAD0" w14:textId="77777777" w:rsidR="004E3BE5" w:rsidRPr="00F26407" w:rsidRDefault="004E3BE5" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="76508438" w14:textId="7F7338DE" w:rsidR="004E3BE5" w:rsidRPr="00F26407" w:rsidRDefault="004E3BE5" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006462C6" w14:paraId="2149CE3E" w14:textId="77777777" w:rsidTr="737B7C16">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
-          <w:p w14:paraId="3046A58D" w14:textId="19DFA4D7" w:rsidR="006462C6" w:rsidRPr="003778B3" w:rsidRDefault="004227DA" w:rsidP="004E3BE5">
+          <w:p w14:paraId="3046A58D" w14:textId="184DC7FE" w:rsidR="006462C6" w:rsidRPr="003778B3" w:rsidRDefault="005F336D" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003778B3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006462C6" w:rsidRPr="003778B3">
+              <w:t xml:space="preserve">PART </w:t>
+            </w:r>
+            <w:r w:rsidR="004227DA" w:rsidRPr="003778B3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002970B2">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="006462C6" w:rsidRPr="003778B3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="002970B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+              </w:rPr>
               <w:t>ANNUAL ACCOUNTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00284E3D" w14:paraId="600BFD8D" w14:textId="77777777" w:rsidTr="006C6529">
+      <w:tr w:rsidR="00284E3D" w14:paraId="600BFD8D" w14:textId="77777777" w:rsidTr="00B5793C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DF56BA1" w14:textId="3B818280" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -848,286 +857,301 @@
             <w:r w:rsidR="00C2093B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
             <w:r w:rsidR="00C2093B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="022A3982" w14:textId="77777777" w:rsidR="00284E3D" w:rsidRDefault="008F5C53" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Interim Executive </w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Finance </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="073EA67E" w14:textId="14356050" w:rsidR="008F5C53" w:rsidRPr="00284E3D" w:rsidRDefault="008F5C53" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="00D5FDBB" w14:textId="26D8DF21" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="005F3557">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="005F3557">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>20a</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="25A8B9BF" w14:textId="33A8460C" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
+          <w:p w14:paraId="25A8B9BF" w14:textId="4DC75308" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>For Approval</w:t>
+              <w:t xml:space="preserve">For </w:t>
+            </w:r>
+            <w:r w:rsidR="00B5793C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Endorsement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00284E3D" w14:paraId="6B00DBE2" w14:textId="77777777" w:rsidTr="006C6529">
+      <w:tr w:rsidR="00284E3D" w14:paraId="6B00DBE2" w14:textId="77777777" w:rsidTr="00B5793C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4684F1D8" w14:textId="59940703" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="753EBFFC" w14:textId="1EDDD0F6" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
+          <w:p w14:paraId="74C40027" w14:textId="77777777" w:rsidR="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA 260 Audit of Financial Statements </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="753EBFFC" w14:textId="1EDDD0F6" w:rsidR="00B5793C" w:rsidRPr="00284E3D" w:rsidRDefault="00B5793C" w:rsidP="00284E3D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0358228F" w14:textId="3EA64329" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Audit Wales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="67326CBD" w14:textId="66D39F60" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0064080A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="004E3087">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidR="00075D94">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="14826F9F" w14:textId="2FA54065" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">For Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00284E3D" w14:paraId="1E045032" w14:textId="77777777" w:rsidTr="006C6529">
+      <w:tr w:rsidR="00284E3D" w14:paraId="1E045032" w14:textId="77777777" w:rsidTr="00B5793C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11F3637B" w14:textId="71A41CAF" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1138,83 +1162,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Letter of Representation</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3A0B46A7" w14:textId="16A2257E" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00D15394" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Interim </w:t>
             </w:r>
             <w:r w:rsidR="008F5C53">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive </w:t>
             </w:r>
             <w:r w:rsidR="00284E3D" w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Director of Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5DA24AE9" w14:textId="3F45733F" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00E9494C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -1227,244 +1251,253 @@
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="007956C4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00075D94">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3620A91B" w14:textId="7E054FCB" w:rsidR="00284E3D" w:rsidRPr="00284E3D" w:rsidRDefault="00284E3D" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284E3D" w:rsidRPr="003778B3" w14:paraId="524E5439" w14:textId="77777777" w:rsidTr="737B7C16">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
-          <w:p w14:paraId="316D89DB" w14:textId="3A8A3C6F" w:rsidR="00284E3D" w:rsidRPr="003778B3" w:rsidRDefault="006F78DC" w:rsidP="00284E3D">
+          <w:p w14:paraId="316D89DB" w14:textId="3FA81F96" w:rsidR="00284E3D" w:rsidRPr="003778B3" w:rsidRDefault="005F336D" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
+              <w:t xml:space="preserve">PART </w:t>
+            </w:r>
+            <w:r w:rsidR="006F78DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+              </w:rPr>
               <w:t>3. GOVERNANCE, RISK AND INTERNAL CONTROLS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B91BB0" w14:paraId="6341C021" w14:textId="77777777" w:rsidTr="006C6529">
+      <w:tr w:rsidR="00B91BB0" w14:paraId="6341C021" w14:textId="77777777" w:rsidTr="00B5793C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60A8CA84" w14:textId="2E0AC6CD" w:rsidR="00B91BB0" w:rsidRPr="00B91BB0" w:rsidRDefault="00B91BB0" w:rsidP="00B91BB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="466E2570" w14:textId="6E796D21" w:rsidR="00B91BB0" w:rsidRPr="00B91BB0" w:rsidRDefault="00B91BB0" w:rsidP="00B91BB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Head of Internal Audit’s Opinion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0A9F05D1" w14:textId="435C6FD8" w:rsidR="00B91BB0" w:rsidRPr="00B91BB0" w:rsidRDefault="00B91BB0" w:rsidP="00B91BB0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Head of Internal Audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="11AEEB62" w14:textId="7C4ECA5A" w:rsidR="00B91BB0" w:rsidRPr="00B91BB0" w:rsidRDefault="00B91BB0" w:rsidP="00B91BB0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00075D94">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="007956C4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00075D94">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7E88DAE0" w14:textId="2070C8FF" w:rsidR="00B91BB0" w:rsidRPr="00B91BB0" w:rsidRDefault="00B91BB0" w:rsidP="00B91BB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B91BB0" w14:paraId="57EAE8B4" w14:textId="77777777" w:rsidTr="737B7C16">
+      <w:tr w:rsidR="00B91BB0" w14:paraId="57EAE8B4" w14:textId="77777777" w:rsidTr="00B5793C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="225D943F" w14:textId="21DBB555" w:rsidR="00B91BB0" w:rsidRPr="00B91BB0" w:rsidRDefault="00B91BB0" w:rsidP="00B91BB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1488,122 +1521,122 @@
             <w:r w:rsidR="00C2093B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
             <w:r w:rsidR="00C2093B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3BEA0A8C" w14:textId="10031742" w:rsidR="00B91BB0" w:rsidRPr="00B91BB0" w:rsidRDefault="00B91BB0" w:rsidP="00B91BB0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Director of Corporate Governance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1CA382D7" w14:textId="62133DC5" w:rsidR="00B91BB0" w:rsidRPr="00B91BB0" w:rsidRDefault="0AAD3F3A" w:rsidP="00B91BB0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="6446B78E" w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="6446B78E" w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
             <w:r w:rsidR="5FE35050" w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="47DF2DC0" w14:textId="51CBAACD" w:rsidR="00B91BB0" w:rsidRPr="00B91BB0" w:rsidRDefault="00B91BB0" w:rsidP="00B91BB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="737B7C16" w14:paraId="1398B515" w14:textId="77777777" w:rsidTr="007153D0">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -1693,79 +1726,87 @@
               </w:rPr>
               <w:t>12:20pm</w:t>
             </w:r>
             <w:r w:rsidR="00051AF0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (30-minutes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="737B7C16" w14:paraId="0F585743" w14:textId="77777777" w:rsidTr="737B7C16">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="32DDB464" w14:textId="0FF3373B" w:rsidR="2D1CFA89" w:rsidRDefault="2D1CFA89" w:rsidP="737B7C16">
+          <w:p w14:paraId="32DDB464" w14:textId="766E7790" w:rsidR="2D1CFA89" w:rsidRDefault="005F336D" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="737B7C16">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">PART </w:t>
+            </w:r>
+            <w:r w:rsidR="2D1CFA89" w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
             <w:r w:rsidR="7101EF0D" w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ANNUAL PLAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="737B7C16" w14:paraId="475B6FD4" w14:textId="77777777" w:rsidTr="737B7C16">
+      <w:tr w:rsidR="737B7C16" w14:paraId="475B6FD4" w14:textId="77777777" w:rsidTr="00B5793C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="399527E6" w14:textId="4E89BE05" w:rsidR="629941F1" w:rsidRDefault="629941F1" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1776,400 +1817,269 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Annual Plan</w:t>
             </w:r>
             <w:r w:rsidR="00AF6E8D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="223D49AC" w14:textId="59C3F5FC" w:rsidR="737B7C16" w:rsidRDefault="737B7C16" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Chief Executive Officer / Interim Executive Director of Finance</w:t>
+              <w:t xml:space="preserve">Chief Executive Officer / Interim Executive </w:t>
+            </w:r>
+            <w:r w:rsidRPr="737B7C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Director of Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5C93DFF3" w14:textId="206EB2EA" w:rsidR="3415F64A" w:rsidRDefault="3415F64A" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="07D0FBAC" w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="074CB345" w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="008C10BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0F71D9BE" w14:textId="17E835ED" w:rsidR="737B7C16" w:rsidRDefault="737B7C16" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>For Approval</w:t>
-            </w:r>
-[...159 lines deleted...]
-              <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="737B7C16" w14:paraId="546CD727" w14:textId="77777777" w:rsidTr="737B7C16">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="30332D48" w14:textId="777C5C79" w:rsidR="6C821EDC" w:rsidRDefault="6C821EDC" w:rsidP="737B7C16">
+          <w:p w14:paraId="30332D48" w14:textId="68AF5607" w:rsidR="6C821EDC" w:rsidRDefault="005F336D" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="737B7C16">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>6. PARTNERSHIPS</w:t>
+              <w:t xml:space="preserve">PART </w:t>
+            </w:r>
+            <w:r w:rsidR="006372AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="6C821EDC" w:rsidRPr="737B7C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. PARTNERSHIPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="737B7C16" w14:paraId="334484DD" w14:textId="77777777" w:rsidTr="737B7C16">
+      <w:tr w:rsidR="737B7C16" w14:paraId="334484DD" w14:textId="77777777" w:rsidTr="00B5793C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D89E64C" w14:textId="6B7BBA73" w:rsidR="4F02C61E" w:rsidRDefault="4F02C61E" w:rsidP="737B7C16">
+          <w:p w14:paraId="0D89E64C" w14:textId="5121D972" w:rsidR="4F02C61E" w:rsidRDefault="006372AD" w:rsidP="006372AD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="737B7C16">
-[...4 lines deleted...]
-              <w:t>6.1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="4F02C61E" w:rsidRPr="737B7C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2846F6B7" w14:textId="34BBB89E" w:rsidR="737B7C16" w:rsidRDefault="737B7C16" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Stakeholder Feedback Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4212387E" w14:textId="1A934212" w:rsidR="737B7C16" w:rsidRDefault="737B7C16" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidR="541D35D1" w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ood </w:t>
             </w:r>
             <w:r w:rsidRPr="737B7C16">
@@ -2182,115 +2092,90 @@
             <w:r w:rsidR="0D23F824" w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">overnance </w:t>
             </w:r>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="21A5B3AF" w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>nstitute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5313D5BC" w14:textId="17714EDA" w:rsidR="25CDD65E" w:rsidRDefault="25CDD65E" w:rsidP="737B7C16">
+          <w:p w14:paraId="5313D5BC" w14:textId="014C3FEF" w:rsidR="25CDD65E" w:rsidRDefault="007518D4" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="737B7C16">
-[...18 lines deleted...]
-              <w:t>pm</w:t>
+            <w:r w:rsidRPr="00E2343B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>12.50pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="33868E3E" w14:textId="79E10279" w:rsidR="737B7C16" w:rsidRDefault="737B7C16" w:rsidP="737B7C16">
+          <w:p w14:paraId="4EAE9521" w14:textId="54AEB44F" w:rsidR="737B7C16" w:rsidRDefault="737B7C16" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B91BB0" w:rsidRPr="00F26407" w14:paraId="794D2450" w14:textId="77777777" w:rsidTr="737B7C16">
         <w:trPr>
           <w:trHeight w:val="418"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
           <w:p w14:paraId="466A5BB6" w14:textId="622CD129" w:rsidR="00B91BB0" w:rsidRPr="00F26407" w:rsidRDefault="00B91BB0" w:rsidP="00B91BB0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -2325,51 +2210,51 @@
               <w:t>30 July</w:t>
             </w:r>
             <w:r w:rsidRPr="58883F61">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19C1C00A" w14:textId="6C60F5EC" w:rsidR="00107052" w:rsidRDefault="00107052" w:rsidP="00491F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DBBEF63" w14:textId="3FBA8EBC" w:rsidR="003221C9" w:rsidRPr="003221C9" w:rsidRDefault="003221C9" w:rsidP="003221C9">
+    <w:p w14:paraId="2DBBEF63" w14:textId="6FB2F429" w:rsidR="003221C9" w:rsidRPr="003221C9" w:rsidRDefault="003221C9" w:rsidP="003221C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003221C9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5-minute break </w:t>
       </w:r>
       <w:r w:rsidR="00F900F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -2390,83 +2275,105 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> In-Committee Board begin</w:t>
       </w:r>
       <w:r w:rsidR="006A2394">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003221C9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at 1:50pm</w:t>
+        <w:t xml:space="preserve"> at 1:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003221C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pm</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003221C9" w:rsidRPr="003221C9" w:rsidSect="00476845">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2410" w:right="720" w:bottom="1701" w:left="720" w:header="283" w:footer="526" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C1792BE" w14:textId="77777777" w:rsidR="00AC0D3A" w:rsidRDefault="00AC0D3A" w:rsidP="004E6B3D">
+    <w:p w14:paraId="642B5DE1" w14:textId="77777777" w:rsidR="00D42B38" w:rsidRDefault="00D42B38" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BEAFB83" w14:textId="77777777" w:rsidR="00AC0D3A" w:rsidRDefault="00AC0D3A" w:rsidP="004E6B3D">
+    <w:p w14:paraId="7687150A" w14:textId="77777777" w:rsidR="00D42B38" w:rsidRDefault="00D42B38" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2542,66 +2449,64 @@
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66995F5B" w14:textId="77777777" w:rsidR="001334AB" w:rsidRDefault="001334AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="84504326"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="76EF7329" w14:textId="77777777" w:rsidR="00107052" w:rsidRDefault="00107052" w:rsidP="00107052">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C7750">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B6BFADF" wp14:editId="3884004C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-190500</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-111760</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2757106" cy="749300"/>
@@ -2784,61 +2689,61 @@
     <w:r w:rsidRPr="737B7C16">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Board</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6311F67C" w14:textId="77777777" w:rsidR="001334AB" w:rsidRDefault="001334AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="260711CA" w14:textId="77777777" w:rsidR="00AC0D3A" w:rsidRDefault="00AC0D3A" w:rsidP="004E6B3D">
+    <w:p w14:paraId="3ACBAF32" w14:textId="77777777" w:rsidR="00D42B38" w:rsidRDefault="00D42B38" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F063FD3" w14:textId="77777777" w:rsidR="00AC0D3A" w:rsidRDefault="00AC0D3A" w:rsidP="004E6B3D">
+    <w:p w14:paraId="12B16AC1" w14:textId="77777777" w:rsidR="00D42B38" w:rsidRDefault="00D42B38" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="040DC791" w14:textId="77777777" w:rsidR="001334AB" w:rsidRDefault="001334AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18756E84" w14:textId="605FC347" w:rsidR="00BE3DC9" w:rsidRPr="00EF5650" w:rsidRDefault="00950444" w:rsidP="00EF5650">
     <w:pPr>
@@ -3458,52 +3363,51 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1923948636">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1501432208">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1876505880">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1792699514">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="148523084">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00496911"/>
@@ -5078,50 +4982,51 @@
     <w:rsid w:val="00472FCB"/>
     <w:rsid w:val="00473D1C"/>
     <w:rsid w:val="00473F3C"/>
     <w:rsid w:val="00474CEF"/>
     <w:rsid w:val="004750F6"/>
     <w:rsid w:val="00475696"/>
     <w:rsid w:val="004757C7"/>
     <w:rsid w:val="00475FC8"/>
     <w:rsid w:val="004760D6"/>
     <w:rsid w:val="00476845"/>
     <w:rsid w:val="0047685A"/>
     <w:rsid w:val="00476C92"/>
     <w:rsid w:val="0047715F"/>
     <w:rsid w:val="0048067F"/>
     <w:rsid w:val="00480689"/>
     <w:rsid w:val="00480F4C"/>
     <w:rsid w:val="00480FFF"/>
     <w:rsid w:val="0048114E"/>
     <w:rsid w:val="004814DD"/>
     <w:rsid w:val="00481603"/>
     <w:rsid w:val="00481676"/>
     <w:rsid w:val="00481B60"/>
     <w:rsid w:val="00481D0B"/>
     <w:rsid w:val="00481F8B"/>
     <w:rsid w:val="0048247C"/>
+    <w:rsid w:val="00482F6B"/>
     <w:rsid w:val="0048339D"/>
     <w:rsid w:val="004834A8"/>
     <w:rsid w:val="00483B8A"/>
     <w:rsid w:val="00483C5A"/>
     <w:rsid w:val="004840E4"/>
     <w:rsid w:val="004847C1"/>
     <w:rsid w:val="0048534D"/>
     <w:rsid w:val="00485605"/>
     <w:rsid w:val="00485F8E"/>
     <w:rsid w:val="004863CB"/>
     <w:rsid w:val="004864A6"/>
     <w:rsid w:val="0048652B"/>
     <w:rsid w:val="00486600"/>
     <w:rsid w:val="00486840"/>
     <w:rsid w:val="0048765F"/>
     <w:rsid w:val="00487A48"/>
     <w:rsid w:val="00487D7D"/>
     <w:rsid w:val="00487F12"/>
     <w:rsid w:val="00490468"/>
     <w:rsid w:val="0049097A"/>
     <w:rsid w:val="00490B9A"/>
     <w:rsid w:val="00491082"/>
     <w:rsid w:val="00491333"/>
     <w:rsid w:val="004916D4"/>
     <w:rsid w:val="00491F48"/>
@@ -5589,50 +5494,51 @@
     <w:rsid w:val="005E48DE"/>
     <w:rsid w:val="005E4918"/>
     <w:rsid w:val="005E5884"/>
     <w:rsid w:val="005E5997"/>
     <w:rsid w:val="005E59E3"/>
     <w:rsid w:val="005E5B15"/>
     <w:rsid w:val="005E631F"/>
     <w:rsid w:val="005E63F7"/>
     <w:rsid w:val="005E70FF"/>
     <w:rsid w:val="005E758F"/>
     <w:rsid w:val="005E77AA"/>
     <w:rsid w:val="005F066F"/>
     <w:rsid w:val="005F07AB"/>
     <w:rsid w:val="005F0E69"/>
     <w:rsid w:val="005F0EDC"/>
     <w:rsid w:val="005F0EE4"/>
     <w:rsid w:val="005F17ED"/>
     <w:rsid w:val="005F180D"/>
     <w:rsid w:val="005F1860"/>
     <w:rsid w:val="005F19B6"/>
     <w:rsid w:val="005F1A5C"/>
     <w:rsid w:val="005F1DF1"/>
     <w:rsid w:val="005F1EBA"/>
     <w:rsid w:val="005F22F1"/>
     <w:rsid w:val="005F2417"/>
+    <w:rsid w:val="005F336D"/>
     <w:rsid w:val="005F3557"/>
     <w:rsid w:val="005F3BB5"/>
     <w:rsid w:val="005F3CD7"/>
     <w:rsid w:val="005F4AEA"/>
     <w:rsid w:val="005F4DE9"/>
     <w:rsid w:val="005F4F8D"/>
     <w:rsid w:val="005F52CA"/>
     <w:rsid w:val="005F535F"/>
     <w:rsid w:val="005F544D"/>
     <w:rsid w:val="005F553B"/>
     <w:rsid w:val="005F58C3"/>
     <w:rsid w:val="005F5BFC"/>
     <w:rsid w:val="005F5C94"/>
     <w:rsid w:val="005F65A7"/>
     <w:rsid w:val="005F6BFF"/>
     <w:rsid w:val="005F743E"/>
     <w:rsid w:val="005F75FF"/>
     <w:rsid w:val="005F762E"/>
     <w:rsid w:val="005F7829"/>
     <w:rsid w:val="00600627"/>
     <w:rsid w:val="006007AD"/>
     <w:rsid w:val="00601156"/>
     <w:rsid w:val="00601729"/>
     <w:rsid w:val="00601A1E"/>
     <w:rsid w:val="00601A48"/>
@@ -5683,50 +5589,51 @@
     <w:rsid w:val="00621487"/>
     <w:rsid w:val="00623B7D"/>
     <w:rsid w:val="00624AB3"/>
     <w:rsid w:val="006262F4"/>
     <w:rsid w:val="00626A43"/>
     <w:rsid w:val="00626A98"/>
     <w:rsid w:val="0062770B"/>
     <w:rsid w:val="00627D6F"/>
     <w:rsid w:val="00630149"/>
     <w:rsid w:val="006303D7"/>
     <w:rsid w:val="00630FE7"/>
     <w:rsid w:val="00631EE2"/>
     <w:rsid w:val="00631FC7"/>
     <w:rsid w:val="00632735"/>
     <w:rsid w:val="006327BB"/>
     <w:rsid w:val="00632800"/>
     <w:rsid w:val="0063312B"/>
     <w:rsid w:val="00633227"/>
     <w:rsid w:val="00633647"/>
     <w:rsid w:val="00633FEC"/>
     <w:rsid w:val="006349EC"/>
     <w:rsid w:val="00634B0C"/>
     <w:rsid w:val="00634F61"/>
     <w:rsid w:val="00635BC8"/>
     <w:rsid w:val="00635DD9"/>
+    <w:rsid w:val="006372AD"/>
     <w:rsid w:val="0064080A"/>
     <w:rsid w:val="00641EE9"/>
     <w:rsid w:val="006423BD"/>
     <w:rsid w:val="00643316"/>
     <w:rsid w:val="00643562"/>
     <w:rsid w:val="00643779"/>
     <w:rsid w:val="006442C7"/>
     <w:rsid w:val="00644556"/>
     <w:rsid w:val="00644AD1"/>
     <w:rsid w:val="00644F38"/>
     <w:rsid w:val="0064524D"/>
     <w:rsid w:val="00645B84"/>
     <w:rsid w:val="00645DD6"/>
     <w:rsid w:val="006462C6"/>
     <w:rsid w:val="00646893"/>
     <w:rsid w:val="00646FED"/>
     <w:rsid w:val="006477B5"/>
     <w:rsid w:val="00647E52"/>
     <w:rsid w:val="00647F79"/>
     <w:rsid w:val="00650DBB"/>
     <w:rsid w:val="006515A8"/>
     <w:rsid w:val="00652CEC"/>
     <w:rsid w:val="006534EC"/>
     <w:rsid w:val="00653ABB"/>
     <w:rsid w:val="00653E91"/>
@@ -5944,50 +5851,51 @@
     <w:rsid w:val="006E652C"/>
     <w:rsid w:val="006E7301"/>
     <w:rsid w:val="006E7695"/>
     <w:rsid w:val="006F001A"/>
     <w:rsid w:val="006F0397"/>
     <w:rsid w:val="006F0441"/>
     <w:rsid w:val="006F0BCC"/>
     <w:rsid w:val="006F1BF1"/>
     <w:rsid w:val="006F1D2A"/>
     <w:rsid w:val="006F1DE3"/>
     <w:rsid w:val="006F20B4"/>
     <w:rsid w:val="006F20ED"/>
     <w:rsid w:val="006F2843"/>
     <w:rsid w:val="006F29E2"/>
     <w:rsid w:val="006F2A40"/>
     <w:rsid w:val="006F2CEA"/>
     <w:rsid w:val="006F3106"/>
     <w:rsid w:val="006F38DE"/>
     <w:rsid w:val="006F44DC"/>
     <w:rsid w:val="006F4A06"/>
     <w:rsid w:val="006F4D3F"/>
     <w:rsid w:val="006F4DC7"/>
     <w:rsid w:val="006F5048"/>
     <w:rsid w:val="006F60A4"/>
     <w:rsid w:val="006F60E5"/>
+    <w:rsid w:val="006F616E"/>
     <w:rsid w:val="006F637E"/>
     <w:rsid w:val="006F664D"/>
     <w:rsid w:val="006F6CD6"/>
     <w:rsid w:val="006F6E0F"/>
     <w:rsid w:val="006F78DC"/>
     <w:rsid w:val="006F7C03"/>
     <w:rsid w:val="007006BF"/>
     <w:rsid w:val="00700BBD"/>
     <w:rsid w:val="00700BCD"/>
     <w:rsid w:val="00700C94"/>
     <w:rsid w:val="00701D56"/>
     <w:rsid w:val="00701E17"/>
     <w:rsid w:val="00702EAA"/>
     <w:rsid w:val="007033E1"/>
     <w:rsid w:val="007036C0"/>
     <w:rsid w:val="00703B0E"/>
     <w:rsid w:val="00703B28"/>
     <w:rsid w:val="0070409B"/>
     <w:rsid w:val="007040C4"/>
     <w:rsid w:val="007052B3"/>
     <w:rsid w:val="0070534B"/>
     <w:rsid w:val="00705D16"/>
     <w:rsid w:val="00706306"/>
     <w:rsid w:val="00706DAA"/>
     <w:rsid w:val="00706DB0"/>
@@ -6066,69 +5974,71 @@
     <w:rsid w:val="00741F01"/>
     <w:rsid w:val="0074221C"/>
     <w:rsid w:val="0074280B"/>
     <w:rsid w:val="00742952"/>
     <w:rsid w:val="007429D9"/>
     <w:rsid w:val="00743207"/>
     <w:rsid w:val="007432A1"/>
     <w:rsid w:val="00743767"/>
     <w:rsid w:val="007438F2"/>
     <w:rsid w:val="00743DCD"/>
     <w:rsid w:val="00744106"/>
     <w:rsid w:val="0074525E"/>
     <w:rsid w:val="00745343"/>
     <w:rsid w:val="007456A2"/>
     <w:rsid w:val="00745D03"/>
     <w:rsid w:val="00746BF1"/>
     <w:rsid w:val="00746E44"/>
     <w:rsid w:val="00747F5A"/>
     <w:rsid w:val="0075038A"/>
     <w:rsid w:val="00750411"/>
     <w:rsid w:val="007506F9"/>
     <w:rsid w:val="00750F4F"/>
     <w:rsid w:val="00750F64"/>
     <w:rsid w:val="00751163"/>
     <w:rsid w:val="0075120F"/>
+    <w:rsid w:val="007518D4"/>
     <w:rsid w:val="00751A1B"/>
     <w:rsid w:val="00751A3A"/>
     <w:rsid w:val="00751FFA"/>
     <w:rsid w:val="007524DB"/>
     <w:rsid w:val="00752BE8"/>
     <w:rsid w:val="00752F9A"/>
     <w:rsid w:val="007531A0"/>
     <w:rsid w:val="0075346A"/>
     <w:rsid w:val="007534A2"/>
     <w:rsid w:val="00753628"/>
     <w:rsid w:val="00753874"/>
     <w:rsid w:val="0075394C"/>
     <w:rsid w:val="00753BE4"/>
     <w:rsid w:val="007549B5"/>
     <w:rsid w:val="00755128"/>
     <w:rsid w:val="00755E49"/>
     <w:rsid w:val="00756082"/>
     <w:rsid w:val="00756E67"/>
     <w:rsid w:val="0075779C"/>
+    <w:rsid w:val="00757AA9"/>
     <w:rsid w:val="00757C93"/>
     <w:rsid w:val="0076008D"/>
     <w:rsid w:val="00760B52"/>
     <w:rsid w:val="00760DD9"/>
     <w:rsid w:val="00760DF2"/>
     <w:rsid w:val="00761632"/>
     <w:rsid w:val="007617B0"/>
     <w:rsid w:val="00761E65"/>
     <w:rsid w:val="007622C0"/>
     <w:rsid w:val="00762B0A"/>
     <w:rsid w:val="00762D04"/>
     <w:rsid w:val="00762D37"/>
     <w:rsid w:val="00763494"/>
     <w:rsid w:val="00763E66"/>
     <w:rsid w:val="00764CBE"/>
     <w:rsid w:val="00765037"/>
     <w:rsid w:val="007651C0"/>
     <w:rsid w:val="0076586B"/>
     <w:rsid w:val="00765BC6"/>
     <w:rsid w:val="00766867"/>
     <w:rsid w:val="00766CC5"/>
     <w:rsid w:val="007673F6"/>
     <w:rsid w:val="007702BF"/>
     <w:rsid w:val="007713C4"/>
     <w:rsid w:val="00771C57"/>
@@ -6616,50 +6526,51 @@
     <w:rsid w:val="008E3DD1"/>
     <w:rsid w:val="008E4444"/>
     <w:rsid w:val="008E451C"/>
     <w:rsid w:val="008E5367"/>
     <w:rsid w:val="008E5951"/>
     <w:rsid w:val="008E5A58"/>
     <w:rsid w:val="008E5CFD"/>
     <w:rsid w:val="008E6061"/>
     <w:rsid w:val="008E631A"/>
     <w:rsid w:val="008E6647"/>
     <w:rsid w:val="008E724D"/>
     <w:rsid w:val="008E72C8"/>
     <w:rsid w:val="008E7C07"/>
     <w:rsid w:val="008F02D4"/>
     <w:rsid w:val="008F1542"/>
     <w:rsid w:val="008F15D8"/>
     <w:rsid w:val="008F229B"/>
     <w:rsid w:val="008F240F"/>
     <w:rsid w:val="008F277E"/>
     <w:rsid w:val="008F2C30"/>
     <w:rsid w:val="008F3CAE"/>
     <w:rsid w:val="008F4D5F"/>
     <w:rsid w:val="008F5002"/>
     <w:rsid w:val="008F54C9"/>
     <w:rsid w:val="008F5811"/>
+    <w:rsid w:val="008F5A01"/>
     <w:rsid w:val="008F5A9E"/>
     <w:rsid w:val="008F5BD8"/>
     <w:rsid w:val="008F5C53"/>
     <w:rsid w:val="008F6E2C"/>
     <w:rsid w:val="008F7D6B"/>
     <w:rsid w:val="008F7DDF"/>
     <w:rsid w:val="008F7E00"/>
     <w:rsid w:val="0090068F"/>
     <w:rsid w:val="00900705"/>
     <w:rsid w:val="00900796"/>
     <w:rsid w:val="00901822"/>
     <w:rsid w:val="00901F75"/>
     <w:rsid w:val="009020D3"/>
     <w:rsid w:val="0090287D"/>
     <w:rsid w:val="00903364"/>
     <w:rsid w:val="0090394C"/>
     <w:rsid w:val="00903BDD"/>
     <w:rsid w:val="009041FE"/>
     <w:rsid w:val="009042B3"/>
     <w:rsid w:val="00904492"/>
     <w:rsid w:val="0090459C"/>
     <w:rsid w:val="00904631"/>
     <w:rsid w:val="009046C9"/>
     <w:rsid w:val="00904869"/>
     <w:rsid w:val="00905031"/>
@@ -6944,51 +6855,53 @@
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D3F7A"/>
     <w:rsid w:val="009D41C2"/>
     <w:rsid w:val="009D43E1"/>
     <w:rsid w:val="009D447A"/>
     <w:rsid w:val="009D5870"/>
     <w:rsid w:val="009D62AE"/>
     <w:rsid w:val="009D697A"/>
     <w:rsid w:val="009D6D91"/>
     <w:rsid w:val="009D73CE"/>
     <w:rsid w:val="009D7C69"/>
     <w:rsid w:val="009E1CF0"/>
     <w:rsid w:val="009E2360"/>
     <w:rsid w:val="009E2749"/>
     <w:rsid w:val="009E2D95"/>
     <w:rsid w:val="009E2E33"/>
     <w:rsid w:val="009E2F35"/>
     <w:rsid w:val="009E3071"/>
     <w:rsid w:val="009E32C1"/>
     <w:rsid w:val="009E34F4"/>
     <w:rsid w:val="009E3D56"/>
     <w:rsid w:val="009E41B8"/>
     <w:rsid w:val="009E46E3"/>
     <w:rsid w:val="009E5B57"/>
     <w:rsid w:val="009E6118"/>
+    <w:rsid w:val="009E6DD9"/>
     <w:rsid w:val="009E6FCA"/>
+    <w:rsid w:val="009F0782"/>
     <w:rsid w:val="009F0865"/>
     <w:rsid w:val="009F0C42"/>
     <w:rsid w:val="009F1536"/>
     <w:rsid w:val="009F173E"/>
     <w:rsid w:val="009F1C1F"/>
     <w:rsid w:val="009F211A"/>
     <w:rsid w:val="009F21B4"/>
     <w:rsid w:val="009F24DF"/>
     <w:rsid w:val="009F35B6"/>
     <w:rsid w:val="009F399E"/>
     <w:rsid w:val="009F3CBF"/>
     <w:rsid w:val="009F4441"/>
     <w:rsid w:val="009F4552"/>
     <w:rsid w:val="009F530B"/>
     <w:rsid w:val="009F5906"/>
     <w:rsid w:val="009F5BA8"/>
     <w:rsid w:val="009F63A4"/>
     <w:rsid w:val="009F72AF"/>
     <w:rsid w:val="009F7BB3"/>
     <w:rsid w:val="009F7F46"/>
     <w:rsid w:val="00A00089"/>
     <w:rsid w:val="00A0019D"/>
     <w:rsid w:val="00A00B04"/>
     <w:rsid w:val="00A00C50"/>
     <w:rsid w:val="00A018F3"/>
@@ -7441,50 +7354,51 @@
     <w:rsid w:val="00B47665"/>
     <w:rsid w:val="00B476EC"/>
     <w:rsid w:val="00B47801"/>
     <w:rsid w:val="00B47A75"/>
     <w:rsid w:val="00B47CDA"/>
     <w:rsid w:val="00B47CF5"/>
     <w:rsid w:val="00B47F06"/>
     <w:rsid w:val="00B50791"/>
     <w:rsid w:val="00B5081F"/>
     <w:rsid w:val="00B50A8D"/>
     <w:rsid w:val="00B514D5"/>
     <w:rsid w:val="00B51A65"/>
     <w:rsid w:val="00B52590"/>
     <w:rsid w:val="00B52C0A"/>
     <w:rsid w:val="00B53D04"/>
     <w:rsid w:val="00B53EE8"/>
     <w:rsid w:val="00B5426C"/>
     <w:rsid w:val="00B547D1"/>
     <w:rsid w:val="00B55131"/>
     <w:rsid w:val="00B553BD"/>
     <w:rsid w:val="00B55532"/>
     <w:rsid w:val="00B55642"/>
     <w:rsid w:val="00B56906"/>
     <w:rsid w:val="00B56D94"/>
     <w:rsid w:val="00B56EBD"/>
+    <w:rsid w:val="00B5793C"/>
     <w:rsid w:val="00B60CD1"/>
     <w:rsid w:val="00B619B9"/>
     <w:rsid w:val="00B61DCE"/>
     <w:rsid w:val="00B62D36"/>
     <w:rsid w:val="00B62DA8"/>
     <w:rsid w:val="00B62F81"/>
     <w:rsid w:val="00B63356"/>
     <w:rsid w:val="00B63E45"/>
     <w:rsid w:val="00B63EA9"/>
     <w:rsid w:val="00B6402B"/>
     <w:rsid w:val="00B640F1"/>
     <w:rsid w:val="00B648C0"/>
     <w:rsid w:val="00B64A85"/>
     <w:rsid w:val="00B65033"/>
     <w:rsid w:val="00B65725"/>
     <w:rsid w:val="00B65ED8"/>
     <w:rsid w:val="00B65F5F"/>
     <w:rsid w:val="00B661BF"/>
     <w:rsid w:val="00B665DB"/>
     <w:rsid w:val="00B67500"/>
     <w:rsid w:val="00B70A2B"/>
     <w:rsid w:val="00B70CBD"/>
     <w:rsid w:val="00B7131B"/>
     <w:rsid w:val="00B72133"/>
     <w:rsid w:val="00B72592"/>
@@ -7696,50 +7610,51 @@
     <w:rsid w:val="00C253C5"/>
     <w:rsid w:val="00C25448"/>
     <w:rsid w:val="00C2574F"/>
     <w:rsid w:val="00C2589D"/>
     <w:rsid w:val="00C27143"/>
     <w:rsid w:val="00C27856"/>
     <w:rsid w:val="00C30790"/>
     <w:rsid w:val="00C30A5B"/>
     <w:rsid w:val="00C30AA1"/>
     <w:rsid w:val="00C30E78"/>
     <w:rsid w:val="00C310CB"/>
     <w:rsid w:val="00C3158C"/>
     <w:rsid w:val="00C31A7E"/>
     <w:rsid w:val="00C31ADB"/>
     <w:rsid w:val="00C31B63"/>
     <w:rsid w:val="00C31E83"/>
     <w:rsid w:val="00C33761"/>
     <w:rsid w:val="00C33F3F"/>
     <w:rsid w:val="00C343B8"/>
     <w:rsid w:val="00C345BB"/>
     <w:rsid w:val="00C34CA0"/>
     <w:rsid w:val="00C357C3"/>
     <w:rsid w:val="00C35B39"/>
     <w:rsid w:val="00C3667F"/>
     <w:rsid w:val="00C370A7"/>
+    <w:rsid w:val="00C370AD"/>
     <w:rsid w:val="00C370F4"/>
     <w:rsid w:val="00C37687"/>
     <w:rsid w:val="00C402C6"/>
     <w:rsid w:val="00C40836"/>
     <w:rsid w:val="00C41684"/>
     <w:rsid w:val="00C418B2"/>
     <w:rsid w:val="00C41DC2"/>
     <w:rsid w:val="00C4273F"/>
     <w:rsid w:val="00C42B8B"/>
     <w:rsid w:val="00C4356F"/>
     <w:rsid w:val="00C43819"/>
     <w:rsid w:val="00C43AFA"/>
     <w:rsid w:val="00C43CB5"/>
     <w:rsid w:val="00C440C0"/>
     <w:rsid w:val="00C44168"/>
     <w:rsid w:val="00C4436D"/>
     <w:rsid w:val="00C448CC"/>
     <w:rsid w:val="00C44C9C"/>
     <w:rsid w:val="00C44ED6"/>
     <w:rsid w:val="00C4562B"/>
     <w:rsid w:val="00C45C77"/>
     <w:rsid w:val="00C45D85"/>
     <w:rsid w:val="00C46639"/>
     <w:rsid w:val="00C46B5E"/>
     <w:rsid w:val="00C47064"/>
@@ -8002,80 +7917,82 @@
     <w:rsid w:val="00D13E01"/>
     <w:rsid w:val="00D1434F"/>
     <w:rsid w:val="00D15394"/>
     <w:rsid w:val="00D1585B"/>
     <w:rsid w:val="00D15F45"/>
     <w:rsid w:val="00D16DFF"/>
     <w:rsid w:val="00D1761B"/>
     <w:rsid w:val="00D20057"/>
     <w:rsid w:val="00D20425"/>
     <w:rsid w:val="00D20713"/>
     <w:rsid w:val="00D20DFD"/>
     <w:rsid w:val="00D21C57"/>
     <w:rsid w:val="00D21E3F"/>
     <w:rsid w:val="00D21FF1"/>
     <w:rsid w:val="00D23312"/>
     <w:rsid w:val="00D23482"/>
     <w:rsid w:val="00D23C99"/>
     <w:rsid w:val="00D23CB0"/>
     <w:rsid w:val="00D24446"/>
     <w:rsid w:val="00D24C93"/>
     <w:rsid w:val="00D25269"/>
     <w:rsid w:val="00D254B2"/>
     <w:rsid w:val="00D26701"/>
     <w:rsid w:val="00D27243"/>
     <w:rsid w:val="00D27904"/>
+    <w:rsid w:val="00D27A53"/>
     <w:rsid w:val="00D300E0"/>
     <w:rsid w:val="00D3058E"/>
     <w:rsid w:val="00D306E7"/>
     <w:rsid w:val="00D30DBF"/>
     <w:rsid w:val="00D3184C"/>
     <w:rsid w:val="00D31899"/>
     <w:rsid w:val="00D31CE5"/>
     <w:rsid w:val="00D31F49"/>
     <w:rsid w:val="00D3262D"/>
     <w:rsid w:val="00D32924"/>
     <w:rsid w:val="00D3295E"/>
     <w:rsid w:val="00D33A01"/>
     <w:rsid w:val="00D34080"/>
     <w:rsid w:val="00D349DA"/>
     <w:rsid w:val="00D351A2"/>
     <w:rsid w:val="00D35CE0"/>
     <w:rsid w:val="00D35D06"/>
     <w:rsid w:val="00D3627D"/>
     <w:rsid w:val="00D362B0"/>
     <w:rsid w:val="00D370AC"/>
     <w:rsid w:val="00D37315"/>
     <w:rsid w:val="00D37A60"/>
     <w:rsid w:val="00D37C85"/>
     <w:rsid w:val="00D402BE"/>
     <w:rsid w:val="00D40C83"/>
     <w:rsid w:val="00D416EC"/>
     <w:rsid w:val="00D41A69"/>
     <w:rsid w:val="00D41FA9"/>
     <w:rsid w:val="00D422AA"/>
     <w:rsid w:val="00D42947"/>
+    <w:rsid w:val="00D42B38"/>
     <w:rsid w:val="00D43AEB"/>
     <w:rsid w:val="00D43B86"/>
     <w:rsid w:val="00D445A2"/>
     <w:rsid w:val="00D45311"/>
     <w:rsid w:val="00D45704"/>
     <w:rsid w:val="00D45E88"/>
     <w:rsid w:val="00D47182"/>
     <w:rsid w:val="00D4795E"/>
     <w:rsid w:val="00D47A49"/>
     <w:rsid w:val="00D47EC5"/>
     <w:rsid w:val="00D5005E"/>
     <w:rsid w:val="00D5019C"/>
     <w:rsid w:val="00D50656"/>
     <w:rsid w:val="00D5137C"/>
     <w:rsid w:val="00D51752"/>
     <w:rsid w:val="00D51792"/>
     <w:rsid w:val="00D52398"/>
     <w:rsid w:val="00D53CB7"/>
     <w:rsid w:val="00D540B2"/>
     <w:rsid w:val="00D55595"/>
     <w:rsid w:val="00D55D4F"/>
     <w:rsid w:val="00D56A4F"/>
     <w:rsid w:val="00D56AB1"/>
     <w:rsid w:val="00D57898"/>
     <w:rsid w:val="00D579CE"/>
@@ -10905,72 +10822,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -11150,117 +11045,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46FF55D6-E63D-4B3C-AE82-6309DD10593E}">
-[...18 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD5EF49E-23FE-437E-83C4-ADB1064D0183}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8923AF-1153-4FEB-AD8C-FB372CBDAFEE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46FF55D6-E63D-4B3C-AE82-6309DD10593E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85DD1E0C-E168-44F6-9FF9-8B419DEEF7FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>192</Words>
-  <Characters>1021</Characters>
+  <Words>165</Words>
+  <Characters>970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>97</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ABMU NHS Trust</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1201</CharactersWithSpaces>
+  <CharactersWithSpaces>1065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ABM COMMUNITY:  TRANSITION BOARD</dc:title>
   <dc:subject/>
   <dc:creator>je005111</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>