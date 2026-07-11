--- v0 (2026-06-19)
+++ v1 (2026-07-11)
@@ -16,1306 +16,1211 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00950444" w:rsidR="002C1256" w:rsidP="00B148E7" w:rsidRDefault="005965F4" w14:paraId="21A45B13" w14:textId="74D598FE">
+    <w:p w14:paraId="21A45B13" w14:textId="74D598FE" w:rsidR="002C1256" w:rsidRPr="00950444" w:rsidRDefault="005965F4" w:rsidP="00B148E7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CYFARFOD ARBENNIG BWRDD BIPBA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00091ADC" w:rsidP="001A1377" w:rsidRDefault="00B148E7" w14:paraId="044DDBE9" w14:textId="58310098">
+    <w:p w14:paraId="044DDBE9" w14:textId="58310098" w:rsidR="00091ADC" w:rsidRDefault="00B148E7" w:rsidP="001A1377">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Dydd</w:t>
+        <w:t>Dydd Iau</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00445ACE" w:rsidRPr="435301CD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="435301CD" w:rsidR="00C50DF9">
+      <w:r w:rsidR="00C50DF9" w:rsidRPr="435301CD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006923CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00CF7927">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Mehefin</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="435301CD" w:rsidR="00C50DF9">
+      <w:r w:rsidR="00C50DF9" w:rsidRPr="435301CD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="435301CD" w:rsidR="00A32A90">
+      <w:r w:rsidR="00A32A90" w:rsidRPr="435301CD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00EA0CFC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0001117C" w:rsidR="001A1377" w:rsidP="001A1377" w:rsidRDefault="006923CC" w14:paraId="59098990" w14:textId="29F23207">
+    <w:p w14:paraId="59098990" w14:textId="42D80F61" w:rsidR="001A1377" w:rsidRPr="0001117C" w:rsidRDefault="006923CC" w:rsidP="001A1377">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001117C" w:rsidR="00B63356">
+      <w:r w:rsidR="00B63356" w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001117C" w:rsidR="00A32A90">
+      <w:r w:rsidR="00A32A90" w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001117C" w:rsidR="00091ADC">
+      <w:r w:rsidR="00091ADC" w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001117C" w:rsidR="001A4453">
+      <w:r w:rsidR="001A4453" w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001117C" w:rsidR="00091ADC">
+      <w:r w:rsidR="00091ADC" w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001117C" w:rsidR="6B6BDEAA">
+      <w:r w:rsidR="00FE3E74">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5p</w:t>
+        <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001117C" w:rsidR="00B63356">
+      <w:r w:rsidR="00B63356" w:rsidRPr="0001117C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00161FBC" w:rsidP="00751A1B" w:rsidRDefault="0001117C" w14:paraId="6964D0BD" w14:textId="207C37C1">
+    <w:p w14:paraId="6964D0BD" w14:textId="207C37C1" w:rsidR="00161FBC" w:rsidRDefault="0001117C" w:rsidP="00751A1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MS Teams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002006B9" w:rsidP="00751A1B" w:rsidRDefault="002006B9" w14:paraId="03F1E497" w14:textId="77777777">
+    <w:p w14:paraId="03F1E497" w14:textId="77777777" w:rsidR="002006B9" w:rsidRDefault="002006B9" w:rsidP="00751A1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A278B0" w:rsidP="00A278B0" w:rsidRDefault="009C0690" w14:paraId="1BEDB7BA" w14:textId="1903BF6C">
+    <w:p w14:paraId="1BEDB7BA" w14:textId="1903BF6C" w:rsidR="00A278B0" w:rsidRDefault="009C0690" w:rsidP="00A278B0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950444">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>AGENDA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00751A1B" w:rsidR="00476845" w:rsidP="00A278B0" w:rsidRDefault="00476845" w14:paraId="3AC6C533" w14:textId="77777777">
+    <w:p w14:paraId="3AC6C533" w14:textId="77777777" w:rsidR="00476845" w:rsidRPr="00751A1B" w:rsidRDefault="00476845" w:rsidP="00A278B0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="11194" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="4253"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F26407" w:rsidR="00F42A06" w:rsidTr="007122E6" w14:paraId="78EDF12D" w14:textId="77777777">
+      <w:tr w:rsidR="00F42A06" w:rsidRPr="00F26407" w14:paraId="78EDF12D" w14:textId="77777777" w:rsidTr="007122E6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B14D70" w:rsidR="00F42A06" w:rsidP="00F42A06" w:rsidRDefault="00F42A06" w14:paraId="1FCB7648" w14:textId="150C7FA4">
+          <w:p w14:paraId="1FCB7648" w14:textId="150C7FA4" w:rsidR="00F42A06" w:rsidRPr="00B14D70" w:rsidRDefault="00F42A06" w:rsidP="00F42A06">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>Rhif</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> yr Eitem:</w:t>
+              <w:t>Rhif yr Eitem:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B14D70" w:rsidR="00F42A06" w:rsidP="00F42A06" w:rsidRDefault="00F42A06" w14:paraId="5B857A6D" w14:textId="027CC3D7">
+          <w:p w14:paraId="5B857A6D" w14:textId="027CC3D7" w:rsidR="00F42A06" w:rsidRPr="00B14D70" w:rsidRDefault="00F42A06" w:rsidP="00F42A06">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Enw'r Eitem:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B14D70" w:rsidR="00F42A06" w:rsidP="00F42A06" w:rsidRDefault="00F42A06" w14:paraId="2AB6925F" w14:textId="2FD2DBDE">
+          <w:p w14:paraId="2AB6925F" w14:textId="2FD2DBDE" w:rsidR="00F42A06" w:rsidRPr="00B14D70" w:rsidRDefault="00F42A06" w:rsidP="00F42A06">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Arweinydd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B14D70" w:rsidR="00F42A06" w:rsidP="00F42A06" w:rsidRDefault="00F42A06" w14:paraId="391A1A22" w14:textId="6FFB90D4">
+          <w:p w14:paraId="391A1A22" w14:textId="6FFB90D4" w:rsidR="00F42A06" w:rsidRPr="00B14D70" w:rsidRDefault="00F42A06" w:rsidP="00F42A06">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>Amseriadau</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Amseriadau </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B14D70" w:rsidR="00F42A06" w:rsidP="00F42A06" w:rsidRDefault="00F42A06" w14:paraId="6A9F362B" w14:textId="360EAFA5">
+          <w:p w14:paraId="6A9F362B" w14:textId="360EAFA5" w:rsidR="00F42A06" w:rsidRPr="00B14D70" w:rsidRDefault="00F42A06" w:rsidP="00F42A06">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Diben</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F26407" w:rsidR="002C6A90" w:rsidTr="737B7C16" w14:paraId="57B7320A" w14:textId="77777777">
+      <w:tr w:rsidR="002C6A90" w:rsidRPr="00F26407" w14:paraId="57B7320A" w14:textId="77777777" w:rsidTr="737B7C16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C6A90" w:rsidR="002C6A90" w:rsidP="004E3BE5" w:rsidRDefault="000A4B0E" w14:paraId="4AFC9A45" w14:textId="24D639A4">
+          <w:p w14:paraId="4AFC9A45" w14:textId="41EAA9E7" w:rsidR="002C6A90" w:rsidRPr="002C6A90" w:rsidRDefault="000A4B0E" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
               <w:t>RH</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C6A90" w:rsidR="002C6A90">
+            <w:r w:rsidR="002C6A90" w:rsidRPr="002C6A90">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C6A90" w:rsidR="002C6A90">
+            <w:r w:rsidR="002C6A90" w:rsidRPr="002C6A90">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve"> 1. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> MATERION RHAGARWEINIOL</w:t>
+              <w:t>MATERION RHAGARWEINIOL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F26407" w:rsidR="0090383B" w:rsidTr="007122E6" w14:paraId="1C5E1B7E" w14:textId="77777777">
+      <w:tr w:rsidR="0090383B" w:rsidRPr="00F26407" w14:paraId="1C5E1B7E" w14:textId="77777777" w:rsidTr="007122E6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F26407" w:rsidR="0090383B" w:rsidP="0090383B" w:rsidRDefault="0090383B" w14:paraId="0BF02F7F" w14:textId="1A12624A">
+          <w:p w14:paraId="0BF02F7F" w14:textId="1A12624A" w:rsidR="0090383B" w:rsidRPr="00F26407" w:rsidRDefault="0090383B" w:rsidP="0090383B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-76"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26407">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090383B" w:rsidR="0090383B" w:rsidP="0090383B" w:rsidRDefault="0090383B" w14:paraId="185AC972" w14:textId="3DB138D3">
+          <w:p w14:paraId="185AC972" w14:textId="3DB138D3" w:rsidR="0090383B" w:rsidRPr="0090383B" w:rsidRDefault="0090383B" w:rsidP="0090383B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Croeso ac Ymddiheuriadau </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F26407" w:rsidR="0090383B" w:rsidP="0090383B" w:rsidRDefault="0090383B" w14:paraId="6DEED7A1" w14:textId="592750BC">
+          <w:p w14:paraId="6DEED7A1" w14:textId="592750BC" w:rsidR="0090383B" w:rsidRPr="00F26407" w:rsidRDefault="0090383B" w:rsidP="0090383B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1EA0014D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>adeirydd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F26407" w:rsidR="0090383B" w:rsidP="0090383B" w:rsidRDefault="0090383B" w14:paraId="7ED324AF" w14:textId="4848BA8A">
+          <w:p w14:paraId="7ED324AF" w14:textId="4848BA8A" w:rsidR="0090383B" w:rsidRPr="00F26407" w:rsidRDefault="0090383B" w:rsidP="0090383B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="52C71326">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="52C71326">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F26407" w:rsidR="0090383B" w:rsidP="0090383B" w:rsidRDefault="0090383B" w14:paraId="05334EAE" w14:textId="31345466">
+          <w:p w14:paraId="05334EAE" w14:textId="31345466" w:rsidR="0090383B" w:rsidRPr="00F26407" w:rsidRDefault="0090383B" w:rsidP="0090383B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>I’w</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Nodi</w:t>
+              <w:t>I’w Nodi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F26407" w:rsidR="0090383B" w:rsidTr="007122E6" w14:paraId="09ED3D33" w14:textId="77777777">
+      <w:tr w:rsidR="0090383B" w:rsidRPr="00F26407" w14:paraId="09ED3D33" w14:textId="77777777" w:rsidTr="007122E6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F26407" w:rsidR="0090383B" w:rsidP="0090383B" w:rsidRDefault="0090383B" w14:paraId="1E6C7A1B" w14:textId="7E9B3B7F">
+          <w:p w14:paraId="1E6C7A1B" w14:textId="7E9B3B7F" w:rsidR="0090383B" w:rsidRPr="00F26407" w:rsidRDefault="0090383B" w:rsidP="0090383B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-76"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26407">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090383B" w:rsidR="0090383B" w:rsidP="0090383B" w:rsidRDefault="0090383B" w14:paraId="429526CA" w14:textId="006EF319">
+          <w:p w14:paraId="429526CA" w14:textId="006EF319" w:rsidR="0090383B" w:rsidRPr="0090383B" w:rsidRDefault="0090383B" w:rsidP="0090383B">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Datganiadau o Fuddiannau</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F26407" w:rsidR="0090383B" w:rsidP="0090383B" w:rsidRDefault="0090383B" w14:paraId="6EFDEA13" w14:textId="70006CA5">
+          <w:p w14:paraId="6EFDEA13" w14:textId="70006CA5" w:rsidR="0090383B" w:rsidRPr="00F26407" w:rsidRDefault="0090383B" w:rsidP="0090383B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F26407" w:rsidR="0090383B" w:rsidP="0090383B" w:rsidRDefault="0090383B" w14:paraId="1E09BAD0" w14:textId="77777777">
+          <w:p w14:paraId="1E09BAD0" w14:textId="77777777" w:rsidR="0090383B" w:rsidRPr="00F26407" w:rsidRDefault="0090383B" w:rsidP="0090383B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F26407" w:rsidR="0090383B" w:rsidP="0090383B" w:rsidRDefault="0090383B" w14:paraId="76508438" w14:textId="7F7338DE">
+          <w:p w14:paraId="76508438" w14:textId="7F7338DE" w:rsidR="0090383B" w:rsidRPr="00F26407" w:rsidRDefault="0090383B" w:rsidP="0090383B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006462C6" w:rsidTr="737B7C16" w14:paraId="2149CE3E" w14:textId="77777777">
+      <w:tr w:rsidR="006462C6" w14:paraId="2149CE3E" w14:textId="77777777" w:rsidTr="737B7C16">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003778B3" w:rsidR="006462C6" w:rsidP="004E3BE5" w:rsidRDefault="000A4B0E" w14:paraId="3046A58D" w14:textId="653E4D47">
+          <w:p w14:paraId="3046A58D" w14:textId="653E4D47" w:rsidR="006462C6" w:rsidRPr="003778B3" w:rsidRDefault="000A4B0E" w:rsidP="004E3BE5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve">RHAN </w:t>
             </w:r>
-            <w:r w:rsidRPr="003778B3" w:rsidR="004227DA">
+            <w:r w:rsidR="004227DA" w:rsidRPr="003778B3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="003778B3" w:rsidR="006462C6">
+            <w:r w:rsidR="006462C6" w:rsidRPr="003778B3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="002970B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
               <w:t>ANNUAL ACCOUNTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891D85" w:rsidTr="00A64F78" w14:paraId="600BFD8D" w14:textId="77777777">
+      <w:tr w:rsidR="00891D85" w14:paraId="600BFD8D" w14:textId="77777777" w:rsidTr="00A64F78">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00284E3D" w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="00891D85" w14:paraId="5DF56BA1" w14:textId="3B818280">
+          <w:p w14:paraId="5DF56BA1" w14:textId="3B818280" w:rsidR="00891D85" w:rsidRPr="00284E3D" w:rsidRDefault="00891D85" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E4110B" w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="006C3926" w14:paraId="0BB45394" w14:textId="10C5FBB8">
+          <w:p w14:paraId="0BB45394" w14:textId="10C5FBB8" w:rsidR="00891D85" w:rsidRPr="00E4110B" w:rsidRDefault="006C3926" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4110B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Cyfrifon Blynyddol</w:t>
             </w:r>
             <w:r w:rsidRPr="00E4110B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E4110B" w:rsidR="00891D85">
+            <w:r w:rsidR="00891D85" w:rsidRPr="00E4110B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2025-26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="0079300F" w14:paraId="17003811" w14:textId="77777777">
+          <w:p w14:paraId="17003811" w14:textId="77777777" w:rsidR="00891D85" w:rsidRDefault="0079300F" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>Cyfarwyddwr</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Cyfarwyddwr Gweithredol Dros Dro Cyllid</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidRPr="00284E3D" w:rsidR="00E22860" w:rsidP="00891D85" w:rsidRDefault="00E22860" w14:paraId="073EA67E" w14:textId="2BEFDC9E">
+          <w:p w14:paraId="073EA67E" w14:textId="2BEFDC9E" w:rsidR="00E22860" w:rsidRPr="00284E3D" w:rsidRDefault="00E22860" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00284E3D" w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="00891D85" w14:paraId="00D5FDBB" w14:textId="26D8DF21">
+          <w:p w14:paraId="00D5FDBB" w14:textId="26D8DF21" w:rsidR="00891D85" w:rsidRPr="00284E3D" w:rsidRDefault="00891D85" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>20a</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00284E3D" w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="00891D85" w14:paraId="25A8B9BF" w14:textId="29801126">
+          <w:p w14:paraId="25A8B9BF" w14:textId="0FA9D152" w:rsidR="00891D85" w:rsidRPr="00284E3D" w:rsidRDefault="00891D85" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>I’w</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+              <w:t>I’w G</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB060B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>adarnhau</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4110B" w:rsidTr="00A64F78" w14:paraId="6B00DBE2" w14:textId="77777777">
+      <w:tr w:rsidR="00E4110B" w14:paraId="6B00DBE2" w14:textId="77777777" w:rsidTr="00A64F78">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00284E3D" w:rsidR="00E4110B" w:rsidP="00E4110B" w:rsidRDefault="00E4110B" w14:paraId="4684F1D8" w14:textId="59940703">
+          <w:p w14:paraId="4684F1D8" w14:textId="59940703" w:rsidR="00E4110B" w:rsidRPr="00284E3D" w:rsidRDefault="00E4110B" w:rsidP="00E4110B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090383B" w:rsidR="00E4110B" w:rsidP="00E4110B" w:rsidRDefault="00E4110B" w14:paraId="753EBFFC" w14:textId="33C2B699">
+          <w:p w14:paraId="753EBFFC" w14:textId="33C2B699" w:rsidR="00E4110B" w:rsidRPr="0090383B" w:rsidRDefault="00E4110B" w:rsidP="00E4110B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Archwiliad o ddatganiadau ariannol ISA 260 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00284E3D" w:rsidR="00E4110B" w:rsidP="00E4110B" w:rsidRDefault="00E4110B" w14:paraId="0358228F" w14:textId="1CEAF89B">
+          <w:p w14:paraId="0358228F" w14:textId="1CEAF89B" w:rsidR="00E4110B" w:rsidRPr="00284E3D" w:rsidRDefault="00E4110B" w:rsidP="00E4110B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Archwili</w:t>
             </w:r>
             <w:r w:rsidR="00D8627A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cymru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00284E3D" w:rsidR="00E4110B" w:rsidP="00E4110B" w:rsidRDefault="00E4110B" w14:paraId="67326CBD" w14:textId="66D39F60">
+          <w:p w14:paraId="67326CBD" w14:textId="66D39F60" w:rsidR="00E4110B" w:rsidRPr="00284E3D" w:rsidRDefault="00E4110B" w:rsidP="00E4110B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>50a</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00284E3D" w:rsidR="00E4110B" w:rsidP="00E4110B" w:rsidRDefault="00E4110B" w14:paraId="14826F9F" w14:textId="354F2546">
+          <w:p w14:paraId="14826F9F" w14:textId="354F2546" w:rsidR="00E4110B" w:rsidRPr="00284E3D" w:rsidRDefault="00E4110B" w:rsidP="00E4110B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Er </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Er Sicrwydd</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4110B" w:rsidTr="00A64F78" w14:paraId="1E045032" w14:textId="77777777">
+      <w:tr w:rsidR="00E4110B" w14:paraId="1E045032" w14:textId="77777777" w:rsidTr="00A64F78">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00284E3D" w:rsidR="00E4110B" w:rsidP="00E4110B" w:rsidRDefault="00E4110B" w14:paraId="11F3637B" w14:textId="71A41CAF">
+          <w:p w14:paraId="11F3637B" w14:textId="71A41CAF" w:rsidR="00E4110B" w:rsidRPr="00284E3D" w:rsidRDefault="00E4110B" w:rsidP="00E4110B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090383B" w:rsidR="00E4110B" w:rsidP="00E4110B" w:rsidRDefault="00E4110B" w14:paraId="413C1C02" w14:textId="734A2466">
+          <w:p w14:paraId="413C1C02" w14:textId="734A2466" w:rsidR="00E4110B" w:rsidRPr="0090383B" w:rsidRDefault="00E4110B" w:rsidP="00E4110B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llythyr cynrychiolaeth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="tabchar"/>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1323,609 +1228,526 @@
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="tabchar"/>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00284E3D" w:rsidR="00E4110B" w:rsidP="00E4110B" w:rsidRDefault="00E4110B" w14:paraId="3A0B46A7" w14:textId="1357ED28">
+          <w:p w14:paraId="3A0B46A7" w14:textId="1357ED28" w:rsidR="00E4110B" w:rsidRPr="00284E3D" w:rsidRDefault="00E4110B" w:rsidP="00E4110B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>Cyfarwyddwr</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Cyfarwyddwr Gweithredol Dros Dro Cyllid</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00284E3D" w:rsidR="00E4110B" w:rsidP="00E4110B" w:rsidRDefault="00E4110B" w14:paraId="5DA24AE9" w14:textId="3F45733F">
+          <w:p w14:paraId="5DA24AE9" w14:textId="3F45733F" w:rsidR="00E4110B" w:rsidRPr="00284E3D" w:rsidRDefault="00E4110B" w:rsidP="00E4110B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>05a</w:t>
             </w:r>
             <w:r w:rsidRPr="00284E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00284E3D" w:rsidR="00E4110B" w:rsidP="00E4110B" w:rsidRDefault="00E4110B" w14:paraId="3620A91B" w14:textId="0EBA9C98">
+          <w:p w14:paraId="3620A91B" w14:textId="0EBA9C98" w:rsidR="00E4110B" w:rsidRPr="00284E3D" w:rsidRDefault="00E4110B" w:rsidP="00E4110B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>I’w</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>I’w Gymeradwyo</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003778B3" w:rsidR="00284E3D" w:rsidTr="737B7C16" w14:paraId="524E5439" w14:textId="77777777">
+      <w:tr w:rsidR="00284E3D" w:rsidRPr="003778B3" w14:paraId="524E5439" w14:textId="77777777" w:rsidTr="737B7C16">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003778B3" w:rsidR="00284E3D" w:rsidP="00284E3D" w:rsidRDefault="000A4B0E" w14:paraId="316D89DB" w14:textId="78CBBCA5">
+          <w:p w14:paraId="316D89DB" w14:textId="3B9AEFB4" w:rsidR="00284E3D" w:rsidRPr="003778B3" w:rsidRDefault="000A4B0E" w:rsidP="00284E3D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve">RHAN </w:t>
             </w:r>
             <w:r w:rsidR="006F78DC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E770F3" w:rsidR="00F92DB1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+            <w:r w:rsidR="00F92DB1" w:rsidRPr="00E770F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> LLYWODRAETHU</w:t>
+              <w:t>LLYWODRAETHU</w:t>
             </w:r>
             <w:r w:rsidR="00F92DB1">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, RISG </w:t>
             </w:r>
             <w:r w:rsidR="00460718">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidR="00B936A7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>RHEOL</w:t>
             </w:r>
             <w:r w:rsidR="002838C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>AETHAU</w:t>
             </w:r>
             <w:r w:rsidR="00460718">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> MEWNOL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64F78" w:rsidTr="00A64F78" w14:paraId="6341C021" w14:textId="77777777">
+      <w:tr w:rsidR="00A64F78" w14:paraId="6341C021" w14:textId="77777777" w:rsidTr="00A64F78">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B91BB0" w:rsidR="00A64F78" w:rsidP="00A64F78" w:rsidRDefault="00A64F78" w14:paraId="60A8CA84" w14:textId="2E0AC6CD">
+          <w:p w14:paraId="60A8CA84" w14:textId="2E0AC6CD" w:rsidR="00A64F78" w:rsidRPr="00B91BB0" w:rsidRDefault="00A64F78" w:rsidP="00A64F78">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B91BB0" w:rsidR="00A64F78" w:rsidP="00A64F78" w:rsidRDefault="00A64F78" w14:paraId="466E2570" w14:textId="38645C5E">
+          <w:p w14:paraId="466E2570" w14:textId="38645C5E" w:rsidR="00A64F78" w:rsidRPr="00B91BB0" w:rsidRDefault="00A64F78" w:rsidP="00A64F78">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Barn y Pennaeth Archwilio Mewnol</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B91BB0" w:rsidR="00A64F78" w:rsidP="00A64F78" w:rsidRDefault="00A64F78" w14:paraId="0A9F05D1" w14:textId="75E5EDD0">
+          <w:p w14:paraId="0A9F05D1" w14:textId="75E5EDD0" w:rsidR="00A64F78" w:rsidRPr="00B91BB0" w:rsidRDefault="00A64F78" w:rsidP="00A64F78">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Pennaeth Archwilio Mewnol</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B91BB0" w:rsidR="00A64F78" w:rsidP="00A64F78" w:rsidRDefault="00A64F78" w14:paraId="11AEEB62" w14:textId="7C4ECA5A">
+          <w:p w14:paraId="11AEEB62" w14:textId="7C4ECA5A" w:rsidR="00A64F78" w:rsidRPr="00B91BB0" w:rsidRDefault="00A64F78" w:rsidP="00A64F78">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>20a</w:t>
             </w:r>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B91BB0" w:rsidR="00A64F78" w:rsidP="00A64F78" w:rsidRDefault="00A64F78" w14:paraId="7E88DAE0" w14:textId="4B62C1B9">
+          <w:p w14:paraId="7E88DAE0" w14:textId="4B62C1B9" w:rsidR="00A64F78" w:rsidRPr="00B91BB0" w:rsidRDefault="00A64F78" w:rsidP="00A64F78">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Er </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Er Sicrwydd</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891D85" w:rsidTr="007122E6" w14:paraId="57EAE8B4" w14:textId="77777777">
+      <w:tr w:rsidR="00891D85" w14:paraId="57EAE8B4" w14:textId="77777777" w:rsidTr="007122E6">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B91BB0" w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="00891D85" w14:paraId="225D943F" w14:textId="21DBB555">
+          <w:p w14:paraId="225D943F" w14:textId="21DBB555" w:rsidR="00891D85" w:rsidRPr="00B91BB0" w:rsidRDefault="00891D85" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B91BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B91BB0" w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="0090383B" w14:paraId="7B0CFA44" w14:textId="0D031969">
+          <w:p w14:paraId="7B0CFA44" w14:textId="0D031969" w:rsidR="00891D85" w:rsidRPr="00B91BB0" w:rsidRDefault="0090383B" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A64F78">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adroddiad </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00A64F78" w:rsidR="00891D85">
+              <w:t>Adroddiad Blynyddol</w:t>
+            </w:r>
+            <w:r w:rsidR="00891D85" w:rsidRPr="00A64F78">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025-26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B91BB0" w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="00471DFB" w14:paraId="3BEA0A8C" w14:textId="4D0FE98A">
+          <w:p w14:paraId="3BEA0A8C" w14:textId="4D0FE98A" w:rsidR="00891D85" w:rsidRPr="00B91BB0" w:rsidRDefault="00471DFB" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>Cyfarwyddwr</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Llywodraethu Corfforaethol</w:t>
+              <w:t>Cyfarwyddwr Llywodraethu Corfforaethol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B91BB0" w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="00891D85" w14:paraId="1CA382D7" w14:textId="62133DC5">
+          <w:p w14:paraId="1CA382D7" w14:textId="62133DC5" w:rsidR="00891D85" w:rsidRPr="00B91BB0" w:rsidRDefault="00891D85" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>11:35am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B91BB0" w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="00891D85" w14:paraId="47DF2DC0" w14:textId="4BE879D3">
+          <w:p w14:paraId="47DF2DC0" w14:textId="4BE879D3" w:rsidR="00891D85" w:rsidRPr="00B91BB0" w:rsidRDefault="00891D85" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>I’w</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>I’w Gymeradwyo</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="737B7C16" w:rsidTr="007153D0" w14:paraId="1398B515" w14:textId="77777777">
+      <w:tr w:rsidR="737B7C16" w14:paraId="1398B515" w14:textId="77777777" w:rsidTr="007153D0">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007153D0" w:rsidR="6E5C25F7" w:rsidP="737B7C16" w:rsidRDefault="00E86726" w14:paraId="6A014C8F" w14:textId="12F3F4AB">
+          <w:p w14:paraId="6A014C8F" w14:textId="12F3F4AB" w:rsidR="6E5C25F7" w:rsidRPr="007153D0" w:rsidRDefault="00E86726" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Egwyl</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00674FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: 11:50am </w:t>
             </w:r>
             <w:r w:rsidR="008C10BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00674FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C10BE">
@@ -1941,1062 +1763,662 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (30-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>munud</w:t>
             </w:r>
             <w:r w:rsidR="00051AF0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="737B7C16" w:rsidTr="737B7C16" w14:paraId="0F585743" w14:textId="77777777">
+      <w:tr w:rsidR="737B7C16" w14:paraId="0F585743" w14:textId="77777777" w:rsidTr="737B7C16">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w:rsidR="2D1CFA89" w:rsidP="737B7C16" w:rsidRDefault="000A4B0E" w14:paraId="32DDB464" w14:textId="5E335CE5">
+          <w:p w14:paraId="32DDB464" w14:textId="5E335CE5" w:rsidR="2D1CFA89" w:rsidRDefault="000A4B0E" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">RHAN </w:t>
             </w:r>
-            <w:r w:rsidRPr="737B7C16" w:rsidR="2D1CFA89">
+            <w:r w:rsidR="2D1CFA89" w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
             <w:r w:rsidR="005D7459">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>CYN</w:t>
             </w:r>
             <w:r w:rsidR="00345706">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>LLUN</w:t>
             </w:r>
             <w:r w:rsidR="003C066E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> BYLYNDDOL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891D85" w:rsidTr="007122E6" w14:paraId="475B6FD4" w14:textId="77777777">
+      <w:tr w:rsidR="00891D85" w14:paraId="475B6FD4" w14:textId="77777777" w:rsidTr="007122E6">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="00891D85" w14:paraId="399527E6" w14:textId="4E89BE05">
+          <w:p w14:paraId="399527E6" w14:textId="4E89BE05" w:rsidR="00891D85" w:rsidRDefault="00891D85" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="005D7459" w14:paraId="344B362C" w14:textId="1DDD6905">
+          <w:p w14:paraId="344B362C" w14:textId="1DDD6905" w:rsidR="00891D85" w:rsidRDefault="005D7459" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0096221F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>Cynllun</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0096221F">
+              <w:t>Cynllun Blynyddol</w:t>
+            </w:r>
+            <w:r w:rsidR="000452CF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Segoe UI"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="00EE4210" w14:paraId="223D49AC" w14:textId="62836664">
+          <w:p w14:paraId="223D49AC" w14:textId="62836664" w:rsidR="00891D85" w:rsidRDefault="00EE4210" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>Prif</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+              <w:t>Prif Weithredwr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="737B7C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00891D85" w:rsidRPr="737B7C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="0079300F" w:rsidRPr="00E770F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Cyfarwyddwr Gweithredol Dros Dro Cyllid</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="00891D85" w14:paraId="5C93DFF3" w14:textId="206EB2EA">
+          <w:p w14:paraId="5C93DFF3" w14:textId="206EB2EA" w:rsidR="00891D85" w:rsidRDefault="00891D85" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>12.20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00891D85" w:rsidP="00891D85" w:rsidRDefault="00891D85" w14:paraId="0F71D9BE" w14:textId="13D638C5">
+          <w:p w14:paraId="0F71D9BE" w14:textId="13D638C5" w:rsidR="00891D85" w:rsidRDefault="00891D85" w:rsidP="00891D85">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>I’w</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>I’w Gymeradwyo</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="737B7C16" w:rsidTr="737B7C16" w14:paraId="2C605F52" w14:textId="77777777">
+      <w:tr w:rsidR="737B7C16" w14:paraId="546CD727" w14:textId="77777777" w:rsidTr="737B7C16">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="244061" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w:rsidR="01B0F2B3" w:rsidP="737B7C16" w:rsidRDefault="003C066E" w14:paraId="70B59F64" w14:textId="4D4490FC">
+          <w:p w14:paraId="30332D48" w14:textId="70DD6660" w:rsidR="6C821EDC" w:rsidRDefault="003C066E" w:rsidP="737B7C16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">RHAN </w:t>
             </w:r>
-            <w:r w:rsidRPr="737B7C16" w:rsidR="01B0F2B3">
+            <w:r w:rsidR="0098182C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00F92DB1">
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="6C821EDC" w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-              <w:t>POBL</w:t>
+              </w:rPr>
+              <w:t>. PARTNER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="007619DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>AETHAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00143E4E" w:rsidTr="007122E6" w14:paraId="2E5DB8ED" w14:textId="77777777">
+      <w:tr w:rsidR="004C6709" w14:paraId="334484DD" w14:textId="77777777" w:rsidTr="00090451">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00143E4E" w:rsidP="00143E4E" w:rsidRDefault="00143E4E" w14:paraId="7BA65143" w14:textId="1444614A">
+          <w:p w14:paraId="0D89E64C" w14:textId="2DAD427C" w:rsidR="004C6709" w:rsidRDefault="004C6709" w:rsidP="004C6709">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5</w:t>
+            </w:r>
             <w:r w:rsidRPr="737B7C16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>5.1</w:t>
+              <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00143E4E" w:rsidP="00143E4E" w:rsidRDefault="008941E4" w14:paraId="284FB739" w14:textId="5664F262">
+          <w:p w14:paraId="2846F6B7" w14:textId="43205939" w:rsidR="004C6709" w:rsidRPr="0079300F" w:rsidRDefault="004C6709" w:rsidP="004C6709">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008941E4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00B732B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="cy-GB"/>
-[...8 lines deleted...]
-              <w:t> </w:t>
+              </w:rPr>
+              <w:t>Adroddiad Adborth Rhanddeiliaid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00143E4E" w:rsidP="00143E4E" w:rsidRDefault="009003FC" w14:paraId="2EBA4A3C" w14:textId="3A6A5D57">
+          <w:p w14:paraId="4212387E" w14:textId="1A934212" w:rsidR="004C6709" w:rsidRPr="0079300F" w:rsidRDefault="004C6709" w:rsidP="004C6709">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...55 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Good Governance Institute</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00143E4E" w:rsidP="00143E4E" w:rsidRDefault="00143E4E" w14:paraId="76535FBA" w14:textId="5B5D73E9">
+          <w:p w14:paraId="5313D5BC" w14:textId="2509FF5A" w:rsidR="004C6709" w:rsidRDefault="004C6709" w:rsidP="004C6709">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="737B7C16">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E2343B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>12.50pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00143E4E" w:rsidP="00143E4E" w:rsidRDefault="00143E4E" w14:paraId="56547DA8" w14:textId="1C9FE913">
+          <w:p w14:paraId="4EAE9521" w14:textId="38723BC1" w:rsidR="004C6709" w:rsidRDefault="004C6709" w:rsidP="004C6709">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E770F3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Er </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Er Sicrwydd</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="737B7C16" w:rsidTr="737B7C16" w14:paraId="546CD727" w14:textId="77777777">
-[...203 lines deleted...]
-      <w:tr w:rsidRPr="00F26407" w:rsidR="00143E4E" w:rsidTr="737B7C16" w14:paraId="794D2450" w14:textId="77777777">
+      <w:tr w:rsidR="00143E4E" w:rsidRPr="00F26407" w14:paraId="794D2450" w14:textId="77777777" w:rsidTr="737B7C16">
         <w:trPr>
           <w:trHeight w:val="418"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F26407" w:rsidR="00143E4E" w:rsidP="00143E4E" w:rsidRDefault="00B14EE0" w14:paraId="466A5BB6" w14:textId="63CC0B71">
+          <w:p w14:paraId="466A5BB6" w14:textId="63CC0B71" w:rsidR="00143E4E" w:rsidRPr="00F26407" w:rsidRDefault="00B14EE0" w:rsidP="00143E4E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfarfod </w:t>
             </w:r>
             <w:r w:rsidR="00EE4210">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Bwrdd </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007532BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>nesaf</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="007532BA">
+              <w:t xml:space="preserve">nesaf </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4210">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EE4210">
+              <w:t>BIPBA</w:t>
+            </w:r>
+            <w:r w:rsidR="00143E4E" w:rsidRPr="58883F61">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>BIPBA</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="58883F61" w:rsidR="00143E4E">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="007A0177">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007A0177">
+              <w:t xml:space="preserve"> Dydd Iau </w:t>
+            </w:r>
+            <w:r w:rsidR="00143E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
             <w:r w:rsidR="007A0177">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Dydd</w:t>
-[...42 lines deleted...]
-              </w:rPr>
               <w:t>Gorffennaf</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="58883F61" w:rsidR="00143E4E">
+            <w:r w:rsidR="00143E4E" w:rsidRPr="58883F61">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00107052" w:rsidP="00491F48" w:rsidRDefault="00107052" w14:paraId="19C1C00A" w14:textId="6C60F5EC">
+    <w:p w14:paraId="19C1C00A" w14:textId="6C60F5EC" w:rsidR="00107052" w:rsidRDefault="00107052" w:rsidP="00491F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003221C9" w:rsidR="00482289" w:rsidP="00090451" w:rsidRDefault="00090451" w14:paraId="63029AE1" w14:textId="07C86692">
+    <w:p w14:paraId="63029AE1" w14:textId="54ACB490" w:rsidR="00482289" w:rsidRPr="003221C9" w:rsidRDefault="00090451" w:rsidP="00090451">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00090451">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Egwyl</w:t>
+        <w:t xml:space="preserve">Egwyl 5-munud cyn </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001A5A93">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>dechrau</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">dechrau </w:t>
       </w:r>
       <w:r w:rsidRPr="00090451">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bwrdd </w:t>
+        <w:t>Bwrdd Preifat am 1:</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00802591">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
       <w:r w:rsidRPr="00090451">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Preifat</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> am 1:50pm</w:t>
+        <w:t>pm</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="003221C9" w:rsidR="00482289" w:rsidSect="00476845">
+    <w:sectPr w:rsidR="00482289" w:rsidRPr="003221C9" w:rsidSect="00476845">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2410" w:right="720" w:bottom="1701" w:left="720" w:header="283" w:footer="526" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008711BE" w:rsidP="004E6B3D" w:rsidRDefault="008711BE" w14:paraId="60ACBA87" w14:textId="77777777">
+    <w:p w14:paraId="5F25B5AB" w14:textId="77777777" w:rsidR="00CD3D47" w:rsidRDefault="00CD3D47" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008711BE" w:rsidP="004E6B3D" w:rsidRDefault="008711BE" w14:paraId="176200FE" w14:textId="77777777">
+    <w:p w14:paraId="43D3C73F" w14:textId="77777777" w:rsidR="00CD3D47" w:rsidRDefault="00CD3D47" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3056,103 +2478,89 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="001334AB" w:rsidRDefault="001334AB" w14:paraId="66995F5B" w14:textId="77777777">
+  <w:p w14:paraId="66995F5B" w14:textId="77777777" w:rsidR="001334AB" w:rsidRDefault="001334AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="84504326"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...5 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...5 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w:rsidR="00107052" w:rsidP="00107052" w:rsidRDefault="00107052" w14:paraId="76EF7329" w14:textId="77777777">
+          <w:p w14:paraId="76EF7329" w14:textId="77777777" w:rsidR="00107052" w:rsidRDefault="00107052" w:rsidP="00107052">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C7750">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B6BFADF" wp14:editId="3884004C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-190500</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-111760</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2757106" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
@@ -3298,120 +2706,120 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidRPr="00107052" w:rsidR="00397697" w:rsidP="00107052" w:rsidRDefault="737B7C16" w14:paraId="53723D09" w14:textId="4BC5FCB9">
+  <w:p w14:paraId="53723D09" w14:textId="4BC5FCB9" w:rsidR="00397697" w:rsidRPr="00107052" w:rsidRDefault="737B7C16" w:rsidP="00107052">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="737B7C16">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Board</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="001334AB" w:rsidRDefault="001334AB" w14:paraId="6311F67C" w14:textId="77777777">
+  <w:p w14:paraId="6311F67C" w14:textId="77777777" w:rsidR="001334AB" w:rsidRDefault="001334AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008711BE" w:rsidP="004E6B3D" w:rsidRDefault="008711BE" w14:paraId="66EEE87B" w14:textId="77777777">
+    <w:p w14:paraId="055690B2" w14:textId="77777777" w:rsidR="00CD3D47" w:rsidRDefault="00CD3D47" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008711BE" w:rsidP="004E6B3D" w:rsidRDefault="008711BE" w14:paraId="6945E598" w14:textId="77777777">
+    <w:p w14:paraId="5C318C5E" w14:textId="77777777" w:rsidR="00CD3D47" w:rsidRDefault="00CD3D47" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="001334AB" w:rsidRDefault="001334AB" w14:paraId="040DC791" w14:textId="77777777">
+  <w:p w14:paraId="040DC791" w14:textId="77777777" w:rsidR="001334AB" w:rsidRDefault="001334AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00EF5650" w:rsidR="00BE3DC9" w:rsidP="00EF5650" w:rsidRDefault="00950444" w14:paraId="18756E84" w14:textId="605FC347">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18756E84" w14:textId="605FC347" w:rsidR="00BE3DC9" w:rsidRPr="00EF5650" w:rsidRDefault="00950444" w:rsidP="00EF5650">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00857400">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54D3741A" wp14:editId="2393F8C3">
           <wp:extent cx="4267200" cy="1085850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1512609303" name="Picture 1512609303" descr="A close up of a logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="A close up of a logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -3426,51 +2834,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4267200" cy="1085850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="001334AB" w:rsidRDefault="001334AB" w14:paraId="0F2C108E" w14:textId="77777777">
+  <w:p w14:paraId="0F2C108E" w14:textId="77777777" w:rsidR="001334AB" w:rsidRDefault="001334AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="cJPqiGzWDtiRvf" int2:id="TTXixmBk">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="154E0579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F5A9EA4"/>
@@ -3547,513 +2955,511 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EDA566D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="954061CC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFF7ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F68E547A"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64C94323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4661278"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F3F0E35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30BE713A"/>
     <w:lvl w:ilvl="0" w:tplc="5E5664EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="15420BE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F80EED0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F99A2B62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BC56B0DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E5941D44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2534C902">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F92820BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6D746D28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1923948636">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1501432208">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1876505880">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1792699514">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="148523084">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00496911"/>
@@ -4609,50 +4015,51 @@
     <w:rsid w:val="001861FC"/>
     <w:rsid w:val="001873C5"/>
     <w:rsid w:val="001874B9"/>
     <w:rsid w:val="00187B9B"/>
     <w:rsid w:val="00187BDE"/>
     <w:rsid w:val="001915F1"/>
     <w:rsid w:val="00191A38"/>
     <w:rsid w:val="00191BE4"/>
     <w:rsid w:val="001924E9"/>
     <w:rsid w:val="00192908"/>
     <w:rsid w:val="00193016"/>
     <w:rsid w:val="00193724"/>
     <w:rsid w:val="00193F2E"/>
     <w:rsid w:val="00194047"/>
     <w:rsid w:val="001942A1"/>
     <w:rsid w:val="00194878"/>
     <w:rsid w:val="00194C7D"/>
     <w:rsid w:val="00194DE6"/>
     <w:rsid w:val="0019589E"/>
     <w:rsid w:val="001958E8"/>
     <w:rsid w:val="00195D04"/>
     <w:rsid w:val="00197BDC"/>
     <w:rsid w:val="001A03C5"/>
     <w:rsid w:val="001A1377"/>
     <w:rsid w:val="001A1A30"/>
+    <w:rsid w:val="001A2572"/>
     <w:rsid w:val="001A2E70"/>
     <w:rsid w:val="001A3A78"/>
     <w:rsid w:val="001A42EF"/>
     <w:rsid w:val="001A4453"/>
     <w:rsid w:val="001A56F1"/>
     <w:rsid w:val="001A5A5D"/>
     <w:rsid w:val="001A5A93"/>
     <w:rsid w:val="001A5EA7"/>
     <w:rsid w:val="001A5EB0"/>
     <w:rsid w:val="001A6015"/>
     <w:rsid w:val="001A6090"/>
     <w:rsid w:val="001A62EF"/>
     <w:rsid w:val="001A68D7"/>
     <w:rsid w:val="001A6B44"/>
     <w:rsid w:val="001B040F"/>
     <w:rsid w:val="001B0B45"/>
     <w:rsid w:val="001B13D8"/>
     <w:rsid w:val="001B17EA"/>
     <w:rsid w:val="001B1CDF"/>
     <w:rsid w:val="001B26CF"/>
     <w:rsid w:val="001B2956"/>
     <w:rsid w:val="001B2F86"/>
     <w:rsid w:val="001B2F89"/>
     <w:rsid w:val="001B3333"/>
     <w:rsid w:val="001B33F3"/>
@@ -4994,50 +4401,51 @@
     <w:rsid w:val="00295DA5"/>
     <w:rsid w:val="00295EEA"/>
     <w:rsid w:val="00296073"/>
     <w:rsid w:val="00296A8C"/>
     <w:rsid w:val="00296AD7"/>
     <w:rsid w:val="00296BDC"/>
     <w:rsid w:val="00296F31"/>
     <w:rsid w:val="002970B2"/>
     <w:rsid w:val="002972A4"/>
     <w:rsid w:val="00297642"/>
     <w:rsid w:val="00297A6E"/>
     <w:rsid w:val="002A0329"/>
     <w:rsid w:val="002A085A"/>
     <w:rsid w:val="002A0E8D"/>
     <w:rsid w:val="002A1282"/>
     <w:rsid w:val="002A2FD7"/>
     <w:rsid w:val="002A31A4"/>
     <w:rsid w:val="002A350F"/>
     <w:rsid w:val="002A3768"/>
     <w:rsid w:val="002A39F4"/>
     <w:rsid w:val="002A3DA7"/>
     <w:rsid w:val="002A3FD9"/>
     <w:rsid w:val="002A54E9"/>
     <w:rsid w:val="002A5D0B"/>
     <w:rsid w:val="002A6287"/>
+    <w:rsid w:val="002A62E7"/>
     <w:rsid w:val="002A68FC"/>
     <w:rsid w:val="002A6D03"/>
     <w:rsid w:val="002A6DF3"/>
     <w:rsid w:val="002A702E"/>
     <w:rsid w:val="002A74B7"/>
     <w:rsid w:val="002A7F96"/>
     <w:rsid w:val="002B02D8"/>
     <w:rsid w:val="002B0370"/>
     <w:rsid w:val="002B0381"/>
     <w:rsid w:val="002B046D"/>
     <w:rsid w:val="002B07C3"/>
     <w:rsid w:val="002B083E"/>
     <w:rsid w:val="002B117F"/>
     <w:rsid w:val="002B144C"/>
     <w:rsid w:val="002B1E0F"/>
     <w:rsid w:val="002B1E12"/>
     <w:rsid w:val="002B1F42"/>
     <w:rsid w:val="002B2511"/>
     <w:rsid w:val="002B2DCB"/>
     <w:rsid w:val="002B3132"/>
     <w:rsid w:val="002B377A"/>
     <w:rsid w:val="002B3F52"/>
     <w:rsid w:val="002B41CF"/>
     <w:rsid w:val="002B46DC"/>
     <w:rsid w:val="002B4C0E"/>
@@ -5641,50 +5049,51 @@
     <w:rsid w:val="00473D1C"/>
     <w:rsid w:val="00473F3C"/>
     <w:rsid w:val="00474CEF"/>
     <w:rsid w:val="004750F6"/>
     <w:rsid w:val="00475696"/>
     <w:rsid w:val="004757C7"/>
     <w:rsid w:val="00475FC8"/>
     <w:rsid w:val="004760D6"/>
     <w:rsid w:val="00476845"/>
     <w:rsid w:val="0047685A"/>
     <w:rsid w:val="00476C92"/>
     <w:rsid w:val="0047715F"/>
     <w:rsid w:val="0048067F"/>
     <w:rsid w:val="00480689"/>
     <w:rsid w:val="00480F4C"/>
     <w:rsid w:val="00480FFF"/>
     <w:rsid w:val="0048114E"/>
     <w:rsid w:val="004814DD"/>
     <w:rsid w:val="00481603"/>
     <w:rsid w:val="00481676"/>
     <w:rsid w:val="00481B60"/>
     <w:rsid w:val="00481D0B"/>
     <w:rsid w:val="00481F8B"/>
     <w:rsid w:val="00482289"/>
     <w:rsid w:val="0048247C"/>
+    <w:rsid w:val="00482F6B"/>
     <w:rsid w:val="0048339D"/>
     <w:rsid w:val="004834A8"/>
     <w:rsid w:val="00483B8A"/>
     <w:rsid w:val="00483C5A"/>
     <w:rsid w:val="004840E4"/>
     <w:rsid w:val="004847C1"/>
     <w:rsid w:val="0048534D"/>
     <w:rsid w:val="00485605"/>
     <w:rsid w:val="00485F8E"/>
     <w:rsid w:val="004863CB"/>
     <w:rsid w:val="004864A6"/>
     <w:rsid w:val="0048652B"/>
     <w:rsid w:val="00486600"/>
     <w:rsid w:val="00486840"/>
     <w:rsid w:val="0048765F"/>
     <w:rsid w:val="00487A48"/>
     <w:rsid w:val="00487D7D"/>
     <w:rsid w:val="00487F12"/>
     <w:rsid w:val="00490468"/>
     <w:rsid w:val="0049097A"/>
     <w:rsid w:val="00490B9A"/>
     <w:rsid w:val="00491082"/>
     <w:rsid w:val="00491333"/>
     <w:rsid w:val="004916D4"/>
     <w:rsid w:val="00491F48"/>
@@ -5743,50 +5152,51 @@
     <w:rsid w:val="004B6616"/>
     <w:rsid w:val="004B6A08"/>
     <w:rsid w:val="004B6B39"/>
     <w:rsid w:val="004B70D6"/>
     <w:rsid w:val="004B7360"/>
     <w:rsid w:val="004B7629"/>
     <w:rsid w:val="004B779F"/>
     <w:rsid w:val="004B799D"/>
     <w:rsid w:val="004B7A34"/>
     <w:rsid w:val="004C03A6"/>
     <w:rsid w:val="004C1FC9"/>
     <w:rsid w:val="004C2469"/>
     <w:rsid w:val="004C2B15"/>
     <w:rsid w:val="004C2EA8"/>
     <w:rsid w:val="004C38EA"/>
     <w:rsid w:val="004C3A85"/>
     <w:rsid w:val="004C3B3E"/>
     <w:rsid w:val="004C3F8B"/>
     <w:rsid w:val="004C4132"/>
     <w:rsid w:val="004C4B29"/>
     <w:rsid w:val="004C51A9"/>
     <w:rsid w:val="004C52A7"/>
     <w:rsid w:val="004C54FF"/>
     <w:rsid w:val="004C593F"/>
     <w:rsid w:val="004C6292"/>
+    <w:rsid w:val="004C6709"/>
     <w:rsid w:val="004C6E5D"/>
     <w:rsid w:val="004C7E3E"/>
     <w:rsid w:val="004D0080"/>
     <w:rsid w:val="004D0C51"/>
     <w:rsid w:val="004D0D57"/>
     <w:rsid w:val="004D0E9D"/>
     <w:rsid w:val="004D1B10"/>
     <w:rsid w:val="004D2716"/>
     <w:rsid w:val="004D27EE"/>
     <w:rsid w:val="004D49C8"/>
     <w:rsid w:val="004D4CC6"/>
     <w:rsid w:val="004D4E8D"/>
     <w:rsid w:val="004D536F"/>
     <w:rsid w:val="004D573A"/>
     <w:rsid w:val="004D586A"/>
     <w:rsid w:val="004D5ABE"/>
     <w:rsid w:val="004D5C0E"/>
     <w:rsid w:val="004D60B1"/>
     <w:rsid w:val="004D6423"/>
     <w:rsid w:val="004D6761"/>
     <w:rsid w:val="004D69B3"/>
     <w:rsid w:val="004D6C1D"/>
     <w:rsid w:val="004D743C"/>
     <w:rsid w:val="004D74E9"/>
     <w:rsid w:val="004D7D01"/>
@@ -6511,50 +5921,51 @@
     <w:rsid w:val="006E652C"/>
     <w:rsid w:val="006E7301"/>
     <w:rsid w:val="006E7695"/>
     <w:rsid w:val="006F001A"/>
     <w:rsid w:val="006F0397"/>
     <w:rsid w:val="006F0441"/>
     <w:rsid w:val="006F0BCC"/>
     <w:rsid w:val="006F1BF1"/>
     <w:rsid w:val="006F1D2A"/>
     <w:rsid w:val="006F1DE3"/>
     <w:rsid w:val="006F20B4"/>
     <w:rsid w:val="006F20ED"/>
     <w:rsid w:val="006F2843"/>
     <w:rsid w:val="006F29E2"/>
     <w:rsid w:val="006F2A40"/>
     <w:rsid w:val="006F2CEA"/>
     <w:rsid w:val="006F3106"/>
     <w:rsid w:val="006F38DE"/>
     <w:rsid w:val="006F44DC"/>
     <w:rsid w:val="006F4A06"/>
     <w:rsid w:val="006F4D3F"/>
     <w:rsid w:val="006F4DC7"/>
     <w:rsid w:val="006F5048"/>
     <w:rsid w:val="006F60A4"/>
     <w:rsid w:val="006F60E5"/>
+    <w:rsid w:val="006F616E"/>
     <w:rsid w:val="006F637E"/>
     <w:rsid w:val="006F664D"/>
     <w:rsid w:val="006F6CD6"/>
     <w:rsid w:val="006F6E0F"/>
     <w:rsid w:val="006F78DC"/>
     <w:rsid w:val="006F7C03"/>
     <w:rsid w:val="007006BF"/>
     <w:rsid w:val="00700BBD"/>
     <w:rsid w:val="00700BCD"/>
     <w:rsid w:val="00700C94"/>
     <w:rsid w:val="00701D56"/>
     <w:rsid w:val="00701E17"/>
     <w:rsid w:val="00702EAA"/>
     <w:rsid w:val="007033E1"/>
     <w:rsid w:val="007036C0"/>
     <w:rsid w:val="00703B0E"/>
     <w:rsid w:val="00703B28"/>
     <w:rsid w:val="0070409B"/>
     <w:rsid w:val="007040C4"/>
     <w:rsid w:val="007052B3"/>
     <w:rsid w:val="0070534B"/>
     <w:rsid w:val="00705D16"/>
     <w:rsid w:val="00706306"/>
     <w:rsid w:val="00706DAA"/>
     <w:rsid w:val="00706DB0"/>
@@ -6869,50 +6280,51 @@
     <w:rsid w:val="007F1CF9"/>
     <w:rsid w:val="007F1FD4"/>
     <w:rsid w:val="007F27AC"/>
     <w:rsid w:val="007F287B"/>
     <w:rsid w:val="007F2DF9"/>
     <w:rsid w:val="007F2F91"/>
     <w:rsid w:val="007F3136"/>
     <w:rsid w:val="007F33E3"/>
     <w:rsid w:val="007F382D"/>
     <w:rsid w:val="007F5311"/>
     <w:rsid w:val="007F55B7"/>
     <w:rsid w:val="007F5637"/>
     <w:rsid w:val="007F56C9"/>
     <w:rsid w:val="007F5A2B"/>
     <w:rsid w:val="007F6632"/>
     <w:rsid w:val="007F7336"/>
     <w:rsid w:val="007F7569"/>
     <w:rsid w:val="007F7776"/>
     <w:rsid w:val="007F7CC9"/>
     <w:rsid w:val="00800B1E"/>
     <w:rsid w:val="008012E4"/>
     <w:rsid w:val="0080132E"/>
     <w:rsid w:val="00801A5A"/>
     <w:rsid w:val="008023BB"/>
     <w:rsid w:val="00802476"/>
+    <w:rsid w:val="00802591"/>
     <w:rsid w:val="00802962"/>
     <w:rsid w:val="00802B5D"/>
     <w:rsid w:val="00803106"/>
     <w:rsid w:val="00803BF0"/>
     <w:rsid w:val="008045D3"/>
     <w:rsid w:val="0080687F"/>
     <w:rsid w:val="0080698D"/>
     <w:rsid w:val="00806E76"/>
     <w:rsid w:val="0080730A"/>
     <w:rsid w:val="00807A8D"/>
     <w:rsid w:val="00807B34"/>
     <w:rsid w:val="0081081C"/>
     <w:rsid w:val="0081084D"/>
     <w:rsid w:val="00811BDB"/>
     <w:rsid w:val="00811CC6"/>
     <w:rsid w:val="00812750"/>
     <w:rsid w:val="00813646"/>
     <w:rsid w:val="008139E2"/>
     <w:rsid w:val="00813EE4"/>
     <w:rsid w:val="008140C6"/>
     <w:rsid w:val="0081466E"/>
     <w:rsid w:val="00814807"/>
     <w:rsid w:val="00814B5F"/>
     <w:rsid w:val="008151AC"/>
     <w:rsid w:val="00816124"/>
@@ -7375,50 +6787,51 @@
     <w:rsid w:val="00971C8F"/>
     <w:rsid w:val="0097292E"/>
     <w:rsid w:val="00972B32"/>
     <w:rsid w:val="00972EF0"/>
     <w:rsid w:val="00972F8F"/>
     <w:rsid w:val="00973583"/>
     <w:rsid w:val="0097449A"/>
     <w:rsid w:val="00974AB1"/>
     <w:rsid w:val="0097502D"/>
     <w:rsid w:val="0097551B"/>
     <w:rsid w:val="00975580"/>
     <w:rsid w:val="009755E3"/>
     <w:rsid w:val="0097570B"/>
     <w:rsid w:val="00975F9C"/>
     <w:rsid w:val="009761B7"/>
     <w:rsid w:val="00976EC9"/>
     <w:rsid w:val="00976F43"/>
     <w:rsid w:val="0097727F"/>
     <w:rsid w:val="00977B2E"/>
     <w:rsid w:val="0098023A"/>
     <w:rsid w:val="0098067C"/>
     <w:rsid w:val="009807DE"/>
     <w:rsid w:val="00980C0E"/>
     <w:rsid w:val="00980D61"/>
     <w:rsid w:val="00980E5F"/>
+    <w:rsid w:val="0098182C"/>
     <w:rsid w:val="009826A8"/>
     <w:rsid w:val="00982AB4"/>
     <w:rsid w:val="0098325D"/>
     <w:rsid w:val="00983418"/>
     <w:rsid w:val="00983CA9"/>
     <w:rsid w:val="00983D94"/>
     <w:rsid w:val="00983E43"/>
     <w:rsid w:val="009846F5"/>
     <w:rsid w:val="00984C39"/>
     <w:rsid w:val="00984D96"/>
     <w:rsid w:val="009854A4"/>
     <w:rsid w:val="00985CFE"/>
     <w:rsid w:val="009861A0"/>
     <w:rsid w:val="00986286"/>
     <w:rsid w:val="00986A3E"/>
     <w:rsid w:val="00990242"/>
     <w:rsid w:val="00990470"/>
     <w:rsid w:val="009905FB"/>
     <w:rsid w:val="00990D83"/>
     <w:rsid w:val="00990FD2"/>
     <w:rsid w:val="0099139B"/>
     <w:rsid w:val="009916E9"/>
     <w:rsid w:val="00991B51"/>
     <w:rsid w:val="009922ED"/>
     <w:rsid w:val="00992673"/>
@@ -7669,50 +7082,51 @@
     <w:rsid w:val="00A4671D"/>
     <w:rsid w:val="00A46A44"/>
     <w:rsid w:val="00A476C9"/>
     <w:rsid w:val="00A477BB"/>
     <w:rsid w:val="00A47870"/>
     <w:rsid w:val="00A50495"/>
     <w:rsid w:val="00A506B3"/>
     <w:rsid w:val="00A50FD1"/>
     <w:rsid w:val="00A51018"/>
     <w:rsid w:val="00A51496"/>
     <w:rsid w:val="00A519A8"/>
     <w:rsid w:val="00A51A28"/>
     <w:rsid w:val="00A52084"/>
     <w:rsid w:val="00A526FB"/>
     <w:rsid w:val="00A52A79"/>
     <w:rsid w:val="00A52F9C"/>
     <w:rsid w:val="00A53613"/>
     <w:rsid w:val="00A53D9C"/>
     <w:rsid w:val="00A54255"/>
     <w:rsid w:val="00A548D8"/>
     <w:rsid w:val="00A54A75"/>
     <w:rsid w:val="00A54B5F"/>
     <w:rsid w:val="00A556B7"/>
     <w:rsid w:val="00A55ED0"/>
     <w:rsid w:val="00A5652D"/>
+    <w:rsid w:val="00A57123"/>
     <w:rsid w:val="00A5714C"/>
     <w:rsid w:val="00A57F99"/>
     <w:rsid w:val="00A6000C"/>
     <w:rsid w:val="00A60544"/>
     <w:rsid w:val="00A60C6E"/>
     <w:rsid w:val="00A62672"/>
     <w:rsid w:val="00A62784"/>
     <w:rsid w:val="00A634B2"/>
     <w:rsid w:val="00A64451"/>
     <w:rsid w:val="00A6493A"/>
     <w:rsid w:val="00A64D83"/>
     <w:rsid w:val="00A64F78"/>
     <w:rsid w:val="00A64F89"/>
     <w:rsid w:val="00A650D1"/>
     <w:rsid w:val="00A65852"/>
     <w:rsid w:val="00A65E38"/>
     <w:rsid w:val="00A66496"/>
     <w:rsid w:val="00A67E24"/>
     <w:rsid w:val="00A7031A"/>
     <w:rsid w:val="00A7135F"/>
     <w:rsid w:val="00A72F7B"/>
     <w:rsid w:val="00A7310D"/>
     <w:rsid w:val="00A73456"/>
     <w:rsid w:val="00A7384B"/>
     <w:rsid w:val="00A73925"/>
@@ -7951,50 +7365,51 @@
     <w:rsid w:val="00B14D70"/>
     <w:rsid w:val="00B14EE0"/>
     <w:rsid w:val="00B14F3B"/>
     <w:rsid w:val="00B14F9E"/>
     <w:rsid w:val="00B1589B"/>
     <w:rsid w:val="00B160C2"/>
     <w:rsid w:val="00B1696A"/>
     <w:rsid w:val="00B175FB"/>
     <w:rsid w:val="00B177CE"/>
     <w:rsid w:val="00B17AC2"/>
     <w:rsid w:val="00B17D49"/>
     <w:rsid w:val="00B20A15"/>
     <w:rsid w:val="00B20C40"/>
     <w:rsid w:val="00B20D30"/>
     <w:rsid w:val="00B21593"/>
     <w:rsid w:val="00B21D1D"/>
     <w:rsid w:val="00B222D1"/>
     <w:rsid w:val="00B2318C"/>
     <w:rsid w:val="00B23677"/>
     <w:rsid w:val="00B24776"/>
     <w:rsid w:val="00B24814"/>
     <w:rsid w:val="00B2493F"/>
     <w:rsid w:val="00B2558A"/>
     <w:rsid w:val="00B25A65"/>
     <w:rsid w:val="00B2646C"/>
+    <w:rsid w:val="00B2665B"/>
     <w:rsid w:val="00B26698"/>
     <w:rsid w:val="00B27184"/>
     <w:rsid w:val="00B278A6"/>
     <w:rsid w:val="00B30301"/>
     <w:rsid w:val="00B30A95"/>
     <w:rsid w:val="00B30F96"/>
     <w:rsid w:val="00B31675"/>
     <w:rsid w:val="00B317A6"/>
     <w:rsid w:val="00B317AC"/>
     <w:rsid w:val="00B317F7"/>
     <w:rsid w:val="00B320CF"/>
     <w:rsid w:val="00B32144"/>
     <w:rsid w:val="00B3226E"/>
     <w:rsid w:val="00B329D7"/>
     <w:rsid w:val="00B32A22"/>
     <w:rsid w:val="00B32B31"/>
     <w:rsid w:val="00B32BF5"/>
     <w:rsid w:val="00B33894"/>
     <w:rsid w:val="00B3396D"/>
     <w:rsid w:val="00B342C3"/>
     <w:rsid w:val="00B346DA"/>
     <w:rsid w:val="00B349BD"/>
     <w:rsid w:val="00B34B2D"/>
     <w:rsid w:val="00B34FF7"/>
     <w:rsid w:val="00B351B2"/>
@@ -8488,50 +7903,51 @@
     <w:rsid w:val="00CC4A2B"/>
     <w:rsid w:val="00CC5163"/>
     <w:rsid w:val="00CC51E4"/>
     <w:rsid w:val="00CC51E5"/>
     <w:rsid w:val="00CC531C"/>
     <w:rsid w:val="00CC53AB"/>
     <w:rsid w:val="00CC574E"/>
     <w:rsid w:val="00CC5D1A"/>
     <w:rsid w:val="00CC5E09"/>
     <w:rsid w:val="00CC6473"/>
     <w:rsid w:val="00CC67C8"/>
     <w:rsid w:val="00CC6FB7"/>
     <w:rsid w:val="00CC772E"/>
     <w:rsid w:val="00CC7B91"/>
     <w:rsid w:val="00CD0337"/>
     <w:rsid w:val="00CD0A6C"/>
     <w:rsid w:val="00CD0BC6"/>
     <w:rsid w:val="00CD15B1"/>
     <w:rsid w:val="00CD2466"/>
     <w:rsid w:val="00CD269D"/>
     <w:rsid w:val="00CD28AB"/>
     <w:rsid w:val="00CD2BFE"/>
     <w:rsid w:val="00CD2D97"/>
     <w:rsid w:val="00CD342E"/>
     <w:rsid w:val="00CD3D39"/>
+    <w:rsid w:val="00CD3D47"/>
     <w:rsid w:val="00CD4172"/>
     <w:rsid w:val="00CD52AF"/>
     <w:rsid w:val="00CD5529"/>
     <w:rsid w:val="00CD5CE3"/>
     <w:rsid w:val="00CD6382"/>
     <w:rsid w:val="00CD657E"/>
     <w:rsid w:val="00CD6680"/>
     <w:rsid w:val="00CD6766"/>
     <w:rsid w:val="00CD6B06"/>
     <w:rsid w:val="00CD6C1C"/>
     <w:rsid w:val="00CD7E08"/>
     <w:rsid w:val="00CE0CB6"/>
     <w:rsid w:val="00CE181B"/>
     <w:rsid w:val="00CE2136"/>
     <w:rsid w:val="00CE224B"/>
     <w:rsid w:val="00CE29A9"/>
     <w:rsid w:val="00CE39B2"/>
     <w:rsid w:val="00CE3C69"/>
     <w:rsid w:val="00CE4A7B"/>
     <w:rsid w:val="00CE4D80"/>
     <w:rsid w:val="00CE634A"/>
     <w:rsid w:val="00CE68D6"/>
     <w:rsid w:val="00CF093F"/>
     <w:rsid w:val="00CF19D9"/>
     <w:rsid w:val="00CF1F06"/>
@@ -9082,50 +8498,51 @@
     <w:rsid w:val="00E96C7A"/>
     <w:rsid w:val="00E96DDA"/>
     <w:rsid w:val="00E96F01"/>
     <w:rsid w:val="00E96FA4"/>
     <w:rsid w:val="00E96FCD"/>
     <w:rsid w:val="00E978D6"/>
     <w:rsid w:val="00EA0247"/>
     <w:rsid w:val="00EA0CFC"/>
     <w:rsid w:val="00EA1F07"/>
     <w:rsid w:val="00EA21D8"/>
     <w:rsid w:val="00EA23CE"/>
     <w:rsid w:val="00EA24EC"/>
     <w:rsid w:val="00EA2E26"/>
     <w:rsid w:val="00EA3553"/>
     <w:rsid w:val="00EA58E3"/>
     <w:rsid w:val="00EA5961"/>
     <w:rsid w:val="00EA5990"/>
     <w:rsid w:val="00EA5AC1"/>
     <w:rsid w:val="00EA60F8"/>
     <w:rsid w:val="00EA63A0"/>
     <w:rsid w:val="00EA665D"/>
     <w:rsid w:val="00EA6CE9"/>
     <w:rsid w:val="00EA7275"/>
     <w:rsid w:val="00EA730E"/>
     <w:rsid w:val="00EB0330"/>
+    <w:rsid w:val="00EB060B"/>
     <w:rsid w:val="00EB0C51"/>
     <w:rsid w:val="00EB0C71"/>
     <w:rsid w:val="00EB11BF"/>
     <w:rsid w:val="00EB17B0"/>
     <w:rsid w:val="00EB27B4"/>
     <w:rsid w:val="00EB2E8C"/>
     <w:rsid w:val="00EB355B"/>
     <w:rsid w:val="00EB42F0"/>
     <w:rsid w:val="00EB43F3"/>
     <w:rsid w:val="00EB4FC5"/>
     <w:rsid w:val="00EB52FF"/>
     <w:rsid w:val="00EB54E2"/>
     <w:rsid w:val="00EB5AC7"/>
     <w:rsid w:val="00EB60F9"/>
     <w:rsid w:val="00EB6507"/>
     <w:rsid w:val="00EB732E"/>
     <w:rsid w:val="00EB7619"/>
     <w:rsid w:val="00EB7D85"/>
     <w:rsid w:val="00EC1504"/>
     <w:rsid w:val="00EC186D"/>
     <w:rsid w:val="00EC1F8E"/>
     <w:rsid w:val="00EC3339"/>
     <w:rsid w:val="00EC6C12"/>
     <w:rsid w:val="00EC6C16"/>
     <w:rsid w:val="00EC734B"/>
@@ -9477,50 +8894,51 @@
     <w:rsid w:val="00FD1DAF"/>
     <w:rsid w:val="00FD34E5"/>
     <w:rsid w:val="00FD3750"/>
     <w:rsid w:val="00FD3AC6"/>
     <w:rsid w:val="00FD3C9E"/>
     <w:rsid w:val="00FD3F5E"/>
     <w:rsid w:val="00FD450E"/>
     <w:rsid w:val="00FD48F0"/>
     <w:rsid w:val="00FD4F57"/>
     <w:rsid w:val="00FD4FFA"/>
     <w:rsid w:val="00FD50B6"/>
     <w:rsid w:val="00FD51BA"/>
     <w:rsid w:val="00FD5830"/>
     <w:rsid w:val="00FD632C"/>
     <w:rsid w:val="00FD6825"/>
     <w:rsid w:val="00FD6973"/>
     <w:rsid w:val="00FD69D2"/>
     <w:rsid w:val="00FD796E"/>
     <w:rsid w:val="00FD7F87"/>
     <w:rsid w:val="00FE05E7"/>
     <w:rsid w:val="00FE0B59"/>
     <w:rsid w:val="00FE2498"/>
     <w:rsid w:val="00FE294B"/>
     <w:rsid w:val="00FE3083"/>
     <w:rsid w:val="00FE356D"/>
+    <w:rsid w:val="00FE3E74"/>
     <w:rsid w:val="00FE4E3B"/>
     <w:rsid w:val="00FE5161"/>
     <w:rsid w:val="00FE5C7F"/>
     <w:rsid w:val="00FE615C"/>
     <w:rsid w:val="00FE64A2"/>
     <w:rsid w:val="00FE6F24"/>
     <w:rsid w:val="00FE74EF"/>
     <w:rsid w:val="00FF0357"/>
     <w:rsid w:val="00FF09D7"/>
     <w:rsid w:val="00FF105F"/>
     <w:rsid w:val="00FF142A"/>
     <w:rsid w:val="00FF162B"/>
     <w:rsid w:val="00FF1F0F"/>
     <w:rsid w:val="00FF2130"/>
     <w:rsid w:val="00FF28D4"/>
     <w:rsid w:val="00FF2B7C"/>
     <w:rsid w:val="00FF34C1"/>
     <w:rsid w:val="00FF488E"/>
     <w:rsid w:val="00FF4BA5"/>
     <w:rsid w:val="01B0F2B3"/>
     <w:rsid w:val="027BE89C"/>
     <w:rsid w:val="034798E8"/>
     <w:rsid w:val="03839DE8"/>
     <w:rsid w:val="03AB54D1"/>
     <w:rsid w:val="04398925"/>
@@ -9549,50 +8967,51 @@
     <w:rsid w:val="0D23F824"/>
     <w:rsid w:val="0DE0ABAC"/>
     <w:rsid w:val="0EBC70F8"/>
     <w:rsid w:val="0EFE9A2E"/>
     <w:rsid w:val="0F25211A"/>
     <w:rsid w:val="0F4D6B9D"/>
     <w:rsid w:val="0F5D9E4D"/>
     <w:rsid w:val="0F62E2B1"/>
     <w:rsid w:val="0FFCA1F2"/>
     <w:rsid w:val="106E454B"/>
     <w:rsid w:val="10E6C798"/>
     <w:rsid w:val="10FDEAB6"/>
     <w:rsid w:val="1182B1B5"/>
     <w:rsid w:val="11BC21AF"/>
     <w:rsid w:val="11BCA934"/>
     <w:rsid w:val="11E5A9D7"/>
     <w:rsid w:val="12235E32"/>
     <w:rsid w:val="1240F297"/>
     <w:rsid w:val="128FA5EB"/>
     <w:rsid w:val="1361AF58"/>
     <w:rsid w:val="1640BB7C"/>
     <w:rsid w:val="166817DA"/>
     <w:rsid w:val="168013BA"/>
     <w:rsid w:val="1748727F"/>
     <w:rsid w:val="1853323C"/>
+    <w:rsid w:val="185BAAB1"/>
     <w:rsid w:val="18FA2358"/>
     <w:rsid w:val="1948907F"/>
     <w:rsid w:val="19A5E785"/>
     <w:rsid w:val="1A8D4280"/>
     <w:rsid w:val="1A9EA2A8"/>
     <w:rsid w:val="1B065511"/>
     <w:rsid w:val="1B9C1826"/>
     <w:rsid w:val="1BB2E8E5"/>
     <w:rsid w:val="1BC88544"/>
     <w:rsid w:val="1C24BD8B"/>
     <w:rsid w:val="1C495E64"/>
     <w:rsid w:val="1EA0014D"/>
     <w:rsid w:val="1EC4A6F4"/>
     <w:rsid w:val="20DC3963"/>
     <w:rsid w:val="2134A4F8"/>
     <w:rsid w:val="216FDB6B"/>
     <w:rsid w:val="21A5B3AF"/>
     <w:rsid w:val="22593C60"/>
     <w:rsid w:val="25CDD65E"/>
     <w:rsid w:val="268456B4"/>
     <w:rsid w:val="27B39150"/>
     <w:rsid w:val="27F6B05F"/>
     <w:rsid w:val="28632B95"/>
     <w:rsid w:val="28EC90AD"/>
     <w:rsid w:val="29B96270"/>
@@ -9748,92 +9167,92 @@
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="701161E7"/>
   <w15:docId w15:val="{37F3786B-7C06-490E-8A57-C5D5747ACF8F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10020,52 +9439,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -10132,542 +9551,543 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0034209A"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00B24814"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="001441A2"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="006F1BF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="001441A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00496911"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bulleted list,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Bullet Points,MAIN CONTENT,Bullet 1,List Paragraph11,List Paragraph12,F5 List Paragraph,Colorful List - Accent 11,Bullet Style,L"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00496911"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E27CC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="005E27CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004E6B3D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="004E6B3D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004E6B3D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="004E6B3D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00852A72"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyText3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="006F1BF1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00755E49"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00755E49"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="006F1BF1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00755E49"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="006F1BF1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="msolistparagraph0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msolistparagraph0">
     <w:name w:val="msolistparagraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A46A44"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText1">
     <w:name w:val="Body Text1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextChar"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="001350FC"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodytextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextChar">
     <w:name w:val="Body text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="001350FC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00A64D83"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00413BFD"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="00413BFD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0094682F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F0865"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Bulleted list Char,Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,Bullet 1 Char,List Paragraph11 Char,L Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00510D22"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F0419F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0090383B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0090383B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="tabchar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="tabchar">
     <w:name w:val="tabchar"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E4110B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="7370502">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="43263070">
       <w:bodyDiv w:val="1"/>
@@ -11204,51 +10624,52 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2115856610">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -11524,50 +10945,67 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -11747,135 +11185,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8923AF-1153-4FEB-AD8C-FB372CBDAFEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46FF55D6-E63D-4B3C-AE82-6309DD10593E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85DD1E0C-E168-44F6-9FF9-8B419DEEF7FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD5EF49E-23FE-437E-83C4-ADB1064D0183}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>174</Words>
+  <Characters>1022</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>102</Lines>
+  <Paragraphs>74</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>ABMU NHS Trust</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1122</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ABM COMMUNITY:  TRANSITION BOARD</dc:title>
   <dc:subject/>
   <dc:creator>je005111</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Carys Richards (Swansea Bay UHB - Corporate Governance)</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2026-03-20T09:31:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>9407600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>