--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -2214,78 +2214,78 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AGREE</w:t>
             </w:r>
             <w:r w:rsidR="00796762" w:rsidRPr="0063725C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the items as requested through the report</w:t>
             </w:r>
             <w:r w:rsidRPr="0063725C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ED2F484" w14:textId="02BA0F6F" w:rsidR="00796762" w:rsidRPr="0063725C" w:rsidRDefault="1F512469" w:rsidP="75BB3A26">
+          <w:p w14:paraId="4ED2F484" w14:textId="3D4F07A2" w:rsidR="00796762" w:rsidRPr="0063725C" w:rsidRDefault="00206513" w:rsidP="75BB3A26">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="410" w:right="96"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063725C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approve </w:t>
+              <w:t xml:space="preserve">APPROVE </w:t>
             </w:r>
-            <w:r w:rsidRPr="0063725C">
+            <w:r w:rsidR="1F512469" w:rsidRPr="0063725C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>that finalisation of the CSSP is deferred from March 26 November 26, and asking for an extension of current CSP to Nov</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09F33920" w14:textId="761614F8" w:rsidR="00796762" w:rsidRPr="0063725C" w:rsidRDefault="00796762" w:rsidP="75BB3A26">
             <w:pPr>
               <w:ind w:right="96"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D29041A" w14:textId="7C77E581" w:rsidR="00653AEC" w:rsidRPr="0063725C" w:rsidRDefault="006129A8" w:rsidP="008173DC">
       <w:pPr>
@@ -17051,71 +17051,71 @@
     </w:tbl>
     <w:p w14:paraId="6D2904A0" w14:textId="77777777" w:rsidR="00034194" w:rsidRPr="0063725C" w:rsidRDefault="00034194">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00034194" w:rsidRPr="0063725C" w:rsidSect="00414533">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1843" w:right="1286" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65E1E63E" w14:textId="77777777" w:rsidR="006135F6" w:rsidRDefault="006135F6" w:rsidP="00C107F2">
+    <w:p w14:paraId="6A1F32FB" w14:textId="77777777" w:rsidR="00D457DD" w:rsidRDefault="00D457DD" w:rsidP="00C107F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BDA1DC0" w14:textId="77777777" w:rsidR="006135F6" w:rsidRDefault="006135F6" w:rsidP="00C107F2">
+    <w:p w14:paraId="286E700D" w14:textId="77777777" w:rsidR="00D457DD" w:rsidRDefault="00D457DD" w:rsidP="00C107F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2D3B94E9" w14:textId="77777777" w:rsidR="006135F6" w:rsidRDefault="006135F6">
+    <w:p w14:paraId="7844BC96" w14:textId="77777777" w:rsidR="00D457DD" w:rsidRDefault="00D457DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17200,64 +17200,66 @@
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="84504326"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="12A9BD30" w14:textId="77777777" w:rsidR="0012566B" w:rsidRDefault="0012566B" w:rsidP="0012566B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C7750">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AD684E6" wp14:editId="42B549E4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-558800</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-60960</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2757106" cy="749300"/>
@@ -17432,71 +17434,71 @@
   <w:p w14:paraId="6D2904A9" w14:textId="1AD0C5F8" w:rsidR="003324CB" w:rsidRPr="0012566B" w:rsidRDefault="0012566B" w:rsidP="0012566B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Board – 26 March 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D1F444B" w14:textId="77777777" w:rsidR="006135F6" w:rsidRDefault="006135F6" w:rsidP="00C107F2">
+    <w:p w14:paraId="7E56FF09" w14:textId="77777777" w:rsidR="00D457DD" w:rsidRDefault="00D457DD" w:rsidP="00C107F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44C15F40" w14:textId="77777777" w:rsidR="006135F6" w:rsidRDefault="006135F6" w:rsidP="00C107F2">
+    <w:p w14:paraId="3E531D52" w14:textId="77777777" w:rsidR="00D457DD" w:rsidRDefault="00D457DD" w:rsidP="00C107F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="67BD1EF9" w14:textId="77777777" w:rsidR="006135F6" w:rsidRDefault="006135F6">
+    <w:p w14:paraId="1EEC799A" w14:textId="77777777" w:rsidR="00D457DD" w:rsidRDefault="00D457DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D2904A6" w14:textId="5B462033" w:rsidR="00767E3E" w:rsidRDefault="00CA6D65">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D2904AC" wp14:editId="4644D23F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1364974</wp:posOffset>
           </wp:positionH>
@@ -20848,51 +20850,51 @@
   </w:num>
   <w:num w:numId="22" w16cid:durableId="790394580">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1122501248">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="563416709">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1389183071">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1570000624">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="351028071">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="27"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="40"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -21062,50 +21064,51 @@
     <w:rsid w:val="000A110E"/>
     <w:rsid w:val="000A12D5"/>
     <w:rsid w:val="000A1532"/>
     <w:rsid w:val="000A15B4"/>
     <w:rsid w:val="000A17AB"/>
     <w:rsid w:val="000A1E78"/>
     <w:rsid w:val="000A23DC"/>
     <w:rsid w:val="000A3775"/>
     <w:rsid w:val="000A4473"/>
     <w:rsid w:val="000A5CEC"/>
     <w:rsid w:val="000A5D31"/>
     <w:rsid w:val="000A5D78"/>
     <w:rsid w:val="000A6B5E"/>
     <w:rsid w:val="000A7683"/>
     <w:rsid w:val="000B00B4"/>
     <w:rsid w:val="000B0C88"/>
     <w:rsid w:val="000B0CEB"/>
     <w:rsid w:val="000B163A"/>
     <w:rsid w:val="000B1E4B"/>
     <w:rsid w:val="000B260A"/>
     <w:rsid w:val="000B2F18"/>
     <w:rsid w:val="000B36C4"/>
     <w:rsid w:val="000B3F29"/>
     <w:rsid w:val="000B42E1"/>
     <w:rsid w:val="000B4CCD"/>
+    <w:rsid w:val="000B53CA"/>
     <w:rsid w:val="000B6431"/>
     <w:rsid w:val="000C04A4"/>
     <w:rsid w:val="000C08C6"/>
     <w:rsid w:val="000C0C1E"/>
     <w:rsid w:val="000C0D03"/>
     <w:rsid w:val="000C0DF7"/>
     <w:rsid w:val="000C10C7"/>
     <w:rsid w:val="000C1362"/>
     <w:rsid w:val="000C1AE0"/>
     <w:rsid w:val="000C25B4"/>
     <w:rsid w:val="000C329C"/>
     <w:rsid w:val="000C3327"/>
     <w:rsid w:val="000C37CC"/>
     <w:rsid w:val="000C3A2A"/>
     <w:rsid w:val="000C4B0C"/>
     <w:rsid w:val="000C4BF0"/>
     <w:rsid w:val="000C4F01"/>
     <w:rsid w:val="000C5A2E"/>
     <w:rsid w:val="000C5DE9"/>
     <w:rsid w:val="000C6101"/>
     <w:rsid w:val="000C64E9"/>
     <w:rsid w:val="000C6DC6"/>
     <w:rsid w:val="000C7243"/>
     <w:rsid w:val="000C73E3"/>
     <w:rsid w:val="000C7AF6"/>
@@ -21435,50 +21438,51 @@
     <w:rsid w:val="001F611F"/>
     <w:rsid w:val="001F6DCF"/>
     <w:rsid w:val="001F6E01"/>
     <w:rsid w:val="001F74BC"/>
     <w:rsid w:val="001F77F2"/>
     <w:rsid w:val="001F7E21"/>
     <w:rsid w:val="001FC33B"/>
     <w:rsid w:val="00200879"/>
     <w:rsid w:val="00200950"/>
     <w:rsid w:val="00200AFC"/>
     <w:rsid w:val="00201363"/>
     <w:rsid w:val="002017A9"/>
     <w:rsid w:val="002018CF"/>
     <w:rsid w:val="00201CD3"/>
     <w:rsid w:val="00201E1F"/>
     <w:rsid w:val="00201E3F"/>
     <w:rsid w:val="00202B25"/>
     <w:rsid w:val="00202CF0"/>
     <w:rsid w:val="00202F35"/>
     <w:rsid w:val="00203342"/>
     <w:rsid w:val="00203CE0"/>
     <w:rsid w:val="0020539A"/>
     <w:rsid w:val="0020539E"/>
     <w:rsid w:val="00205FE3"/>
     <w:rsid w:val="002064A5"/>
+    <w:rsid w:val="00206513"/>
     <w:rsid w:val="00206E03"/>
     <w:rsid w:val="00207D83"/>
     <w:rsid w:val="00210097"/>
     <w:rsid w:val="00210463"/>
     <w:rsid w:val="00211745"/>
     <w:rsid w:val="00212050"/>
     <w:rsid w:val="0021211B"/>
     <w:rsid w:val="0021237C"/>
     <w:rsid w:val="00212E17"/>
     <w:rsid w:val="00213175"/>
     <w:rsid w:val="00213240"/>
     <w:rsid w:val="002136F0"/>
     <w:rsid w:val="002138A7"/>
     <w:rsid w:val="00213CE2"/>
     <w:rsid w:val="00214123"/>
     <w:rsid w:val="002141EC"/>
     <w:rsid w:val="002148FD"/>
     <w:rsid w:val="00214B3B"/>
     <w:rsid w:val="00215399"/>
     <w:rsid w:val="00215554"/>
     <w:rsid w:val="00215608"/>
     <w:rsid w:val="002159F5"/>
     <w:rsid w:val="00217362"/>
     <w:rsid w:val="00220126"/>
     <w:rsid w:val="00220D15"/>
@@ -22280,50 +22284,51 @@
     <w:rsid w:val="00514EF3"/>
     <w:rsid w:val="005152DE"/>
     <w:rsid w:val="0051558F"/>
     <w:rsid w:val="005171A7"/>
     <w:rsid w:val="00520AD8"/>
     <w:rsid w:val="0052106C"/>
     <w:rsid w:val="005212E3"/>
     <w:rsid w:val="005218E9"/>
     <w:rsid w:val="005219FC"/>
     <w:rsid w:val="00522157"/>
     <w:rsid w:val="0052297E"/>
     <w:rsid w:val="0052375B"/>
     <w:rsid w:val="00523970"/>
     <w:rsid w:val="005239FD"/>
     <w:rsid w:val="00523B1C"/>
     <w:rsid w:val="00523D9D"/>
     <w:rsid w:val="00524B0E"/>
     <w:rsid w:val="00525125"/>
     <w:rsid w:val="005255D8"/>
     <w:rsid w:val="00525FFD"/>
     <w:rsid w:val="0052641F"/>
     <w:rsid w:val="005310DD"/>
     <w:rsid w:val="00531434"/>
     <w:rsid w:val="00531716"/>
     <w:rsid w:val="00531873"/>
+    <w:rsid w:val="00531F4C"/>
     <w:rsid w:val="00532047"/>
     <w:rsid w:val="0053233B"/>
     <w:rsid w:val="00532913"/>
     <w:rsid w:val="00532A52"/>
     <w:rsid w:val="00532ACF"/>
     <w:rsid w:val="00534D0F"/>
     <w:rsid w:val="0053554E"/>
     <w:rsid w:val="00535E6F"/>
     <w:rsid w:val="00536721"/>
     <w:rsid w:val="00536C47"/>
     <w:rsid w:val="00536D38"/>
     <w:rsid w:val="005370D7"/>
     <w:rsid w:val="00537F4A"/>
     <w:rsid w:val="005403BD"/>
     <w:rsid w:val="0054045A"/>
     <w:rsid w:val="00540AE8"/>
     <w:rsid w:val="00541032"/>
     <w:rsid w:val="005422C8"/>
     <w:rsid w:val="00542C97"/>
     <w:rsid w:val="00543697"/>
     <w:rsid w:val="005438D4"/>
     <w:rsid w:val="00543C8B"/>
     <w:rsid w:val="00544C7E"/>
     <w:rsid w:val="00544D99"/>
     <w:rsid w:val="005454D8"/>
@@ -24375,50 +24380,51 @@
     <w:rsid w:val="00D3444F"/>
     <w:rsid w:val="00D348AE"/>
     <w:rsid w:val="00D34C70"/>
     <w:rsid w:val="00D34C8F"/>
     <w:rsid w:val="00D353EE"/>
     <w:rsid w:val="00D35767"/>
     <w:rsid w:val="00D3588E"/>
     <w:rsid w:val="00D36C58"/>
     <w:rsid w:val="00D37294"/>
     <w:rsid w:val="00D373F0"/>
     <w:rsid w:val="00D37C09"/>
     <w:rsid w:val="00D4005F"/>
     <w:rsid w:val="00D40787"/>
     <w:rsid w:val="00D42A5B"/>
     <w:rsid w:val="00D42E45"/>
     <w:rsid w:val="00D42E84"/>
     <w:rsid w:val="00D42FA7"/>
     <w:rsid w:val="00D4347C"/>
     <w:rsid w:val="00D43917"/>
     <w:rsid w:val="00D43979"/>
     <w:rsid w:val="00D44193"/>
     <w:rsid w:val="00D442C2"/>
     <w:rsid w:val="00D44553"/>
     <w:rsid w:val="00D447F8"/>
     <w:rsid w:val="00D44D97"/>
+    <w:rsid w:val="00D457DD"/>
     <w:rsid w:val="00D46A3D"/>
     <w:rsid w:val="00D475DB"/>
     <w:rsid w:val="00D479A4"/>
     <w:rsid w:val="00D50763"/>
     <w:rsid w:val="00D516E2"/>
     <w:rsid w:val="00D51BF7"/>
     <w:rsid w:val="00D51CD5"/>
     <w:rsid w:val="00D52110"/>
     <w:rsid w:val="00D52895"/>
     <w:rsid w:val="00D54414"/>
     <w:rsid w:val="00D55909"/>
     <w:rsid w:val="00D5628F"/>
     <w:rsid w:val="00D5746F"/>
     <w:rsid w:val="00D57A79"/>
     <w:rsid w:val="00D57E7A"/>
     <w:rsid w:val="00D5D6BF"/>
     <w:rsid w:val="00D60D90"/>
     <w:rsid w:val="00D61661"/>
     <w:rsid w:val="00D61BD7"/>
     <w:rsid w:val="00D61EE5"/>
     <w:rsid w:val="00D628E7"/>
     <w:rsid w:val="00D63306"/>
     <w:rsid w:val="00D63CD6"/>
     <w:rsid w:val="00D6456A"/>
     <w:rsid w:val="00D645E2"/>
@@ -31444,67 +31450,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -31684,129 +31699,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFAA6018-50B2-4318-BCD9-F4B21AAB3D11}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE829D5E-A0C3-4112-8EE0-E121FDC18881}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="4af4aa62-c326-4181-8186-72e2f67a9717"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5B8AF64-915F-4214-AC50-6FE220AF1A21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{955B0465-D449-486A-B182-CF3C5B50187B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>7110</Words>
-  <Characters>41455</Characters>
+  <Words>6997</Words>
+  <Characters>41568</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1429</Lines>
-  <Paragraphs>665</Paragraphs>
+  <Lines>1065</Lines>
+  <Paragraphs>433</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ABM LHB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>47900</CharactersWithSpaces>
+  <CharactersWithSpaces>48132</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>852037</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://sbuhb.nhs.wales/about-us/a-healthier-swansea-bay/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>