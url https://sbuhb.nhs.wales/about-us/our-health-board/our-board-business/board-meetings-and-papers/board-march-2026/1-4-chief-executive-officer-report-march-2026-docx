--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -2328,51 +2328,71 @@
       <w:r w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is being made across all supporting workstreams.</w:t>
       </w:r>
       <w:r w:rsidR="00C55534" w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The Multidisciplinary Team Development Programme has commenced, with the first two sessions delivered in partnership with Professor Michael West. Work is also underway to finalise a standardised risk assessment process for all women undergoing induction of labour and to implement the associated digital booking system aligned to the Badgernet launch at the end of March</w:t>
+        <w:t xml:space="preserve">The Multidisciplinary Team Development Programme has commenced, with the first two sessions delivered in partnership with Professor Michael West. Work is also underway to finalise a standardised risk assessment process for all women undergoing induction of labour and to implement the associated digital booking system aligned to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006436D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Badgernet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006436D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> launch at the end of March</w:t>
       </w:r>
       <w:r w:rsidR="00AC4BB7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00501A5A" w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2395,51 +2415,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4C3AA08C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Risks remain in relation to the fragility of long</w:t>
       </w:r>
       <w:r w:rsidR="375B05C7" w:rsidRPr="4C3AA08C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="4C3AA08C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>term paediatric radiology capacity and the resource requirements associated with effective implementation of Badgernet. Interim mitigation is in place, including outsourcing arrangements and prioritisation of programme resource to support the digital maternity system rollout, which will enable delivery of several Perinatal Improvement Plan action</w:t>
+        <w:t xml:space="preserve">term paediatric radiology capacity and the resource requirements associated with effective implementation of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="4C3AA08C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Badgernet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="4C3AA08C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Interim mitigation is in place, including outsourcing arrangements and prioritisation of programme resource to support the digital maternity system rollout, which will enable delivery of several Perinatal Improvement Plan action</w:t>
       </w:r>
       <w:r w:rsidR="3FFCB71D" w:rsidRPr="4C3AA08C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="7E81DCEB" w:rsidRPr="4C3AA08C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D7C675" w14:textId="5B7293C6" w:rsidR="00746936" w:rsidRPr="006436D2" w:rsidRDefault="0634935B" w:rsidP="4C3AA08C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
@@ -3463,77 +3501,117 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD9F878" w14:textId="76C3E7AF" w:rsidR="007A33D9" w:rsidRPr="006436D2" w:rsidRDefault="007A33D9" w:rsidP="00BC7CA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Despite these pressures, we have delivered clear improvements over the past year. Ambulance hours lost have reduced by 45% compared with January 2025 (and by 55% compared with January 2024). Handover performance within 45 minutes has improved by 69%, and the time patients spend in ED awaiting a ward bed after 12 hours has reduced by 47% since June. Ambulance attendances have increased by 6.6% since October 2025, but strengthened oversight and pathway-wide action have helped stabilise the position.</w:t>
+        <w:t xml:space="preserve">Despite these pressures, we have delivered clear improvements over the past year. Ambulance hours lost have reduced by 45% compared with January 2025 (and by 55% compared with January 2024). Handover performance within 45 minutes has improved by 69%, and the time patients spend in ED awaiting a ward bed after 12 hours has reduced by 47% since June. Ambulance attendances have increased by 6.6% since </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006436D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>October 2025, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006436D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strengthened oversight and pathway-wide action have helped stabilise the position.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="071DE0C6" w14:textId="425FC9E3" w:rsidR="007A33D9" w:rsidRPr="006436D2" w:rsidRDefault="007A33D9" w:rsidP="00BC7CA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">To improve flow, we temporarily repurposed an empty ward at Singleton Hospital using a nurse-led model of care, with the first 30 beds opening on 5 January. This approach was aimed at relieving the pressure in the Morriston site by cohorting clinically optimised patients in </w:t>
+        <w:t xml:space="preserve">To improve flow, we temporarily repurposed an empty ward at Singleton Hospital using a nurse-led model of care, with the first 30 beds opening on 5 January. This approach was aimed at relieving the pressure in the Morriston site by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006436D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cohorting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006436D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clinically optimised patients in </w:t>
       </w:r>
       <w:r w:rsidR="0072561B" w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>non-acute</w:t>
       </w:r>
       <w:r w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> beds. However, there has been limited success at expediting timely discharge from hospital.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2044C2DB" w14:textId="79467C5C" w:rsidR="007A33D9" w:rsidRPr="006436D2" w:rsidRDefault="007A33D9" w:rsidP="00BC7CA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
@@ -4787,51 +4865,69 @@
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">life systems (Telepath, Masterlab, LIMS 1.0) with a </w:t>
+        <w:t xml:space="preserve">life systems (Telepath, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006436D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Masterlab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006436D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, LIMS 1.0) with a </w:t>
       </w:r>
       <w:r w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>sustainable, future</w:t>
       </w:r>
       <w:r w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidRPr="006436D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proof platform. It will support improved quality, safety and clinical reporting.</w:t>
@@ -5671,165 +5767,167 @@
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002F62AE" w:rsidRPr="002F62AE" w:rsidSect="008F3003">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1843" w:right="1440" w:bottom="1440" w:left="1247" w:header="283" w:footer="921" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CE5A97F" w14:textId="77777777" w:rsidR="00C40ABC" w:rsidRDefault="00C40ABC">
+    <w:p w14:paraId="7B285BD3" w14:textId="77777777" w:rsidR="00BC031A" w:rsidRDefault="00BC031A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="047D8AEE" w14:textId="77777777" w:rsidR="00C40ABC" w:rsidRDefault="00C40ABC">
+    <w:p w14:paraId="798DC0B8" w14:textId="77777777" w:rsidR="00BC031A" w:rsidRDefault="00BC031A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="54CA6E72" w14:textId="77777777" w:rsidR="00C40ABC" w:rsidRDefault="00C40ABC">
+    <w:p w14:paraId="530083D5" w14:textId="77777777" w:rsidR="00BC031A" w:rsidRDefault="00BC031A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -6049,71 +6147,71 @@
   <w:p w14:paraId="721BD2C8" w14:textId="219A3F0D" w:rsidR="004241E2" w:rsidRPr="00632359" w:rsidRDefault="00EF1381" w:rsidP="00632359">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Board – 26 March 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09155D1A" w14:textId="77777777" w:rsidR="00C40ABC" w:rsidRDefault="00C40ABC">
+    <w:p w14:paraId="1C6B3FE6" w14:textId="77777777" w:rsidR="00BC031A" w:rsidRDefault="00BC031A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30E5F007" w14:textId="77777777" w:rsidR="00C40ABC" w:rsidRDefault="00C40ABC">
+    <w:p w14:paraId="7C9EA6BE" w14:textId="77777777" w:rsidR="00BC031A" w:rsidRDefault="00BC031A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="35FFBF88" w14:textId="77777777" w:rsidR="00C40ABC" w:rsidRDefault="00C40ABC">
+    <w:p w14:paraId="74043032" w14:textId="77777777" w:rsidR="00BC031A" w:rsidRDefault="00BC031A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D72B027" w14:textId="1E6D66F0" w:rsidR="00D956D8" w:rsidRDefault="00D956D8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6612B597" wp14:editId="55511381">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>2132330</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -6668,71 +6766,75 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11504FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2BFCE600"/>
+    <w:tmpl w:val="740EBBD8"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019">
+    <w:lvl w:ilvl="1" w:tplc="E7CC07BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="36548E2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
@@ -11926,50 +12028,51 @@
   <w:num w:numId="45" w16cid:durableId="1337461216">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="819616650">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2090692058">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="159852474">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1804078488">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="268201886">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="60"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -12011,50 +12114,51 @@
     <w:rsid w:val="0006745E"/>
     <w:rsid w:val="0007004D"/>
     <w:rsid w:val="00072213"/>
     <w:rsid w:val="00073928"/>
     <w:rsid w:val="00075F5C"/>
     <w:rsid w:val="000764A9"/>
     <w:rsid w:val="00083C7E"/>
     <w:rsid w:val="00090B42"/>
     <w:rsid w:val="00092188"/>
     <w:rsid w:val="00093D02"/>
     <w:rsid w:val="00094715"/>
     <w:rsid w:val="00095325"/>
     <w:rsid w:val="00096EFD"/>
     <w:rsid w:val="000A00DD"/>
     <w:rsid w:val="000A334A"/>
     <w:rsid w:val="000A345C"/>
     <w:rsid w:val="000A35DF"/>
     <w:rsid w:val="000A4480"/>
     <w:rsid w:val="000A6E33"/>
     <w:rsid w:val="000A6EF1"/>
     <w:rsid w:val="000B006F"/>
     <w:rsid w:val="000B02AA"/>
     <w:rsid w:val="000B0FF8"/>
     <w:rsid w:val="000B1D21"/>
     <w:rsid w:val="000B3BD2"/>
+    <w:rsid w:val="000B53CA"/>
     <w:rsid w:val="000B5F39"/>
     <w:rsid w:val="000C0201"/>
     <w:rsid w:val="000C400A"/>
     <w:rsid w:val="000C5696"/>
     <w:rsid w:val="000C63BE"/>
     <w:rsid w:val="000D0FA8"/>
     <w:rsid w:val="000D2698"/>
     <w:rsid w:val="000E264F"/>
     <w:rsid w:val="000E2D3B"/>
     <w:rsid w:val="000E3660"/>
     <w:rsid w:val="000E5EE0"/>
     <w:rsid w:val="000E7F05"/>
     <w:rsid w:val="000F204F"/>
     <w:rsid w:val="000F2820"/>
     <w:rsid w:val="000F311C"/>
     <w:rsid w:val="000F316D"/>
     <w:rsid w:val="000F66BA"/>
     <w:rsid w:val="000F6FD8"/>
     <w:rsid w:val="000F7539"/>
     <w:rsid w:val="0010044E"/>
     <w:rsid w:val="00101CB5"/>
     <w:rsid w:val="001024FB"/>
     <w:rsid w:val="001038AA"/>
     <w:rsid w:val="00105885"/>
     <w:rsid w:val="00112289"/>
@@ -12185,50 +12289,51 @@
     <w:rsid w:val="002D0C1A"/>
     <w:rsid w:val="002D4CF7"/>
     <w:rsid w:val="002D4DF5"/>
     <w:rsid w:val="002D5654"/>
     <w:rsid w:val="002D79A8"/>
     <w:rsid w:val="002E002E"/>
     <w:rsid w:val="002E150A"/>
     <w:rsid w:val="002E1834"/>
     <w:rsid w:val="002E2060"/>
     <w:rsid w:val="002E2BE1"/>
     <w:rsid w:val="002F1A8D"/>
     <w:rsid w:val="002F4013"/>
     <w:rsid w:val="002F62AE"/>
     <w:rsid w:val="002F696B"/>
     <w:rsid w:val="002F6C42"/>
     <w:rsid w:val="00302CE2"/>
     <w:rsid w:val="00303F16"/>
     <w:rsid w:val="003059C5"/>
     <w:rsid w:val="00305B33"/>
     <w:rsid w:val="00306DC8"/>
     <w:rsid w:val="00307196"/>
     <w:rsid w:val="00307C4D"/>
     <w:rsid w:val="003117E4"/>
     <w:rsid w:val="00312FF2"/>
     <w:rsid w:val="00316D4C"/>
+    <w:rsid w:val="00317783"/>
     <w:rsid w:val="00325719"/>
     <w:rsid w:val="00325A16"/>
     <w:rsid w:val="00330CC5"/>
     <w:rsid w:val="00331CDC"/>
     <w:rsid w:val="0033581F"/>
     <w:rsid w:val="00340F1E"/>
     <w:rsid w:val="00343B7C"/>
     <w:rsid w:val="00353494"/>
     <w:rsid w:val="003540B6"/>
     <w:rsid w:val="00355169"/>
     <w:rsid w:val="00356B50"/>
     <w:rsid w:val="0036098B"/>
     <w:rsid w:val="00361554"/>
     <w:rsid w:val="00362C93"/>
     <w:rsid w:val="003633C2"/>
     <w:rsid w:val="00363D9A"/>
     <w:rsid w:val="00365982"/>
     <w:rsid w:val="00366D65"/>
     <w:rsid w:val="0036734E"/>
     <w:rsid w:val="003676DB"/>
     <w:rsid w:val="0037333B"/>
     <w:rsid w:val="0037334D"/>
     <w:rsid w:val="003765A9"/>
     <w:rsid w:val="003816D9"/>
     <w:rsid w:val="0039049D"/>
@@ -12805,79 +12910,81 @@
     <w:rsid w:val="00AF39A8"/>
     <w:rsid w:val="00AF3CE1"/>
     <w:rsid w:val="00AF48BE"/>
     <w:rsid w:val="00B012B8"/>
     <w:rsid w:val="00B017D1"/>
     <w:rsid w:val="00B027F3"/>
     <w:rsid w:val="00B0344A"/>
     <w:rsid w:val="00B0625D"/>
     <w:rsid w:val="00B06607"/>
     <w:rsid w:val="00B0798B"/>
     <w:rsid w:val="00B102F9"/>
     <w:rsid w:val="00B115DE"/>
     <w:rsid w:val="00B1229F"/>
     <w:rsid w:val="00B12A52"/>
     <w:rsid w:val="00B163B4"/>
     <w:rsid w:val="00B20AED"/>
     <w:rsid w:val="00B20E45"/>
     <w:rsid w:val="00B229FF"/>
     <w:rsid w:val="00B25DCF"/>
     <w:rsid w:val="00B33333"/>
     <w:rsid w:val="00B36893"/>
     <w:rsid w:val="00B42D2E"/>
     <w:rsid w:val="00B43C42"/>
     <w:rsid w:val="00B44EC2"/>
     <w:rsid w:val="00B54815"/>
+    <w:rsid w:val="00B5534E"/>
     <w:rsid w:val="00B561CF"/>
     <w:rsid w:val="00B5671E"/>
     <w:rsid w:val="00B60D4B"/>
     <w:rsid w:val="00B62847"/>
     <w:rsid w:val="00B635AB"/>
     <w:rsid w:val="00B72853"/>
     <w:rsid w:val="00B767BF"/>
     <w:rsid w:val="00B77F27"/>
     <w:rsid w:val="00B83270"/>
     <w:rsid w:val="00B865A4"/>
     <w:rsid w:val="00B86BB1"/>
     <w:rsid w:val="00B8714C"/>
     <w:rsid w:val="00B9020B"/>
     <w:rsid w:val="00B92139"/>
     <w:rsid w:val="00B92511"/>
     <w:rsid w:val="00BA2FDC"/>
     <w:rsid w:val="00BA47CF"/>
     <w:rsid w:val="00BA4CED"/>
     <w:rsid w:val="00BA58D9"/>
     <w:rsid w:val="00BA6A31"/>
     <w:rsid w:val="00BB07D6"/>
     <w:rsid w:val="00BB12CC"/>
     <w:rsid w:val="00BB19EA"/>
     <w:rsid w:val="00BB1E4D"/>
     <w:rsid w:val="00BB232B"/>
     <w:rsid w:val="00BB4554"/>
     <w:rsid w:val="00BB467D"/>
     <w:rsid w:val="00BB4CC5"/>
     <w:rsid w:val="00BB7489"/>
+    <w:rsid w:val="00BC031A"/>
     <w:rsid w:val="00BC2281"/>
     <w:rsid w:val="00BC2EB6"/>
     <w:rsid w:val="00BC334E"/>
     <w:rsid w:val="00BC6155"/>
     <w:rsid w:val="00BC6194"/>
     <w:rsid w:val="00BC674F"/>
     <w:rsid w:val="00BC71E6"/>
     <w:rsid w:val="00BC7A1D"/>
     <w:rsid w:val="00BC7C85"/>
     <w:rsid w:val="00BC7CA9"/>
     <w:rsid w:val="00BD78B5"/>
     <w:rsid w:val="00BD7E91"/>
     <w:rsid w:val="00BE1569"/>
     <w:rsid w:val="00BE195C"/>
     <w:rsid w:val="00BE1A8A"/>
     <w:rsid w:val="00BE4652"/>
     <w:rsid w:val="00BF7886"/>
     <w:rsid w:val="00C002B1"/>
     <w:rsid w:val="00C0059D"/>
     <w:rsid w:val="00C03641"/>
     <w:rsid w:val="00C10D89"/>
     <w:rsid w:val="00C11116"/>
     <w:rsid w:val="00C12020"/>
     <w:rsid w:val="00C13504"/>
     <w:rsid w:val="00C2316F"/>
@@ -14506,50 +14613,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
@@ -17160,50 +17268,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -17383,120 +17517,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B37D7FBB-B640-43A1-8BC9-484F76B25C36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D25DF18B-8864-48DC-9000-9A83693DA9F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D28B0203-BE4A-4ACB-A1F3-165FE69908A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A92D205-19AD-4302-AA72-41C9360A67DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...26 lines deleted...]
-    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
   <Words>3713</Words>
   <Characters>21542</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>538</Lines>
   <Paragraphs>133</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Swansea Bay UHB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>25122</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 