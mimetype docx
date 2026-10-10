--- v0 (2026-09-19)
+++ v1 (2026-10-10)
@@ -1156,80 +1156,80 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Director of Corporate Governance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CDAAE5F" w14:textId="29121E0B" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
+          <w:p w14:paraId="6CDAAE5F" w14:textId="3AA1926F" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00DE3380" w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="5675E3FE" w:rsidRPr="443AA5C8">
-[...3 lines deleted...]
-              <w:t>10</w:t>
+            <w:r w:rsidR="00A83359">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>05</w:t>
             </w:r>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C60562B" w14:textId="5D7CD917" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -1372,86 +1372,80 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="226725BD" w14:textId="4D6D12BA" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Executive Director of Nursing and Patient Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1F82F9" w14:textId="08F2E3E3" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
+          <w:p w14:paraId="6A1F82F9" w14:textId="23067235" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00DE3380" w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="414DA3E7" w:rsidRPr="443AA5C8">
-[...9 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00D40206">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55F076F4" w14:textId="1022538F" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
@@ -1574,82 +1568,82 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7086A399" w14:textId="78CF2637" w:rsidR="00DD1B1C" w:rsidRPr="00ED328F" w:rsidRDefault="00DD1B1C" w:rsidP="00DD1B1C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Committee Chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="783F205C" w14:textId="714FCCFF" w:rsidR="00DD1B1C" w:rsidRPr="00ED328F" w:rsidRDefault="00DD1B1C" w:rsidP="00DD1B1C">
+          <w:p w14:paraId="783F205C" w14:textId="285116BC" w:rsidR="00DD1B1C" w:rsidRPr="00ED328F" w:rsidRDefault="00DD1B1C" w:rsidP="00DD1B1C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="5FE4E1F2" w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="4685A9B4" w:rsidRPr="443AA5C8">
-[...5 lines deleted...]
-            <w:r w:rsidR="00547039" w:rsidRPr="443AA5C8">
+            <w:r w:rsidR="00AB12C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="004B5532">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28C96C53" w14:textId="3BA404FA" w:rsidR="00DD1B1C" w:rsidRPr="00ED328F" w:rsidRDefault="00DD1B1C" w:rsidP="00DD1B1C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -1752,86 +1746,80 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68E8DC77" w14:textId="2D6D3E58" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Executive Director of Planning and Partnerships</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="485EBF5F" w14:textId="5B1719F6" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="008C58B7" w:rsidP="009E2876">
+          <w:p w14:paraId="485EBF5F" w14:textId="43643634" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="008C58B7" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="77B579EE" w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="3A80114C" w:rsidRPr="443AA5C8">
-[...9 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="004B5532">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>35</w:t>
             </w:r>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75E08483" w14:textId="59E2A717" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
@@ -1923,92 +1911,92 @@
           <w:p w14:paraId="130E490B" w14:textId="423B8039" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="00FC36C4" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Interim </w:t>
             </w:r>
             <w:r w:rsidR="00165C01" w:rsidRPr="00E70E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Chief Operating Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2614F8C6" w14:textId="312F1B86" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="008C58B7" w:rsidP="009E2876">
+          <w:p w14:paraId="2614F8C6" w14:textId="4A9DB617" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="008C58B7" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00DD1B1C" w:rsidRPr="443AA5C8">
-[...3 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="0027699A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="776A5C8B" w:rsidRPr="443AA5C8">
-[...9 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00D54C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6C76">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="004A776B" w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>pm</w:t>
+              <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D988C3D" w14:textId="71868151" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="00792EAE" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Approval</w:t>
             </w:r>
           </w:p>
@@ -2097,145 +2085,175 @@
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Director of Planning and Partnerships / </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Interim Executive Director of Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15C7FBF6" w14:textId="4D541C8D" w:rsidR="002D5F4C" w:rsidRPr="00ED328F" w:rsidRDefault="004A776B" w:rsidP="002D5F4C">
+          <w:p w14:paraId="15C7FBF6" w14:textId="0E8E669B" w:rsidR="002D5F4C" w:rsidRPr="00ED328F" w:rsidRDefault="004A776B" w:rsidP="002D5F4C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="5D8D055C" w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="61A7D16D" w:rsidRPr="443AA5C8">
-[...9 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="0027699A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3419D520" w14:textId="4DC99211" w:rsidR="002D5F4C" w:rsidRPr="00ED328F" w:rsidRDefault="002D5F4C" w:rsidP="002D5F4C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="443AA5C8" w14:paraId="0A3CD419" w14:textId="77777777" w:rsidTr="00C2413E">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="590343C6" w14:textId="14C4A31D" w:rsidR="443AA5C8" w:rsidRDefault="1AF55B7D" w:rsidP="00C2413E">
+          <w:p w14:paraId="590343C6" w14:textId="4146CAA6" w:rsidR="443AA5C8" w:rsidRDefault="1AF55B7D" w:rsidP="00C2413E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>COMFORT BREAK: 12:45pm – 1:15pm (30-MINUTES)</w:t>
+              <w:t>COMFORT BREAK: 12:</w:t>
+            </w:r>
+            <w:r w:rsidR="0027699A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="443AA5C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>pm – 1:</w:t>
+            </w:r>
+            <w:r w:rsidR="0027699A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="443AA5C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>pm (30-MINUTES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A1C98" w:rsidRPr="00ED328F" w14:paraId="37CF7EFF" w14:textId="77777777" w:rsidTr="443AA5C8">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
           <w:p w14:paraId="1898C523" w14:textId="76EDB3A6" w:rsidR="002A1C98" w:rsidRPr="00ED328F" w:rsidRDefault="002A1C98" w:rsidP="002A1C98">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
@@ -2346,68 +2364,68 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="629F3164" w14:textId="2240B741" w:rsidR="00FF6086" w:rsidRPr="00ED328F" w:rsidRDefault="00FF6086" w:rsidP="00FF6086">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Committee Chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1036AF89" w14:textId="640A0094" w:rsidR="00FF6086" w:rsidRDefault="00FF6086" w:rsidP="00FF6086">
+          <w:p w14:paraId="1036AF89" w14:textId="091E9B1E" w:rsidR="00FF6086" w:rsidRDefault="00FF6086" w:rsidP="00FF6086">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1:</w:t>
             </w:r>
-            <w:r w:rsidR="33EFEA38" w:rsidRPr="443AA5C8">
-[...3 lines deleted...]
-              <w:t>15</w:t>
+            <w:r w:rsidR="00071733">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CF8C4F5" w14:textId="7E382562" w:rsidR="00FF6086" w:rsidRPr="00ED328F" w:rsidRDefault="00FF6086" w:rsidP="00FF6086">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
@@ -2502,80 +2520,74 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7174D17C" w14:textId="1AE1DFE0" w:rsidR="002A1C98" w:rsidRPr="00ED328F" w:rsidRDefault="002A1C98" w:rsidP="002A1C98">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Executive Directors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29956614" w14:textId="56B4BD2B" w:rsidR="002A1C98" w:rsidRPr="00ED328F" w:rsidRDefault="00FF6086" w:rsidP="002A1C98">
+          <w:p w14:paraId="29956614" w14:textId="581E540E" w:rsidR="002A1C98" w:rsidRPr="00ED328F" w:rsidRDefault="00FF6086" w:rsidP="002A1C98">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00115F49" w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="0B6AA8BF" w:rsidRPr="443AA5C8">
-[...9 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00025C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00115F49" w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6379D39F" w14:textId="095A4D24" w:rsidR="002A1C98" w:rsidRPr="00ED328F" w:rsidRDefault="002A1C98" w:rsidP="002A1C98">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
@@ -2649,80 +2661,74 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1776D0C0" w14:textId="655D51F2" w:rsidR="002A1C98" w:rsidRPr="00ED328F" w:rsidRDefault="002A1C98" w:rsidP="002A1C98">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Interim Executive Director of Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44330435" w14:textId="1DEFA1F5" w:rsidR="002A1C98" w:rsidRPr="00ED328F" w:rsidRDefault="4B6D0EE1" w:rsidP="002A1C98">
+          <w:p w14:paraId="44330435" w14:textId="100DAFDE" w:rsidR="002A1C98" w:rsidRPr="00ED328F" w:rsidRDefault="4B6D0EE1" w:rsidP="002A1C98">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00115F49" w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="55D7DE28" w:rsidRPr="443AA5C8">
-[...9 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00614C80">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
             <w:r w:rsidR="00115F49" w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74353067" w14:textId="684E1D6E" w:rsidR="002A1C98" w:rsidRPr="00ED328F" w:rsidRDefault="002A1C98" w:rsidP="002A1C98">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
@@ -5282,71 +5288,71 @@
     <w:p w14:paraId="61EC7940" w14:textId="7A3533E8" w:rsidR="00D03409" w:rsidRPr="00ED328F" w:rsidRDefault="00D03409" w:rsidP="00F335C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D03409" w:rsidRPr="00ED328F" w:rsidSect="00EF3446">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2269" w:right="720" w:bottom="1276" w:left="720" w:header="284" w:footer="539" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78EE974A" w14:textId="77777777" w:rsidR="00380F8D" w:rsidRDefault="00380F8D" w:rsidP="004E6B3D">
+    <w:p w14:paraId="7117BE51" w14:textId="77777777" w:rsidR="00EE4B3E" w:rsidRDefault="00EE4B3E" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4572058A" w14:textId="77777777" w:rsidR="00380F8D" w:rsidRDefault="00380F8D" w:rsidP="004E6B3D">
+    <w:p w14:paraId="40CDB4FB" w14:textId="77777777" w:rsidR="00EE4B3E" w:rsidRDefault="00EE4B3E" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E81A70F" w14:textId="77777777" w:rsidR="00380F8D" w:rsidRDefault="00380F8D">
+    <w:p w14:paraId="04BE2F01" w14:textId="77777777" w:rsidR="00EE4B3E" w:rsidRDefault="00EE4B3E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -5422,66 +5428,64 @@
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="84504326"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="6F85B3EF" w14:textId="77777777" w:rsidR="007257A5" w:rsidRDefault="00F269C7" w:rsidP="007257A5">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C7750">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56F1CC6B" wp14:editId="5EC6B9C6">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-190500</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-111760</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2757106" cy="749300"/>
@@ -5656,71 +5660,71 @@
   <w:p w14:paraId="0211C874" w14:textId="04D1C000" w:rsidR="007257A5" w:rsidRDefault="00F269C7" w:rsidP="007257A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Public Board</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41BA90E3" w14:textId="77777777" w:rsidR="00380F8D" w:rsidRDefault="00380F8D" w:rsidP="004E6B3D">
+    <w:p w14:paraId="4880BA98" w14:textId="77777777" w:rsidR="00EE4B3E" w:rsidRDefault="00EE4B3E" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3930B0CD" w14:textId="77777777" w:rsidR="00380F8D" w:rsidRDefault="00380F8D" w:rsidP="004E6B3D">
+    <w:p w14:paraId="7F44815B" w14:textId="77777777" w:rsidR="00EE4B3E" w:rsidRDefault="00EE4B3E" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1739917A" w14:textId="77777777" w:rsidR="00380F8D" w:rsidRDefault="00380F8D">
+    <w:p w14:paraId="277516A8" w14:textId="77777777" w:rsidR="00EE4B3E" w:rsidRDefault="00EE4B3E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18756E84" w14:textId="777C007E" w:rsidR="00920939" w:rsidRDefault="00762F1B" w:rsidP="00762F1B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="36"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44DA6D1A" wp14:editId="471B563E">
@@ -7919,52 +7923,51 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2030789414">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1305164612">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="159581558">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2079277747">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="676884114">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1835026928">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="50"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="60"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -8048,50 +8051,51 @@
     <w:rsid w:val="0002087A"/>
     <w:rsid w:val="00020E0D"/>
     <w:rsid w:val="0002123B"/>
     <w:rsid w:val="00021257"/>
     <w:rsid w:val="000214C1"/>
     <w:rsid w:val="00021817"/>
     <w:rsid w:val="0002265F"/>
     <w:rsid w:val="00022D4F"/>
     <w:rsid w:val="00023023"/>
     <w:rsid w:val="00023158"/>
     <w:rsid w:val="000235B0"/>
     <w:rsid w:val="0002366A"/>
     <w:rsid w:val="000236ED"/>
     <w:rsid w:val="0002374C"/>
     <w:rsid w:val="00023FD8"/>
     <w:rsid w:val="0002437E"/>
     <w:rsid w:val="0002465C"/>
     <w:rsid w:val="000247C6"/>
     <w:rsid w:val="000247E3"/>
     <w:rsid w:val="0002484C"/>
     <w:rsid w:val="00024E72"/>
     <w:rsid w:val="00025799"/>
     <w:rsid w:val="00025992"/>
     <w:rsid w:val="00025A55"/>
     <w:rsid w:val="00025C38"/>
+    <w:rsid w:val="00025C51"/>
     <w:rsid w:val="00026059"/>
     <w:rsid w:val="000263A2"/>
     <w:rsid w:val="00026479"/>
     <w:rsid w:val="000266A7"/>
     <w:rsid w:val="00026984"/>
     <w:rsid w:val="00026ADF"/>
     <w:rsid w:val="00026DA4"/>
     <w:rsid w:val="00026E27"/>
     <w:rsid w:val="0002772F"/>
     <w:rsid w:val="00027752"/>
     <w:rsid w:val="00030123"/>
     <w:rsid w:val="000301C1"/>
     <w:rsid w:val="0003024C"/>
     <w:rsid w:val="0003029B"/>
     <w:rsid w:val="000302B5"/>
     <w:rsid w:val="00030300"/>
     <w:rsid w:val="000303C8"/>
     <w:rsid w:val="00030785"/>
     <w:rsid w:val="00030B45"/>
     <w:rsid w:val="00031079"/>
     <w:rsid w:val="000315A2"/>
     <w:rsid w:val="00031873"/>
     <w:rsid w:val="00031FCE"/>
     <w:rsid w:val="000321DA"/>
     <w:rsid w:val="000330DA"/>
@@ -8210,50 +8214,51 @@
     <w:rsid w:val="00064036"/>
     <w:rsid w:val="00064214"/>
     <w:rsid w:val="000642FA"/>
     <w:rsid w:val="0006434B"/>
     <w:rsid w:val="00064827"/>
     <w:rsid w:val="0006489F"/>
     <w:rsid w:val="00064E4D"/>
     <w:rsid w:val="00064F81"/>
     <w:rsid w:val="00065153"/>
     <w:rsid w:val="00065479"/>
     <w:rsid w:val="00065B45"/>
     <w:rsid w:val="00065FCB"/>
     <w:rsid w:val="000664A1"/>
     <w:rsid w:val="00066729"/>
     <w:rsid w:val="00066C7C"/>
     <w:rsid w:val="00066CAD"/>
     <w:rsid w:val="00066CCF"/>
     <w:rsid w:val="00066E4F"/>
     <w:rsid w:val="0006760F"/>
     <w:rsid w:val="00067CC0"/>
     <w:rsid w:val="00067E8A"/>
     <w:rsid w:val="0007004B"/>
     <w:rsid w:val="0007009B"/>
     <w:rsid w:val="00070979"/>
     <w:rsid w:val="00070ACA"/>
+    <w:rsid w:val="00071733"/>
     <w:rsid w:val="00071ECF"/>
     <w:rsid w:val="000720AB"/>
     <w:rsid w:val="00072295"/>
     <w:rsid w:val="00072A58"/>
     <w:rsid w:val="00072CD0"/>
     <w:rsid w:val="000730A4"/>
     <w:rsid w:val="00073300"/>
     <w:rsid w:val="0007353B"/>
     <w:rsid w:val="000736C0"/>
     <w:rsid w:val="00073ED8"/>
     <w:rsid w:val="00074B7B"/>
     <w:rsid w:val="000762AE"/>
     <w:rsid w:val="000774EB"/>
     <w:rsid w:val="00077B24"/>
     <w:rsid w:val="000802E0"/>
     <w:rsid w:val="00080354"/>
     <w:rsid w:val="000804E7"/>
     <w:rsid w:val="00080A13"/>
     <w:rsid w:val="00080EA2"/>
     <w:rsid w:val="00080EA3"/>
     <w:rsid w:val="000810F8"/>
     <w:rsid w:val="000813A0"/>
     <w:rsid w:val="00081458"/>
     <w:rsid w:val="000815D5"/>
     <w:rsid w:val="00081BFB"/>
@@ -8855,50 +8860,51 @@
     <w:rsid w:val="00195ABC"/>
     <w:rsid w:val="00195D04"/>
     <w:rsid w:val="00197BDC"/>
     <w:rsid w:val="00197DE9"/>
     <w:rsid w:val="00197F7D"/>
     <w:rsid w:val="001A03C5"/>
     <w:rsid w:val="001A050D"/>
     <w:rsid w:val="001A1108"/>
     <w:rsid w:val="001A279F"/>
     <w:rsid w:val="001A2A72"/>
     <w:rsid w:val="001A2D8A"/>
     <w:rsid w:val="001A2E70"/>
     <w:rsid w:val="001A37FF"/>
     <w:rsid w:val="001A3994"/>
     <w:rsid w:val="001A4E6D"/>
     <w:rsid w:val="001A56F1"/>
     <w:rsid w:val="001A5722"/>
     <w:rsid w:val="001A5A5D"/>
     <w:rsid w:val="001A5CEC"/>
     <w:rsid w:val="001A5EB0"/>
     <w:rsid w:val="001A5FAF"/>
     <w:rsid w:val="001A6015"/>
     <w:rsid w:val="001A6090"/>
     <w:rsid w:val="001A615E"/>
     <w:rsid w:val="001A6B44"/>
+    <w:rsid w:val="001A6C76"/>
     <w:rsid w:val="001A6F79"/>
     <w:rsid w:val="001B0296"/>
     <w:rsid w:val="001B040F"/>
     <w:rsid w:val="001B0B45"/>
     <w:rsid w:val="001B127A"/>
     <w:rsid w:val="001B156E"/>
     <w:rsid w:val="001B1CDF"/>
     <w:rsid w:val="001B26CF"/>
     <w:rsid w:val="001B2956"/>
     <w:rsid w:val="001B2BE4"/>
     <w:rsid w:val="001B2F86"/>
     <w:rsid w:val="001B2F89"/>
     <w:rsid w:val="001B33F3"/>
     <w:rsid w:val="001B3421"/>
     <w:rsid w:val="001B371A"/>
     <w:rsid w:val="001B3741"/>
     <w:rsid w:val="001B458B"/>
     <w:rsid w:val="001B4925"/>
     <w:rsid w:val="001B4D47"/>
     <w:rsid w:val="001B562B"/>
     <w:rsid w:val="001B5695"/>
     <w:rsid w:val="001B5E8E"/>
     <w:rsid w:val="001B5FFB"/>
     <w:rsid w:val="001B6248"/>
     <w:rsid w:val="001B6576"/>
@@ -9304,50 +9310,51 @@
     <w:rsid w:val="00270C5B"/>
     <w:rsid w:val="00270F83"/>
     <w:rsid w:val="00271264"/>
     <w:rsid w:val="002716D1"/>
     <w:rsid w:val="00271A43"/>
     <w:rsid w:val="00271F1F"/>
     <w:rsid w:val="00272A0D"/>
     <w:rsid w:val="00272B79"/>
     <w:rsid w:val="00273151"/>
     <w:rsid w:val="00273BF0"/>
     <w:rsid w:val="00273C85"/>
     <w:rsid w:val="00273D2A"/>
     <w:rsid w:val="0027402B"/>
     <w:rsid w:val="002744CC"/>
     <w:rsid w:val="0027486E"/>
     <w:rsid w:val="0027493E"/>
     <w:rsid w:val="0027515F"/>
     <w:rsid w:val="002753C4"/>
     <w:rsid w:val="0027578C"/>
     <w:rsid w:val="00275845"/>
     <w:rsid w:val="00275B35"/>
     <w:rsid w:val="00275DF1"/>
     <w:rsid w:val="00275F17"/>
     <w:rsid w:val="00276595"/>
     <w:rsid w:val="00276762"/>
+    <w:rsid w:val="0027699A"/>
     <w:rsid w:val="002769EC"/>
     <w:rsid w:val="00276D50"/>
     <w:rsid w:val="00276EBD"/>
     <w:rsid w:val="002771FD"/>
     <w:rsid w:val="0027734C"/>
     <w:rsid w:val="00277B37"/>
     <w:rsid w:val="00277F37"/>
     <w:rsid w:val="00277F75"/>
     <w:rsid w:val="002803FD"/>
     <w:rsid w:val="00280523"/>
     <w:rsid w:val="00280710"/>
     <w:rsid w:val="00280E5A"/>
     <w:rsid w:val="002813B8"/>
     <w:rsid w:val="00281B82"/>
     <w:rsid w:val="00281D09"/>
     <w:rsid w:val="00281E08"/>
     <w:rsid w:val="00281E68"/>
     <w:rsid w:val="00282680"/>
     <w:rsid w:val="002826D9"/>
     <w:rsid w:val="00282E03"/>
     <w:rsid w:val="002831E6"/>
     <w:rsid w:val="00283258"/>
     <w:rsid w:val="0028371A"/>
     <w:rsid w:val="00283AC9"/>
     <w:rsid w:val="00283BFC"/>
@@ -10504,50 +10511,51 @@
     <w:rsid w:val="004A5B4D"/>
     <w:rsid w:val="004A5EFB"/>
     <w:rsid w:val="004A60A4"/>
     <w:rsid w:val="004A61CD"/>
     <w:rsid w:val="004A6314"/>
     <w:rsid w:val="004A6C63"/>
     <w:rsid w:val="004A7627"/>
     <w:rsid w:val="004A776B"/>
     <w:rsid w:val="004A7DAB"/>
     <w:rsid w:val="004A7F74"/>
     <w:rsid w:val="004B0068"/>
     <w:rsid w:val="004B033A"/>
     <w:rsid w:val="004B0656"/>
     <w:rsid w:val="004B0D8D"/>
     <w:rsid w:val="004B1326"/>
     <w:rsid w:val="004B13E7"/>
     <w:rsid w:val="004B14FC"/>
     <w:rsid w:val="004B1832"/>
     <w:rsid w:val="004B24F1"/>
     <w:rsid w:val="004B250D"/>
     <w:rsid w:val="004B2A64"/>
     <w:rsid w:val="004B2DD4"/>
     <w:rsid w:val="004B2F2E"/>
     <w:rsid w:val="004B4899"/>
     <w:rsid w:val="004B4E3F"/>
+    <w:rsid w:val="004B5532"/>
     <w:rsid w:val="004B587A"/>
     <w:rsid w:val="004B5A51"/>
     <w:rsid w:val="004B5BDD"/>
     <w:rsid w:val="004B623B"/>
     <w:rsid w:val="004B6564"/>
     <w:rsid w:val="004B6616"/>
     <w:rsid w:val="004B68A5"/>
     <w:rsid w:val="004B6A08"/>
     <w:rsid w:val="004B6B39"/>
     <w:rsid w:val="004B6D22"/>
     <w:rsid w:val="004B70D6"/>
     <w:rsid w:val="004B71C3"/>
     <w:rsid w:val="004B7360"/>
     <w:rsid w:val="004B7405"/>
     <w:rsid w:val="004B7629"/>
     <w:rsid w:val="004B779F"/>
     <w:rsid w:val="004B7D92"/>
     <w:rsid w:val="004C03A6"/>
     <w:rsid w:val="004C0AF8"/>
     <w:rsid w:val="004C0FF1"/>
     <w:rsid w:val="004C11F9"/>
     <w:rsid w:val="004C1461"/>
     <w:rsid w:val="004C190D"/>
     <w:rsid w:val="004C1C10"/>
     <w:rsid w:val="004C1EF9"/>
@@ -11255,50 +11263,51 @@
     <w:rsid w:val="0060586E"/>
     <w:rsid w:val="00605A2C"/>
     <w:rsid w:val="00605B3C"/>
     <w:rsid w:val="00605EDC"/>
     <w:rsid w:val="006062AB"/>
     <w:rsid w:val="00606840"/>
     <w:rsid w:val="00606BF3"/>
     <w:rsid w:val="00606C08"/>
     <w:rsid w:val="00607198"/>
     <w:rsid w:val="00607B73"/>
     <w:rsid w:val="00610083"/>
     <w:rsid w:val="00610606"/>
     <w:rsid w:val="0061088C"/>
     <w:rsid w:val="006110F7"/>
     <w:rsid w:val="00611C3D"/>
     <w:rsid w:val="00612508"/>
     <w:rsid w:val="00612AED"/>
     <w:rsid w:val="00612C93"/>
     <w:rsid w:val="00612D7C"/>
     <w:rsid w:val="00612FBD"/>
     <w:rsid w:val="0061300B"/>
     <w:rsid w:val="0061330F"/>
     <w:rsid w:val="006133C2"/>
     <w:rsid w:val="00613F9E"/>
     <w:rsid w:val="00614AD1"/>
+    <w:rsid w:val="00614C80"/>
     <w:rsid w:val="00614EC3"/>
     <w:rsid w:val="00614ED2"/>
     <w:rsid w:val="006151C4"/>
     <w:rsid w:val="00615774"/>
     <w:rsid w:val="0061593D"/>
     <w:rsid w:val="00615971"/>
     <w:rsid w:val="00615BAF"/>
     <w:rsid w:val="00615F77"/>
     <w:rsid w:val="006161EA"/>
     <w:rsid w:val="006165C8"/>
     <w:rsid w:val="00616656"/>
     <w:rsid w:val="00616952"/>
     <w:rsid w:val="00616B6E"/>
     <w:rsid w:val="006171C6"/>
     <w:rsid w:val="006173AE"/>
     <w:rsid w:val="00617640"/>
     <w:rsid w:val="00617D10"/>
     <w:rsid w:val="00617D50"/>
     <w:rsid w:val="00617FF0"/>
     <w:rsid w:val="00620098"/>
     <w:rsid w:val="006206B7"/>
     <w:rsid w:val="006206E7"/>
     <w:rsid w:val="006208DF"/>
     <w:rsid w:val="00620B4F"/>
     <w:rsid w:val="00620B8F"/>
@@ -13624,56 +13633,58 @@
     <w:rsid w:val="00A75F34"/>
     <w:rsid w:val="00A75F36"/>
     <w:rsid w:val="00A7653F"/>
     <w:rsid w:val="00A76679"/>
     <w:rsid w:val="00A76DB2"/>
     <w:rsid w:val="00A772A2"/>
     <w:rsid w:val="00A77476"/>
     <w:rsid w:val="00A77A65"/>
     <w:rsid w:val="00A77CCB"/>
     <w:rsid w:val="00A77E90"/>
     <w:rsid w:val="00A80118"/>
     <w:rsid w:val="00A8022E"/>
     <w:rsid w:val="00A80348"/>
     <w:rsid w:val="00A80401"/>
     <w:rsid w:val="00A80428"/>
     <w:rsid w:val="00A80C24"/>
     <w:rsid w:val="00A81147"/>
     <w:rsid w:val="00A81346"/>
     <w:rsid w:val="00A81533"/>
     <w:rsid w:val="00A81574"/>
     <w:rsid w:val="00A81785"/>
     <w:rsid w:val="00A81B35"/>
     <w:rsid w:val="00A81BF5"/>
     <w:rsid w:val="00A82043"/>
     <w:rsid w:val="00A8264B"/>
+    <w:rsid w:val="00A82739"/>
     <w:rsid w:val="00A828EC"/>
     <w:rsid w:val="00A82909"/>
     <w:rsid w:val="00A82B00"/>
     <w:rsid w:val="00A82F80"/>
     <w:rsid w:val="00A82FB5"/>
     <w:rsid w:val="00A831C0"/>
+    <w:rsid w:val="00A83359"/>
     <w:rsid w:val="00A83A17"/>
     <w:rsid w:val="00A83CCF"/>
     <w:rsid w:val="00A83F79"/>
     <w:rsid w:val="00A841F1"/>
     <w:rsid w:val="00A8430C"/>
     <w:rsid w:val="00A8434A"/>
     <w:rsid w:val="00A85230"/>
     <w:rsid w:val="00A85521"/>
     <w:rsid w:val="00A8579B"/>
     <w:rsid w:val="00A8594C"/>
     <w:rsid w:val="00A85EA8"/>
     <w:rsid w:val="00A86253"/>
     <w:rsid w:val="00A86718"/>
     <w:rsid w:val="00A8678F"/>
     <w:rsid w:val="00A86FA4"/>
     <w:rsid w:val="00A8721F"/>
     <w:rsid w:val="00A873E0"/>
     <w:rsid w:val="00A87536"/>
     <w:rsid w:val="00A8780D"/>
     <w:rsid w:val="00A87B85"/>
     <w:rsid w:val="00A907FA"/>
     <w:rsid w:val="00A90C71"/>
     <w:rsid w:val="00A91185"/>
     <w:rsid w:val="00A913B4"/>
     <w:rsid w:val="00A9155F"/>
@@ -13714,50 +13725,51 @@
     <w:rsid w:val="00AA28EB"/>
     <w:rsid w:val="00AA2931"/>
     <w:rsid w:val="00AA2B08"/>
     <w:rsid w:val="00AA3109"/>
     <w:rsid w:val="00AA38F0"/>
     <w:rsid w:val="00AA3974"/>
     <w:rsid w:val="00AA3BC5"/>
     <w:rsid w:val="00AA3C6E"/>
     <w:rsid w:val="00AA3E5F"/>
     <w:rsid w:val="00AA4135"/>
     <w:rsid w:val="00AA44EC"/>
     <w:rsid w:val="00AA46D5"/>
     <w:rsid w:val="00AA4D99"/>
     <w:rsid w:val="00AA4F22"/>
     <w:rsid w:val="00AA4FD6"/>
     <w:rsid w:val="00AA51D8"/>
     <w:rsid w:val="00AA53EC"/>
     <w:rsid w:val="00AA5796"/>
     <w:rsid w:val="00AA5AB3"/>
     <w:rsid w:val="00AA6865"/>
     <w:rsid w:val="00AA7717"/>
     <w:rsid w:val="00AA79CF"/>
     <w:rsid w:val="00AB0459"/>
     <w:rsid w:val="00AB0A0C"/>
     <w:rsid w:val="00AB112F"/>
+    <w:rsid w:val="00AB12C1"/>
     <w:rsid w:val="00AB130E"/>
     <w:rsid w:val="00AB1317"/>
     <w:rsid w:val="00AB1908"/>
     <w:rsid w:val="00AB1B7A"/>
     <w:rsid w:val="00AB1B7C"/>
     <w:rsid w:val="00AB1C91"/>
     <w:rsid w:val="00AB20AF"/>
     <w:rsid w:val="00AB2982"/>
     <w:rsid w:val="00AB2A6C"/>
     <w:rsid w:val="00AB2EDF"/>
     <w:rsid w:val="00AB2F58"/>
     <w:rsid w:val="00AB306A"/>
     <w:rsid w:val="00AB3240"/>
     <w:rsid w:val="00AB348C"/>
     <w:rsid w:val="00AB36BB"/>
     <w:rsid w:val="00AB36DE"/>
     <w:rsid w:val="00AB3707"/>
     <w:rsid w:val="00AB3BAD"/>
     <w:rsid w:val="00AB3D15"/>
     <w:rsid w:val="00AB3F95"/>
     <w:rsid w:val="00AB455C"/>
     <w:rsid w:val="00AB47CD"/>
     <w:rsid w:val="00AB47D1"/>
     <w:rsid w:val="00AB4C76"/>
     <w:rsid w:val="00AB4CA9"/>
@@ -15076,87 +15088,89 @@
     <w:rsid w:val="00D32924"/>
     <w:rsid w:val="00D3295E"/>
     <w:rsid w:val="00D32AFC"/>
     <w:rsid w:val="00D32F05"/>
     <w:rsid w:val="00D32F99"/>
     <w:rsid w:val="00D3330F"/>
     <w:rsid w:val="00D34080"/>
     <w:rsid w:val="00D3428D"/>
     <w:rsid w:val="00D3460A"/>
     <w:rsid w:val="00D349DA"/>
     <w:rsid w:val="00D351A2"/>
     <w:rsid w:val="00D35399"/>
     <w:rsid w:val="00D359EC"/>
     <w:rsid w:val="00D35BDA"/>
     <w:rsid w:val="00D35D06"/>
     <w:rsid w:val="00D3627D"/>
     <w:rsid w:val="00D362B0"/>
     <w:rsid w:val="00D3655B"/>
     <w:rsid w:val="00D36B7C"/>
     <w:rsid w:val="00D370AC"/>
     <w:rsid w:val="00D37315"/>
     <w:rsid w:val="00D3765D"/>
     <w:rsid w:val="00D37A60"/>
     <w:rsid w:val="00D40075"/>
     <w:rsid w:val="00D4008E"/>
+    <w:rsid w:val="00D40206"/>
     <w:rsid w:val="00D402BE"/>
     <w:rsid w:val="00D40C83"/>
     <w:rsid w:val="00D416EC"/>
     <w:rsid w:val="00D41FA9"/>
     <w:rsid w:val="00D422AA"/>
     <w:rsid w:val="00D422E4"/>
     <w:rsid w:val="00D42947"/>
     <w:rsid w:val="00D42ED5"/>
     <w:rsid w:val="00D4301D"/>
     <w:rsid w:val="00D43519"/>
     <w:rsid w:val="00D43AEB"/>
     <w:rsid w:val="00D448DE"/>
     <w:rsid w:val="00D45311"/>
     <w:rsid w:val="00D4556A"/>
     <w:rsid w:val="00D45704"/>
     <w:rsid w:val="00D45E88"/>
     <w:rsid w:val="00D46BE0"/>
     <w:rsid w:val="00D47182"/>
     <w:rsid w:val="00D473F7"/>
     <w:rsid w:val="00D4795E"/>
     <w:rsid w:val="00D47A49"/>
     <w:rsid w:val="00D47B71"/>
     <w:rsid w:val="00D47BE2"/>
     <w:rsid w:val="00D47EC5"/>
     <w:rsid w:val="00D5005E"/>
     <w:rsid w:val="00D5019C"/>
     <w:rsid w:val="00D50656"/>
     <w:rsid w:val="00D50D79"/>
     <w:rsid w:val="00D51752"/>
     <w:rsid w:val="00D51792"/>
     <w:rsid w:val="00D52B15"/>
     <w:rsid w:val="00D5363B"/>
     <w:rsid w:val="00D53C65"/>
     <w:rsid w:val="00D53CB7"/>
     <w:rsid w:val="00D53FEB"/>
     <w:rsid w:val="00D540B2"/>
     <w:rsid w:val="00D541F5"/>
+    <w:rsid w:val="00D54C1A"/>
     <w:rsid w:val="00D5551C"/>
     <w:rsid w:val="00D55595"/>
     <w:rsid w:val="00D5599E"/>
     <w:rsid w:val="00D55AD4"/>
     <w:rsid w:val="00D55D4F"/>
     <w:rsid w:val="00D568F8"/>
     <w:rsid w:val="00D56A4F"/>
     <w:rsid w:val="00D56AB1"/>
     <w:rsid w:val="00D56F93"/>
     <w:rsid w:val="00D5710F"/>
     <w:rsid w:val="00D579CE"/>
     <w:rsid w:val="00D57B82"/>
     <w:rsid w:val="00D57C1D"/>
     <w:rsid w:val="00D57C4A"/>
     <w:rsid w:val="00D60310"/>
     <w:rsid w:val="00D60485"/>
     <w:rsid w:val="00D60A14"/>
     <w:rsid w:val="00D60DB6"/>
     <w:rsid w:val="00D6134E"/>
     <w:rsid w:val="00D613CB"/>
     <w:rsid w:val="00D61725"/>
     <w:rsid w:val="00D62240"/>
     <w:rsid w:val="00D62241"/>
     <w:rsid w:val="00D6235F"/>
     <w:rsid w:val="00D625A2"/>
@@ -15713,50 +15727,51 @@
     <w:rsid w:val="00E76875"/>
     <w:rsid w:val="00E770F3"/>
     <w:rsid w:val="00E77229"/>
     <w:rsid w:val="00E77272"/>
     <w:rsid w:val="00E773EB"/>
     <w:rsid w:val="00E776ED"/>
     <w:rsid w:val="00E7774E"/>
     <w:rsid w:val="00E77A02"/>
     <w:rsid w:val="00E77E11"/>
     <w:rsid w:val="00E77E65"/>
     <w:rsid w:val="00E8032C"/>
     <w:rsid w:val="00E80334"/>
     <w:rsid w:val="00E8044F"/>
     <w:rsid w:val="00E80518"/>
     <w:rsid w:val="00E8131C"/>
     <w:rsid w:val="00E81481"/>
     <w:rsid w:val="00E81834"/>
     <w:rsid w:val="00E81A28"/>
     <w:rsid w:val="00E81CD8"/>
     <w:rsid w:val="00E820B8"/>
     <w:rsid w:val="00E822F3"/>
     <w:rsid w:val="00E8271B"/>
     <w:rsid w:val="00E82952"/>
     <w:rsid w:val="00E82FB2"/>
     <w:rsid w:val="00E8335D"/>
+    <w:rsid w:val="00E834B9"/>
     <w:rsid w:val="00E83BEE"/>
     <w:rsid w:val="00E842D6"/>
     <w:rsid w:val="00E845A4"/>
     <w:rsid w:val="00E84CB2"/>
     <w:rsid w:val="00E85090"/>
     <w:rsid w:val="00E850A9"/>
     <w:rsid w:val="00E85304"/>
     <w:rsid w:val="00E85325"/>
     <w:rsid w:val="00E853BD"/>
     <w:rsid w:val="00E85547"/>
     <w:rsid w:val="00E856C7"/>
     <w:rsid w:val="00E85C0F"/>
     <w:rsid w:val="00E8679A"/>
     <w:rsid w:val="00E86EC1"/>
     <w:rsid w:val="00E87D1E"/>
     <w:rsid w:val="00E90008"/>
     <w:rsid w:val="00E9066A"/>
     <w:rsid w:val="00E90927"/>
     <w:rsid w:val="00E90D68"/>
     <w:rsid w:val="00E910D9"/>
     <w:rsid w:val="00E91481"/>
     <w:rsid w:val="00E9234A"/>
     <w:rsid w:val="00E925E7"/>
     <w:rsid w:val="00E92754"/>
     <w:rsid w:val="00E9276A"/>
@@ -15924,50 +15939,51 @@
     <w:rsid w:val="00EE0403"/>
     <w:rsid w:val="00EE05C1"/>
     <w:rsid w:val="00EE07DA"/>
     <w:rsid w:val="00EE0BFB"/>
     <w:rsid w:val="00EE0DF6"/>
     <w:rsid w:val="00EE1349"/>
     <w:rsid w:val="00EE14A6"/>
     <w:rsid w:val="00EE15EC"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE1E77"/>
     <w:rsid w:val="00EE21D7"/>
     <w:rsid w:val="00EE2809"/>
     <w:rsid w:val="00EE2BDB"/>
     <w:rsid w:val="00EE2CB6"/>
     <w:rsid w:val="00EE2D44"/>
     <w:rsid w:val="00EE2DF1"/>
     <w:rsid w:val="00EE2E8F"/>
     <w:rsid w:val="00EE2F6F"/>
     <w:rsid w:val="00EE2FBD"/>
     <w:rsid w:val="00EE30A8"/>
     <w:rsid w:val="00EE3B99"/>
     <w:rsid w:val="00EE3BEE"/>
     <w:rsid w:val="00EE3E19"/>
     <w:rsid w:val="00EE417C"/>
     <w:rsid w:val="00EE4678"/>
+    <w:rsid w:val="00EE4B3E"/>
     <w:rsid w:val="00EE4CBF"/>
     <w:rsid w:val="00EE503E"/>
     <w:rsid w:val="00EE5384"/>
     <w:rsid w:val="00EE5B21"/>
     <w:rsid w:val="00EE5BCF"/>
     <w:rsid w:val="00EE5EA7"/>
     <w:rsid w:val="00EE62B2"/>
     <w:rsid w:val="00EE69DC"/>
     <w:rsid w:val="00EE710E"/>
     <w:rsid w:val="00EE758F"/>
     <w:rsid w:val="00EE7A91"/>
     <w:rsid w:val="00EE7B5D"/>
     <w:rsid w:val="00EE7D0A"/>
     <w:rsid w:val="00EF00A3"/>
     <w:rsid w:val="00EF0C4B"/>
     <w:rsid w:val="00EF10D9"/>
     <w:rsid w:val="00EF18F8"/>
     <w:rsid w:val="00EF1997"/>
     <w:rsid w:val="00EF1CEF"/>
     <w:rsid w:val="00EF1FE7"/>
     <w:rsid w:val="00EF26BB"/>
     <w:rsid w:val="00EF276D"/>
     <w:rsid w:val="00EF2A0B"/>
     <w:rsid w:val="00EF2A3B"/>
     <w:rsid w:val="00EF2C38"/>
@@ -19849,50 +19865,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -20072,139 +20097,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A05F4054-F992-48D3-A3D1-81B704263E16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B96C64B-1A89-473B-937C-B0B7BA477349}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CD23E84-97D1-4D40-8940-A6EF6A25D021}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98670089-4C1A-4509-9336-8A12256AE8BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CD23E84-97D1-4D40-8940-A6EF6A25D021}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>510</Words>
-  <Characters>3174</Characters>
+  <Words>533</Words>
+  <Characters>3151</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>137</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ABMU NHS Trust</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3642</CharactersWithSpaces>
+  <CharactersWithSpaces>3620</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ABM COMMUNITY:  TRANSITION BOARD</dc:title>
   <dc:subject/>
   <dc:creator>je005111</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-849368805</vt:i4>