--- v0 (2026-09-19)
+++ v1 (2026-10-10)
@@ -1027,62 +1027,74 @@
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Cyfarwyddwr Llywodraethu Corfforaethol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CDAAE5F" w14:textId="1C23C344" w:rsidR="00210AC3" w:rsidRPr="00ED328F" w:rsidRDefault="00210AC3" w:rsidP="00210AC3">
+          <w:p w14:paraId="6CDAAE5F" w14:textId="7BDA7E56" w:rsidR="00210AC3" w:rsidRPr="00ED328F" w:rsidRDefault="00210AC3" w:rsidP="00210AC3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>11:10am</w:t>
+              <w:t>11:0</w:t>
+            </w:r>
+            <w:r w:rsidR="0002648B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="443AA5C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C60562B" w14:textId="5D7CD917" w:rsidR="00210AC3" w:rsidRPr="00ED328F" w:rsidRDefault="00210AC3" w:rsidP="00210AC3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Er Sicrwydd</w:t>
@@ -1196,70 +1208,70 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="226725BD" w14:textId="4D6D12BA" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Cyfarwyddwr Gweithredol Nyrsio a Phrofiad y Claf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1F82F9" w14:textId="536F20DA" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
+          <w:p w14:paraId="6A1F82F9" w14:textId="43D9A84B" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>11:2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00210AC3">
+              <w:t>11:</w:t>
+            </w:r>
+            <w:r w:rsidR="0002648B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55F076F4" w14:textId="1022538F" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="009E2876">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -1281,648 +1293,708 @@
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
           <w:p w14:paraId="0397C405" w14:textId="7DE9E77A" w:rsidR="009E2876" w:rsidRPr="00ED328F" w:rsidRDefault="009E2876" w:rsidP="000E196F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk159940651"/>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RHAN 4. PENNU CYFEIRIAD STRATEGOL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="004969B9" w:rsidRPr="00ED328F" w14:paraId="524D6C37" w14:textId="77777777" w:rsidTr="00E94014">
+      <w:tr w:rsidR="004C1D76" w:rsidRPr="00ED328F" w14:paraId="524D6C37" w14:textId="77777777" w:rsidTr="00E94014">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55594240" w14:textId="6DFC6595" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="55594240" w14:textId="6DFC6595" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C4F7D4C" w14:textId="776F02E6" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="5C4F7D4C" w14:textId="776F02E6" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Adroddiad Materion Allweddol Pwyllgor Iechyd y Boblogaeth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7086A399" w14:textId="78CF2637" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="7086A399" w14:textId="78CF2637" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Cadeirydd y Pwyllgor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="783F205C" w14:textId="04B36018" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="783F205C" w14:textId="3A986D74" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>11:40pm</w:t>
+              <w:t>11:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="443AA5C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28C96C53" w14:textId="3BA404FA" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="28C96C53" w14:textId="3BA404FA" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Er Sicrwydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004969B9" w:rsidRPr="00ED328F" w14:paraId="41489019" w14:textId="77777777" w:rsidTr="477DABD5">
+      <w:tr w:rsidR="004C1D76" w:rsidRPr="00ED328F" w14:paraId="41489019" w14:textId="77777777" w:rsidTr="477DABD5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="014D60D7" w14:textId="5D9CCCC9" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="014D60D7" w14:textId="5D9CCCC9" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40B9E3FE" w14:textId="77777777" w:rsidR="004969B9" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="40B9E3FE" w14:textId="77777777" w:rsidR="004C1D76" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Adroddiad Cynllunio a Phartneriaethau</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1088BDDF" w14:textId="463FA82F" w:rsidR="004969B9" w:rsidRPr="00E708D1" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="1088BDDF" w14:textId="463FA82F" w:rsidR="004C1D76" w:rsidRPr="00E708D1" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F91D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Adroddiad </w:t>
             </w:r>
-            <w:r w:rsidR="00690ED2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00F91D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>ynaliadwyedd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68E8DC77" w14:textId="2D6D3E58" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="68E8DC77" w14:textId="2D6D3E58" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Cyfarwyddwr Gweithredol Cynllunio a Phartneriaethau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="485EBF5F" w14:textId="192C7548" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="485EBF5F" w14:textId="4D89C4B4" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>11:45am</w:t>
+              <w:t>11:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidRPr="443AA5C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75E08483" w14:textId="59E2A717" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="75E08483" w14:textId="59E2A717" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Er Sicrwydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004969B9" w:rsidRPr="00ED328F" w14:paraId="3048BE80" w14:textId="77777777" w:rsidTr="477DABD5">
+      <w:tr w:rsidR="004C1D76" w:rsidRPr="00ED328F" w14:paraId="3048BE80" w14:textId="77777777" w:rsidTr="477DABD5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C549583" w14:textId="53F86F12" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="2C549583" w14:textId="53F86F12" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DA0529E" w14:textId="43D0A446" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="7DA0529E" w14:textId="43D0A446" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A8E603A" w14:textId="603208FB" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="0A8E603A" w14:textId="603208FB" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Cynllun Parodrwydd ar gyfer y Gaeaf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="130E490B" w14:textId="1F7F432E" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="130E490B" w14:textId="1F7F432E" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E70E3A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Prif Swyddog Gweithredu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2614F8C6" w14:textId="4F8D29A5" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="2614F8C6" w14:textId="33AA4086" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>12:05pm</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="443AA5C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>50a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="443AA5C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D988C3D" w14:textId="71868151" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="0D988C3D" w14:textId="71868151" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>I’w Gymeradwyo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004969B9" w:rsidRPr="00ED328F" w14:paraId="5E11EE69" w14:textId="77777777" w:rsidTr="477DABD5">
+      <w:tr w:rsidR="004C1D76" w:rsidRPr="00ED328F" w14:paraId="5E11EE69" w14:textId="77777777" w:rsidTr="477DABD5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2459564C" w14:textId="6B3473BF" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="2459564C" w14:textId="6B3473BF" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51663AE2" w14:textId="204F6DCD" w:rsidR="004969B9" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="51663AE2" w14:textId="204F6DCD" w:rsidR="004C1D76" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Cynllun Sefydlogi Iechyd Meddwl</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="125072AF" w14:textId="59146A11" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="125072AF" w14:textId="59146A11" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="334C6B95" w14:textId="327FD6FC" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="334C6B95" w14:textId="327FD6FC" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfarwyddwr Gweithredol Cynllunio a Phartneriaethau / </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Cyfarwyddwr Gweithredol Cyllid Dros Dro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15C7FBF6" w14:textId="510AD353" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="15C7FBF6" w14:textId="57526449" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>12:20pm</w:t>
+              <w:t>12:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="443AA5C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3419D520" w14:textId="4DC99211" w:rsidR="004969B9" w:rsidRPr="00ED328F" w:rsidRDefault="004969B9" w:rsidP="004969B9">
+          <w:p w14:paraId="3419D520" w14:textId="4DC99211" w:rsidR="004C1D76" w:rsidRPr="00ED328F" w:rsidRDefault="004C1D76" w:rsidP="004C1D76">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>I’w Gymeradwyo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2EF3" w:rsidRPr="00ED328F" w14:paraId="4B5F600C" w14:textId="77777777" w:rsidTr="001847B6">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
           </w:tcPr>
-          <w:p w14:paraId="351D9810" w14:textId="56052221" w:rsidR="003A2EF3" w:rsidRPr="00ED328F" w:rsidRDefault="003A2EF3" w:rsidP="003A2EF3">
+          <w:p w14:paraId="351D9810" w14:textId="0B84CB6D" w:rsidR="003A2EF3" w:rsidRPr="00ED328F" w:rsidRDefault="003A2EF3" w:rsidP="003A2EF3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>EGWYL CYSUR: 12:</w:t>
             </w:r>
-            <w:r w:rsidR="004969B9">
+            <w:r w:rsidR="004C1D76">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>pm – 1</w:t>
             </w:r>
             <w:r w:rsidR="004969B9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="004969B9">
+            <w:r w:rsidR="004C1D76">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>pm (</w:t>
             </w:r>
             <w:r w:rsidR="004969B9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>0-MUNUD)</w:t>
             </w:r>
@@ -1937,465 +2009,501 @@
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
           <w:p w14:paraId="1898C523" w14:textId="76EDB3A6" w:rsidR="002A1C98" w:rsidRPr="00ED328F" w:rsidRDefault="002A1C98" w:rsidP="002A1C98">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>RHAN 5. CYFLAWNIAD Y FLWYDDYN: ANSAWDD, DIOGELWCH, PERFFORMIAD AC ADNODDAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C91C85" w:rsidRPr="00ED328F" w14:paraId="0EA8A899" w14:textId="77777777" w:rsidTr="009F3FD2">
+      <w:tr w:rsidR="000C15A8" w:rsidRPr="00ED328F" w14:paraId="0EA8A899" w14:textId="77777777" w:rsidTr="009F3FD2">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="294A4630" w14:textId="26FAD43A" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="294A4630" w14:textId="26FAD43A" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D980A08" w14:textId="77777777" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="1D980A08" w14:textId="77777777" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Adroddiad Materion Allweddol y Pwyllgor Perfformiad a Chyllid</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55A2B325" w14:textId="77777777" w:rsidR="00C91C85" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="55A2B325" w14:textId="77777777" w:rsidR="000C15A8" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Gorffennaf 2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="217362BA" w14:textId="382DF1D1" w:rsidR="00C91C85" w:rsidRPr="00177A64" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="217362BA" w14:textId="382DF1D1" w:rsidR="000C15A8" w:rsidRPr="00177A64" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177A64">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Awst 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="629F3164" w14:textId="2240B741" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="629F3164" w14:textId="2240B741" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Cadeirydd y Pwyllgor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1036AF89" w14:textId="1C501F58" w:rsidR="00C91C85" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="1036AF89" w14:textId="3B9CA565" w:rsidR="000C15A8" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>1:15pm</w:t>
+              <w:t>1:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="443AA5C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CF8C4F5" w14:textId="7E382562" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="1CF8C4F5" w14:textId="7E382562" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Er Sicrwydd </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C91C85" w:rsidRPr="00ED328F" w14:paraId="53B86A1B" w14:textId="77777777" w:rsidTr="477DABD5">
+      <w:tr w:rsidR="000C15A8" w:rsidRPr="00ED328F" w14:paraId="53B86A1B" w14:textId="77777777" w:rsidTr="477DABD5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74D20B4F" w14:textId="15028B39" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="74D20B4F" w14:textId="15028B39" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="123AF037" w14:textId="6DA85951" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="123AF037" w14:textId="6DA85951" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B81BAA3" w14:textId="77777777" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="5B81BAA3" w14:textId="77777777" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Adroddiad Perfformiad Integredig</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A1E24C0" w14:textId="7D2FB641" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="7A1E24C0" w14:textId="7D2FB641" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7174D17C" w14:textId="1AE1DFE0" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="7174D17C" w14:textId="1AE1DFE0" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Cyfarwyddwyr Gweithredol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29956614" w14:textId="4D591CB7" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="29956614" w14:textId="2979D7FA" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>1:25pm</w:t>
+              <w:t>1:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="443AA5C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6379D39F" w14:textId="095A4D24" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="6379D39F" w14:textId="095A4D24" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Er Sicrwydd </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C91C85" w:rsidRPr="00ED328F" w14:paraId="378EE6BD" w14:textId="77777777" w:rsidTr="477DABD5">
+      <w:tr w:rsidR="000C15A8" w:rsidRPr="00ED328F" w14:paraId="378EE6BD" w14:textId="77777777" w:rsidTr="477DABD5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C523FF1" w14:textId="2F18F4AD" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="6C523FF1" w14:textId="2F18F4AD" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C22490C" w14:textId="6E7779D3" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="3C22490C" w14:textId="6E7779D3" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A591B3E" w14:textId="18288BF4" w:rsidR="00C91C85" w:rsidRPr="00CA5EBE" w:rsidRDefault="00C91C85" w:rsidP="00CA5EBE">
+          <w:p w14:paraId="0A591B3E" w14:textId="18288BF4" w:rsidR="000C15A8" w:rsidRPr="00CA5EBE" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Adroddiad Cyllid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1776D0C0" w14:textId="655D51F2" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="1776D0C0" w14:textId="655D51F2" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Cyfarwyddwr Gweithredol Cyllid Dros Dro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44330435" w14:textId="5DA18FDD" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="44330435" w14:textId="60F44C9A" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="443AA5C8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>1:50pm</w:t>
+              <w:t>1:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="443AA5C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74353067" w14:textId="684E1D6E" w:rsidR="00C91C85" w:rsidRPr="00ED328F" w:rsidRDefault="00C91C85" w:rsidP="00C91C85">
+          <w:p w14:paraId="74353067" w14:textId="684E1D6E" w:rsidR="000C15A8" w:rsidRPr="00ED328F" w:rsidRDefault="000C15A8" w:rsidP="000C15A8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED328F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:bidi="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Er Sicrwydd </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6086" w:rsidRPr="00ED328F" w14:paraId="1D651020" w14:textId="77777777" w:rsidTr="477DABD5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
@@ -4722,71 +4830,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D03409" w:rsidRPr="00ED328F" w:rsidSect="00EF3446">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2269" w:right="720" w:bottom="1276" w:left="720" w:header="284" w:footer="539" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="676C23E4" w14:textId="77777777" w:rsidR="001D37D0" w:rsidRDefault="001D37D0" w:rsidP="004E6B3D">
+    <w:p w14:paraId="56CBBE5D" w14:textId="77777777" w:rsidR="00266C07" w:rsidRDefault="00266C07" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D12BAFA" w14:textId="77777777" w:rsidR="001D37D0" w:rsidRDefault="001D37D0" w:rsidP="004E6B3D">
+    <w:p w14:paraId="44B6F379" w14:textId="77777777" w:rsidR="00266C07" w:rsidRDefault="00266C07" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C769710" w14:textId="77777777" w:rsidR="001D37D0" w:rsidRDefault="001D37D0">
+    <w:p w14:paraId="60BD3DA6" w14:textId="77777777" w:rsidR="00266C07" w:rsidRDefault="00266C07">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -5120,71 +5228,71 @@
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Bwrdd Cyhoeddus </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78347DFA" w14:textId="77777777" w:rsidR="00283258" w:rsidRDefault="00283258">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="562A46AD" w14:textId="77777777" w:rsidR="001D37D0" w:rsidRDefault="001D37D0" w:rsidP="004E6B3D">
+    <w:p w14:paraId="1F5C2D10" w14:textId="77777777" w:rsidR="00266C07" w:rsidRDefault="00266C07" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="541DABF7" w14:textId="77777777" w:rsidR="001D37D0" w:rsidRDefault="001D37D0" w:rsidP="004E6B3D">
+    <w:p w14:paraId="720C9710" w14:textId="77777777" w:rsidR="00266C07" w:rsidRDefault="00266C07" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6CE2A453" w14:textId="77777777" w:rsidR="001D37D0" w:rsidRDefault="001D37D0">
+    <w:p w14:paraId="36B46465" w14:textId="77777777" w:rsidR="00266C07" w:rsidRDefault="00266C07">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B413F4F" w14:textId="33B9BC5D" w:rsidR="00C916CF" w:rsidRDefault="00C916CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18756E84" w14:textId="777C007E" w:rsidR="00920939" w:rsidRDefault="00762F1B" w:rsidP="00762F1B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
@@ -7198,51 +7306,51 @@
   </w:num>
   <w:num w:numId="13" w16cid:durableId="523791372">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="82266525">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2030789414">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1305164612">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="159581558">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2079277747">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="50"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7328,50 +7436,51 @@
     <w:rsid w:val="0002123B"/>
     <w:rsid w:val="00021257"/>
     <w:rsid w:val="000214C1"/>
     <w:rsid w:val="00021817"/>
     <w:rsid w:val="0002265F"/>
     <w:rsid w:val="00022D4F"/>
     <w:rsid w:val="00023023"/>
     <w:rsid w:val="00023158"/>
     <w:rsid w:val="000235B0"/>
     <w:rsid w:val="0002366A"/>
     <w:rsid w:val="000236ED"/>
     <w:rsid w:val="0002374C"/>
     <w:rsid w:val="00023FD8"/>
     <w:rsid w:val="0002437E"/>
     <w:rsid w:val="0002465C"/>
     <w:rsid w:val="000247C6"/>
     <w:rsid w:val="000247E3"/>
     <w:rsid w:val="0002484C"/>
     <w:rsid w:val="00024E72"/>
     <w:rsid w:val="00025799"/>
     <w:rsid w:val="00025A55"/>
     <w:rsid w:val="00025C38"/>
     <w:rsid w:val="00026059"/>
     <w:rsid w:val="000263A2"/>
     <w:rsid w:val="00026479"/>
+    <w:rsid w:val="0002648B"/>
     <w:rsid w:val="000266A7"/>
     <w:rsid w:val="00026984"/>
     <w:rsid w:val="00026ADF"/>
     <w:rsid w:val="00026DA4"/>
     <w:rsid w:val="00026E27"/>
     <w:rsid w:val="0002772F"/>
     <w:rsid w:val="00027752"/>
     <w:rsid w:val="00030123"/>
     <w:rsid w:val="000301C1"/>
     <w:rsid w:val="0003024C"/>
     <w:rsid w:val="0003029B"/>
     <w:rsid w:val="000302B5"/>
     <w:rsid w:val="00030300"/>
     <w:rsid w:val="000303C8"/>
     <w:rsid w:val="00030785"/>
     <w:rsid w:val="00030B45"/>
     <w:rsid w:val="00031079"/>
     <w:rsid w:val="000315A2"/>
     <w:rsid w:val="00031873"/>
     <w:rsid w:val="00031FCE"/>
     <w:rsid w:val="000321DA"/>
     <w:rsid w:val="000330DA"/>
     <w:rsid w:val="0003317E"/>
     <w:rsid w:val="00033A12"/>
     <w:rsid w:val="00033B1F"/>
@@ -7631,50 +7740,51 @@
     <w:rsid w:val="000B3997"/>
     <w:rsid w:val="000B3E5C"/>
     <w:rsid w:val="000B3EDD"/>
     <w:rsid w:val="000B4595"/>
     <w:rsid w:val="000B4AE3"/>
     <w:rsid w:val="000B4D5A"/>
     <w:rsid w:val="000B5006"/>
     <w:rsid w:val="000B5335"/>
     <w:rsid w:val="000B53CA"/>
     <w:rsid w:val="000B596E"/>
     <w:rsid w:val="000B5AA7"/>
     <w:rsid w:val="000B6104"/>
     <w:rsid w:val="000B6477"/>
     <w:rsid w:val="000B7352"/>
     <w:rsid w:val="000B7368"/>
     <w:rsid w:val="000B7E83"/>
     <w:rsid w:val="000C00D5"/>
     <w:rsid w:val="000C01C1"/>
     <w:rsid w:val="000C0293"/>
     <w:rsid w:val="000C02BE"/>
     <w:rsid w:val="000C08E8"/>
     <w:rsid w:val="000C0C09"/>
     <w:rsid w:val="000C0F97"/>
     <w:rsid w:val="000C11C3"/>
     <w:rsid w:val="000C12E8"/>
+    <w:rsid w:val="000C15A8"/>
     <w:rsid w:val="000C1B15"/>
     <w:rsid w:val="000C1C4E"/>
     <w:rsid w:val="000C1F61"/>
     <w:rsid w:val="000C2472"/>
     <w:rsid w:val="000C24FA"/>
     <w:rsid w:val="000C276F"/>
     <w:rsid w:val="000C2967"/>
     <w:rsid w:val="000C31F4"/>
     <w:rsid w:val="000C3354"/>
     <w:rsid w:val="000C355A"/>
     <w:rsid w:val="000C3610"/>
     <w:rsid w:val="000C3926"/>
     <w:rsid w:val="000C4240"/>
     <w:rsid w:val="000C44D7"/>
     <w:rsid w:val="000C45C3"/>
     <w:rsid w:val="000C4CAA"/>
     <w:rsid w:val="000C4D69"/>
     <w:rsid w:val="000C5013"/>
     <w:rsid w:val="000C5318"/>
     <w:rsid w:val="000C5342"/>
     <w:rsid w:val="000C56D9"/>
     <w:rsid w:val="000C5B14"/>
     <w:rsid w:val="000C5D3B"/>
     <w:rsid w:val="000C5EBA"/>
     <w:rsid w:val="000C6333"/>
@@ -8532,50 +8642,51 @@
     <w:rsid w:val="00256155"/>
     <w:rsid w:val="002568A7"/>
     <w:rsid w:val="00256967"/>
     <w:rsid w:val="002569D8"/>
     <w:rsid w:val="00257033"/>
     <w:rsid w:val="00257074"/>
     <w:rsid w:val="00257132"/>
     <w:rsid w:val="00257D22"/>
     <w:rsid w:val="00257DBE"/>
     <w:rsid w:val="00257E44"/>
     <w:rsid w:val="002606B9"/>
     <w:rsid w:val="00260B7B"/>
     <w:rsid w:val="00260D59"/>
     <w:rsid w:val="00261063"/>
     <w:rsid w:val="0026129F"/>
     <w:rsid w:val="00261F80"/>
     <w:rsid w:val="00263282"/>
     <w:rsid w:val="002638D9"/>
     <w:rsid w:val="00263CA2"/>
     <w:rsid w:val="00264CF9"/>
     <w:rsid w:val="0026519E"/>
     <w:rsid w:val="00265DBB"/>
     <w:rsid w:val="00265F07"/>
     <w:rsid w:val="002660D0"/>
     <w:rsid w:val="00266433"/>
+    <w:rsid w:val="00266C07"/>
     <w:rsid w:val="00267DD9"/>
     <w:rsid w:val="00267E8A"/>
     <w:rsid w:val="0027021A"/>
     <w:rsid w:val="00270332"/>
     <w:rsid w:val="00270C5B"/>
     <w:rsid w:val="00270F83"/>
     <w:rsid w:val="00271264"/>
     <w:rsid w:val="002716D1"/>
     <w:rsid w:val="00271A43"/>
     <w:rsid w:val="00271F1F"/>
     <w:rsid w:val="00272A0D"/>
     <w:rsid w:val="00272B79"/>
     <w:rsid w:val="00273151"/>
     <w:rsid w:val="00273BF0"/>
     <w:rsid w:val="00273C85"/>
     <w:rsid w:val="00273D2A"/>
     <w:rsid w:val="0027402B"/>
     <w:rsid w:val="002744CC"/>
     <w:rsid w:val="0027486E"/>
     <w:rsid w:val="0027493E"/>
     <w:rsid w:val="0027515F"/>
     <w:rsid w:val="002753C4"/>
     <w:rsid w:val="0027578C"/>
     <w:rsid w:val="00275845"/>
     <w:rsid w:val="00275B35"/>
@@ -9766,50 +9877,51 @@
     <w:rsid w:val="004B4899"/>
     <w:rsid w:val="004B4E3F"/>
     <w:rsid w:val="004B587A"/>
     <w:rsid w:val="004B5A51"/>
     <w:rsid w:val="004B5BDD"/>
     <w:rsid w:val="004B623B"/>
     <w:rsid w:val="004B6564"/>
     <w:rsid w:val="004B6616"/>
     <w:rsid w:val="004B68A5"/>
     <w:rsid w:val="004B6A08"/>
     <w:rsid w:val="004B6B39"/>
     <w:rsid w:val="004B6D22"/>
     <w:rsid w:val="004B70D6"/>
     <w:rsid w:val="004B71C3"/>
     <w:rsid w:val="004B7360"/>
     <w:rsid w:val="004B7405"/>
     <w:rsid w:val="004B7629"/>
     <w:rsid w:val="004B779F"/>
     <w:rsid w:val="004B7D92"/>
     <w:rsid w:val="004C03A6"/>
     <w:rsid w:val="004C0FF1"/>
     <w:rsid w:val="004C11F9"/>
     <w:rsid w:val="004C1461"/>
     <w:rsid w:val="004C190D"/>
     <w:rsid w:val="004C1C10"/>
+    <w:rsid w:val="004C1D76"/>
     <w:rsid w:val="004C1EF9"/>
     <w:rsid w:val="004C2227"/>
     <w:rsid w:val="004C2469"/>
     <w:rsid w:val="004C2B15"/>
     <w:rsid w:val="004C2EA8"/>
     <w:rsid w:val="004C31A3"/>
     <w:rsid w:val="004C31F8"/>
     <w:rsid w:val="004C31F9"/>
     <w:rsid w:val="004C36EE"/>
     <w:rsid w:val="004C38EA"/>
     <w:rsid w:val="004C3A85"/>
     <w:rsid w:val="004C4B29"/>
     <w:rsid w:val="004C51A9"/>
     <w:rsid w:val="004C52A7"/>
     <w:rsid w:val="004C5425"/>
     <w:rsid w:val="004C54FF"/>
     <w:rsid w:val="004C585E"/>
     <w:rsid w:val="004C593F"/>
     <w:rsid w:val="004C5CB0"/>
     <w:rsid w:val="004C6292"/>
     <w:rsid w:val="004C635E"/>
     <w:rsid w:val="004C6E5D"/>
     <w:rsid w:val="004C6FEB"/>
     <w:rsid w:val="004C75FD"/>
     <w:rsid w:val="004C77C1"/>
@@ -12794,50 +12906,51 @@
     <w:rsid w:val="00A75F34"/>
     <w:rsid w:val="00A75F36"/>
     <w:rsid w:val="00A7653F"/>
     <w:rsid w:val="00A76679"/>
     <w:rsid w:val="00A76DB2"/>
     <w:rsid w:val="00A772A2"/>
     <w:rsid w:val="00A77476"/>
     <w:rsid w:val="00A77A65"/>
     <w:rsid w:val="00A77CCB"/>
     <w:rsid w:val="00A77E90"/>
     <w:rsid w:val="00A80118"/>
     <w:rsid w:val="00A8022E"/>
     <w:rsid w:val="00A80348"/>
     <w:rsid w:val="00A80401"/>
     <w:rsid w:val="00A80428"/>
     <w:rsid w:val="00A80C24"/>
     <w:rsid w:val="00A81147"/>
     <w:rsid w:val="00A81346"/>
     <w:rsid w:val="00A81533"/>
     <w:rsid w:val="00A81574"/>
     <w:rsid w:val="00A81785"/>
     <w:rsid w:val="00A81B35"/>
     <w:rsid w:val="00A81BF5"/>
     <w:rsid w:val="00A82043"/>
     <w:rsid w:val="00A8264B"/>
+    <w:rsid w:val="00A82739"/>
     <w:rsid w:val="00A828EC"/>
     <w:rsid w:val="00A82909"/>
     <w:rsid w:val="00A82B00"/>
     <w:rsid w:val="00A82F80"/>
     <w:rsid w:val="00A82FB5"/>
     <w:rsid w:val="00A831C0"/>
     <w:rsid w:val="00A83A17"/>
     <w:rsid w:val="00A83CCF"/>
     <w:rsid w:val="00A83F79"/>
     <w:rsid w:val="00A841F1"/>
     <w:rsid w:val="00A8430C"/>
     <w:rsid w:val="00A8434A"/>
     <w:rsid w:val="00A85230"/>
     <w:rsid w:val="00A85521"/>
     <w:rsid w:val="00A8579B"/>
     <w:rsid w:val="00A8594C"/>
     <w:rsid w:val="00A85EA8"/>
     <w:rsid w:val="00A86253"/>
     <w:rsid w:val="00A86718"/>
     <w:rsid w:val="00A8678F"/>
     <w:rsid w:val="00A86FA4"/>
     <w:rsid w:val="00A8721F"/>
     <w:rsid w:val="00A873E0"/>
     <w:rsid w:val="00A87536"/>
     <w:rsid w:val="00A8780D"/>
@@ -18883,76 +18996,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...24 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -19132,128 +19219,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97CFDBE6-09E3-4503-95D9-46E7000FCE01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A05F4054-F992-48D3-A3D1-81B704263E16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CD23E84-97D1-4D40-8940-A6EF6A25D021}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98670089-4C1A-4509-9336-8A12256AE8BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>548</Words>
-  <Characters>3407</Characters>
+  <Words>550</Words>
+  <Characters>3405</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>283</Lines>
+  <Paragraphs>197</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ABM COMMUNITY:  TRANSITION BOARD</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ABMU NHS Trust</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3910</CharactersWithSpaces>
+  <CharactersWithSpaces>3758</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ABM COMMUNITY:  TRANSITION BOARD</dc:title>
   <dc:subject/>
   <dc:creator>je005111</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-849368805</vt:i4>