--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="672A6659" w14:textId="42D7C96A" w:rsidR="00F66511" w:rsidRPr="001E4F72" w:rsidRDefault="00623A0E" w:rsidP="00623A0E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791C65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B56CD2F" wp14:editId="7C0A7091">
             <wp:extent cx="4267200" cy="1085850"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
@@ -870,66 +870,66 @@
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
             <w:r w:rsidR="00FE3694" w:rsidRPr="00314D97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F48B3" w:rsidRPr="00314D97" w14:paraId="37851B93" w14:textId="7C4D75F5" w:rsidTr="00E71743">
         <w:trPr>
           <w:trHeight w:val="902"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0357D991" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="006A1C21">
+          <w:p w14:paraId="0357D991" w14:textId="50BC9105" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="006A1C21">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00314D97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Health Board</w:t>
+              <w:t>Board</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="006A1C21">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="49AD7019" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="006A1C21">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -1413,118 +1413,171 @@
             <w:tcW w:w="1469" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="27DBC621" w14:textId="39C6B5D9" w:rsidR="00A52873" w:rsidRPr="00314D97" w:rsidRDefault="00A52873" w:rsidP="006A1C21">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Millennium Room, HQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="354CB2C9" w14:textId="521C3F0B" w:rsidR="00A52873" w:rsidRPr="00314D97" w:rsidRDefault="00A52873" w:rsidP="00C650BD">
+          <w:p w14:paraId="354CB2C9" w14:textId="3EEFE0CE" w:rsidR="00A52873" w:rsidRPr="00314D97" w:rsidRDefault="001A3B7E" w:rsidP="00C650BD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">As-required </w:t>
+              <w:t>As required</w:t>
+            </w:r>
+            <w:r w:rsidR="00A52873">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A7397D8" w14:textId="77777777" w:rsidR="00A52873" w:rsidRPr="00314D97" w:rsidRDefault="00A52873" w:rsidP="000E4CD9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F95169B" w14:textId="77777777" w:rsidR="00A52873" w:rsidRPr="00314D97" w:rsidRDefault="00A52873" w:rsidP="006A1C21">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="359109AF" w14:textId="77777777" w:rsidR="00A52873" w:rsidRPr="00314D97" w:rsidRDefault="00A52873" w:rsidP="006A1C21">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="09BADAE2" w14:textId="77777777" w:rsidR="001A2355" w:rsidRDefault="001A2355" w:rsidP="001A2355">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2355">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="359109AF" w14:textId="1A2CAD7C" w:rsidR="00D434A9" w:rsidRPr="00314D97" w:rsidRDefault="001A2355" w:rsidP="00D434A9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">June </w:t>
+            </w:r>
+            <w:r w:rsidR="00D434A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounts </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1223" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="182D3C18" w14:textId="77777777" w:rsidR="00A52873" w:rsidRPr="00314D97" w:rsidRDefault="00A52873" w:rsidP="006A1C21">
+          <w:p w14:paraId="182D3C18" w14:textId="662A229F" w:rsidR="00A52873" w:rsidRPr="00314D97" w:rsidRDefault="00A52873" w:rsidP="006A1C21">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A671D11" w14:textId="77777777" w:rsidR="00A52873" w:rsidRPr="00314D97" w:rsidRDefault="00A52873" w:rsidP="006A1C21">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1601,50 +1654,343 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D044D62" w14:textId="77777777" w:rsidR="00A52873" w:rsidRPr="00314D97" w:rsidRDefault="00A52873" w:rsidP="006A1C21">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="391996A2" w14:textId="77777777" w:rsidR="00A52873" w:rsidRPr="00314D97" w:rsidRDefault="00A52873" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00312075" w:rsidRPr="00314D97" w14:paraId="64D1D663" w14:textId="77777777" w:rsidTr="00E71743">
+        <w:trPr>
+          <w:trHeight w:val="792"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A88B3B8" w14:textId="608EE0A0" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual General Meeting </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="796384C3" w14:textId="41ADE8D7" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Millenium Room, HQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E934C2" w14:textId="1AB06F48" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="001A3B7E" w:rsidP="00C650BD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Annually</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0299E380" w14:textId="77777777" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="000E4CD9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B96410" w14:textId="77777777" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3740AD5B" w14:textId="77777777" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC1FFFA" w14:textId="77777777" w:rsidR="00312075" w:rsidRDefault="00E474B9" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E474B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="474749FC" w14:textId="4A28A886" w:rsidR="00E474B9" w:rsidRPr="00314D97" w:rsidRDefault="00E474B9" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">July </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EE1ECB" w14:textId="77777777" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2007D9" w14:textId="77777777" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD9C8D9" w14:textId="77777777" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FB35CE" w14:textId="77777777" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4BD4D0" w14:textId="77777777" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2FF327" w14:textId="77777777" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="608FCC7F" w14:textId="77777777" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="006A1C21">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A52039" w14:textId="77777777" w:rsidR="00312075" w:rsidRPr="00314D97" w:rsidRDefault="00312075" w:rsidP="006A1C21">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F48B3" w:rsidRPr="00314D97" w14:paraId="6ACE9F00" w14:textId="41D9C899" w:rsidTr="00E71743">
         <w:trPr>
           <w:trHeight w:val="792"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="41092D4F" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="006A1C21">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -2306,51 +2652,66 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">May </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D0C6C0E" w14:textId="5AB82410" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="005B033F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00314D97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd </w:t>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2355">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00314D97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E55C40D" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="005B033F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00314D97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">June </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1223" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E67AA19" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="00135BAC">
@@ -3422,64 +3783,97 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="680A5A72" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="006A1C21">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00314D97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">May </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="100C5B58" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="002033EA">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00314D97">
+          <w:p w14:paraId="3B26A1FD" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRDefault="001A2355" w:rsidP="001A2355">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2355">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="100C5B58" w14:textId="4D5ADCDE" w:rsidR="001A2355" w:rsidRPr="00314D97" w:rsidRDefault="001A2355" w:rsidP="001A2355">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">June </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1223" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="095A3933" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="006A1C21">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00314D97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="00314D97">
               <w:rPr>
@@ -4987,99 +5381,98 @@
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AAB185B" w14:textId="3A0128E3" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="0A0A7188">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00314D97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3382A365" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="00F50423">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6113F24B" w14:textId="77777777" w:rsidR="00455668" w:rsidRDefault="00455668" w:rsidP="00455668">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Accounts) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3382A365" w14:textId="55431ADC" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="00455668" w:rsidP="00455668">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Date TBC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="5BA86446" w14:textId="7811E1E4" w:rsidR="00DB64AC" w:rsidRPr="00314D97" w:rsidRDefault="00DB64AC" w:rsidP="00F50423">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F4DCA0B" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="00F50423">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="337EBFBD" w14:textId="77777777" w:rsidR="006261C9" w:rsidRPr="00314D97" w:rsidRDefault="006261C9" w:rsidP="00F50423">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
@@ -5514,50 +5907,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F48B3" w:rsidRPr="00314D97" w14:paraId="2EE02F67" w14:textId="4EB12EF5" w:rsidTr="00E71743">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="27D0A0E9" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="00F50423">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00314D97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mental Health Legislation Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6F0C7CBB" w14:textId="77777777" w:rsidR="004F48B3" w:rsidRPr="00314D97" w:rsidRDefault="004F48B3" w:rsidP="00F50423">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00314D97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Microsoft Teams</w:t>
             </w:r>
           </w:p>
@@ -5924,74 +6318,72 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Remuneration and Terms</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49C2D49B" w14:textId="643E9B0E" w:rsidR="00D323BD" w:rsidRPr="00314D97" w:rsidRDefault="00D323BD" w:rsidP="00D323BD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Service Committee </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="12A90EDA" w14:textId="77777777" w:rsidR="00D323BD" w:rsidRDefault="00D323BD" w:rsidP="00D323BD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Microsoft </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="526313CD" w14:textId="3D25B2B3" w:rsidR="000341FD" w:rsidRPr="00314D97" w:rsidRDefault="000341FD" w:rsidP="00D323BD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Teams </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
@@ -6069,80 +6461,97 @@
               <w:t>th</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74DC930C" w14:textId="0DEF3BBF" w:rsidR="00D323BD" w:rsidRPr="00314D97" w:rsidRDefault="00D323BD" w:rsidP="00D323BD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6E33E57C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>April</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD3C47D" w14:textId="77777777" w:rsidR="00D323BD" w:rsidRPr="00C660D6" w:rsidRDefault="00D323BD" w:rsidP="00D323BD">
+          <w:p w14:paraId="3A649087" w14:textId="77777777" w:rsidR="00D434A9" w:rsidRDefault="00D323BD" w:rsidP="00D323BD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6E33E57C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="6E33E57C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="6E33E57C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> May</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD3C47D" w14:textId="3F083EF8" w:rsidR="00D323BD" w:rsidRPr="00C660D6" w:rsidRDefault="00D323BD" w:rsidP="00D323BD">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E33E57C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>May</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D023895" w14:textId="77777777" w:rsidR="00D323BD" w:rsidRPr="00314D97" w:rsidRDefault="00D323BD" w:rsidP="00D323BD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3025A86F" w14:textId="77777777" w:rsidR="00D323BD" w:rsidRDefault="00D323BD" w:rsidP="00D323BD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -6663,73 +7072,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="66518E39" w14:textId="77777777" w:rsidR="00C359D7" w:rsidRPr="0036307D" w:rsidRDefault="00C359D7" w:rsidP="00C359D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C359D7" w:rsidRPr="0036307D" w:rsidSect="00623A0E">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="646FA23C" w14:textId="77777777" w:rsidR="00F226AC" w:rsidRDefault="00F226AC" w:rsidP="00055CE4">
+    <w:p w14:paraId="24A487F3" w14:textId="77777777" w:rsidR="00D45D93" w:rsidRDefault="00D45D93" w:rsidP="00055CE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5901550D" w14:textId="77777777" w:rsidR="00F226AC" w:rsidRDefault="00F226AC" w:rsidP="00055CE4">
+    <w:p w14:paraId="3E786B25" w14:textId="77777777" w:rsidR="00D45D93" w:rsidRDefault="00D45D93" w:rsidP="00055CE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D20E1C1" w14:textId="77777777" w:rsidR="00F226AC" w:rsidRDefault="00F226AC"/>
+    <w:p w14:paraId="73805923" w14:textId="77777777" w:rsidR="00D45D93" w:rsidRDefault="00D45D93"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -6766,146 +7175,146 @@
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="701B7340" w14:textId="0D50BA40" w:rsidR="00EC6E52" w:rsidRPr="00C660D6" w:rsidRDefault="00565F14" w:rsidP="00623A0E">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C660D6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t>Board and Committee Meetings 202</w:t>
     </w:r>
     <w:r w:rsidR="00F82F3C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00623A0E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t>-2</w:t>
     </w:r>
     <w:r w:rsidR="00F82F3C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="513B8509" w14:textId="5EBF3072" w:rsidR="00C660D6" w:rsidRPr="00C660D6" w:rsidRDefault="00C660D6" w:rsidP="00C660D6">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="431EDE40" w14:textId="77777777" w:rsidR="00F226AC" w:rsidRDefault="00F226AC" w:rsidP="00055CE4">
+    <w:p w14:paraId="0A47B00A" w14:textId="77777777" w:rsidR="00D45D93" w:rsidRDefault="00D45D93" w:rsidP="00055CE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="658A25C0" w14:textId="77777777" w:rsidR="00F226AC" w:rsidRDefault="00F226AC" w:rsidP="00055CE4">
+    <w:p w14:paraId="587AEC8F" w14:textId="77777777" w:rsidR="00D45D93" w:rsidRDefault="00D45D93" w:rsidP="00055CE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7BF15C81" w14:textId="77777777" w:rsidR="00F226AC" w:rsidRDefault="00F226AC"/>
+    <w:p w14:paraId="5DF8BF3D" w14:textId="77777777" w:rsidR="00D45D93" w:rsidRDefault="00D45D93"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10FDAA0E" w14:textId="5FD84458" w:rsidR="00C359D7" w:rsidRDefault="00C359D7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E75FCD0" w14:textId="06C2BC76" w:rsidR="00C359D7" w:rsidRDefault="00C359D7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="774AF2BF" w14:textId="5FE7EF68" w:rsidR="00C359D7" w:rsidRDefault="00C359D7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11103EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FF2A31C"/>
     <w:lvl w:ilvl="0" w:tplc="81B45826">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7087,69 +7496,69 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1204367255">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="711684943">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="40"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00936857"/>
     <w:rsid w:val="000078B1"/>
     <w:rsid w:val="00007A3D"/>
     <w:rsid w:val="00010FB0"/>
     <w:rsid w:val="00013967"/>
@@ -7175,84 +7584,87 @@
     <w:rsid w:val="0006205A"/>
     <w:rsid w:val="00063884"/>
     <w:rsid w:val="00067A38"/>
     <w:rsid w:val="00082AE6"/>
     <w:rsid w:val="00086192"/>
     <w:rsid w:val="00091599"/>
     <w:rsid w:val="00096453"/>
     <w:rsid w:val="00097E85"/>
     <w:rsid w:val="000A1B26"/>
     <w:rsid w:val="000A5242"/>
     <w:rsid w:val="000A7542"/>
     <w:rsid w:val="000B6582"/>
     <w:rsid w:val="000C36AE"/>
     <w:rsid w:val="000C4DC9"/>
     <w:rsid w:val="000C6A9E"/>
     <w:rsid w:val="000D2E2C"/>
     <w:rsid w:val="000D5EFE"/>
     <w:rsid w:val="000D6A15"/>
     <w:rsid w:val="000D7C98"/>
     <w:rsid w:val="000E0AA2"/>
     <w:rsid w:val="000E31A9"/>
     <w:rsid w:val="000E3556"/>
     <w:rsid w:val="000E4CD9"/>
     <w:rsid w:val="000E66DE"/>
     <w:rsid w:val="000E7776"/>
+    <w:rsid w:val="000F0462"/>
     <w:rsid w:val="000F247F"/>
     <w:rsid w:val="000F3610"/>
     <w:rsid w:val="000F3D8F"/>
     <w:rsid w:val="000F7F02"/>
     <w:rsid w:val="0011193D"/>
     <w:rsid w:val="001135D2"/>
     <w:rsid w:val="0011795A"/>
     <w:rsid w:val="00117F8E"/>
     <w:rsid w:val="00120F79"/>
     <w:rsid w:val="00124761"/>
     <w:rsid w:val="00124CBC"/>
     <w:rsid w:val="00127EC4"/>
     <w:rsid w:val="001308E9"/>
     <w:rsid w:val="00135BAC"/>
     <w:rsid w:val="0014014A"/>
     <w:rsid w:val="001404D5"/>
     <w:rsid w:val="00144106"/>
     <w:rsid w:val="001527E2"/>
     <w:rsid w:val="00162E0B"/>
     <w:rsid w:val="0016507A"/>
     <w:rsid w:val="00166FB5"/>
     <w:rsid w:val="001705BA"/>
     <w:rsid w:val="00172216"/>
     <w:rsid w:val="00173F08"/>
     <w:rsid w:val="001767FE"/>
     <w:rsid w:val="001830AA"/>
     <w:rsid w:val="001842E2"/>
     <w:rsid w:val="00184B71"/>
     <w:rsid w:val="001864AD"/>
     <w:rsid w:val="00187E7C"/>
     <w:rsid w:val="001950B2"/>
     <w:rsid w:val="00197E4A"/>
     <w:rsid w:val="001A1675"/>
+    <w:rsid w:val="001A2355"/>
     <w:rsid w:val="001A2D91"/>
+    <w:rsid w:val="001A3B7E"/>
     <w:rsid w:val="001A4779"/>
     <w:rsid w:val="001B0C2B"/>
     <w:rsid w:val="001B4802"/>
     <w:rsid w:val="001B77EB"/>
     <w:rsid w:val="001C18CE"/>
     <w:rsid w:val="001D1C81"/>
     <w:rsid w:val="001D23BE"/>
     <w:rsid w:val="001D2767"/>
     <w:rsid w:val="001D3474"/>
     <w:rsid w:val="001D4D05"/>
     <w:rsid w:val="001E2D99"/>
     <w:rsid w:val="001E4F72"/>
     <w:rsid w:val="001F0A9E"/>
     <w:rsid w:val="001F3CE2"/>
     <w:rsid w:val="001F7313"/>
     <w:rsid w:val="002015A7"/>
     <w:rsid w:val="00201BC9"/>
     <w:rsid w:val="002033EA"/>
     <w:rsid w:val="00205F25"/>
     <w:rsid w:val="00214CE5"/>
     <w:rsid w:val="002172AA"/>
     <w:rsid w:val="002175DF"/>
     <w:rsid w:val="00226F11"/>
     <w:rsid w:val="00227953"/>
     <w:rsid w:val="002375CA"/>
@@ -7273,50 +7685,51 @@
     <w:rsid w:val="002876E0"/>
     <w:rsid w:val="0029295D"/>
     <w:rsid w:val="00293D06"/>
     <w:rsid w:val="002962DE"/>
     <w:rsid w:val="00297A05"/>
     <w:rsid w:val="002A09CC"/>
     <w:rsid w:val="002A1C06"/>
     <w:rsid w:val="002A23CA"/>
     <w:rsid w:val="002B0EBE"/>
     <w:rsid w:val="002B7378"/>
     <w:rsid w:val="002C0C4D"/>
     <w:rsid w:val="002C1655"/>
     <w:rsid w:val="002D38C0"/>
     <w:rsid w:val="002D3E79"/>
     <w:rsid w:val="002E32A8"/>
     <w:rsid w:val="002E7AEC"/>
     <w:rsid w:val="002F237F"/>
     <w:rsid w:val="002F27F0"/>
     <w:rsid w:val="002F2D75"/>
     <w:rsid w:val="002F58BE"/>
     <w:rsid w:val="00302406"/>
     <w:rsid w:val="00303A79"/>
     <w:rsid w:val="00306DA7"/>
     <w:rsid w:val="0030711E"/>
     <w:rsid w:val="00310CE7"/>
+    <w:rsid w:val="00312075"/>
     <w:rsid w:val="00313EC7"/>
     <w:rsid w:val="00314D97"/>
     <w:rsid w:val="00317AF9"/>
     <w:rsid w:val="00320BD9"/>
     <w:rsid w:val="003218CC"/>
     <w:rsid w:val="00324668"/>
     <w:rsid w:val="00331F56"/>
     <w:rsid w:val="00334C23"/>
     <w:rsid w:val="00337A72"/>
     <w:rsid w:val="00340746"/>
     <w:rsid w:val="003458A7"/>
     <w:rsid w:val="00347953"/>
     <w:rsid w:val="00352C52"/>
     <w:rsid w:val="00354E18"/>
     <w:rsid w:val="003577FF"/>
     <w:rsid w:val="00360049"/>
     <w:rsid w:val="0036307D"/>
     <w:rsid w:val="00367200"/>
     <w:rsid w:val="00367F61"/>
     <w:rsid w:val="00370402"/>
     <w:rsid w:val="00373644"/>
     <w:rsid w:val="003745D6"/>
     <w:rsid w:val="003762EB"/>
     <w:rsid w:val="00382CA6"/>
     <w:rsid w:val="00390F8F"/>
@@ -7324,50 +7737,51 @@
     <w:rsid w:val="00394355"/>
     <w:rsid w:val="003B270A"/>
     <w:rsid w:val="003B2D08"/>
     <w:rsid w:val="003B560F"/>
     <w:rsid w:val="003B7790"/>
     <w:rsid w:val="003C2129"/>
     <w:rsid w:val="003C2E2F"/>
     <w:rsid w:val="003C6400"/>
     <w:rsid w:val="003C6F3D"/>
     <w:rsid w:val="003C7100"/>
     <w:rsid w:val="003D3FD4"/>
     <w:rsid w:val="003E1666"/>
     <w:rsid w:val="003E22D4"/>
     <w:rsid w:val="003F0BA4"/>
     <w:rsid w:val="003F68B9"/>
     <w:rsid w:val="00410746"/>
     <w:rsid w:val="00430E84"/>
     <w:rsid w:val="0043401A"/>
     <w:rsid w:val="00435ADA"/>
     <w:rsid w:val="00435C75"/>
     <w:rsid w:val="004425C4"/>
     <w:rsid w:val="00443C4A"/>
     <w:rsid w:val="00446974"/>
     <w:rsid w:val="00450005"/>
     <w:rsid w:val="00454CA6"/>
+    <w:rsid w:val="00455668"/>
     <w:rsid w:val="004706F7"/>
     <w:rsid w:val="00470B49"/>
     <w:rsid w:val="0047264F"/>
     <w:rsid w:val="00472B5A"/>
     <w:rsid w:val="00473412"/>
     <w:rsid w:val="00475A0B"/>
     <w:rsid w:val="004779E9"/>
     <w:rsid w:val="004851AB"/>
     <w:rsid w:val="004860EE"/>
     <w:rsid w:val="00486B9E"/>
     <w:rsid w:val="00487957"/>
     <w:rsid w:val="00493C0E"/>
     <w:rsid w:val="00497D99"/>
     <w:rsid w:val="004A1284"/>
     <w:rsid w:val="004A36B2"/>
     <w:rsid w:val="004A4321"/>
     <w:rsid w:val="004A5022"/>
     <w:rsid w:val="004B4A47"/>
     <w:rsid w:val="004B630E"/>
     <w:rsid w:val="004B7DCC"/>
     <w:rsid w:val="004C0E6B"/>
     <w:rsid w:val="004C3660"/>
     <w:rsid w:val="004C63CA"/>
     <w:rsid w:val="004C6973"/>
     <w:rsid w:val="004D582C"/>
@@ -7735,94 +8149,97 @@
     <w:rsid w:val="00CA17A0"/>
     <w:rsid w:val="00CB3E6A"/>
     <w:rsid w:val="00CC13AB"/>
     <w:rsid w:val="00CC1B6B"/>
     <w:rsid w:val="00CC5527"/>
     <w:rsid w:val="00CC5728"/>
     <w:rsid w:val="00CC7D6D"/>
     <w:rsid w:val="00CD3D8E"/>
     <w:rsid w:val="00CD59DD"/>
     <w:rsid w:val="00CD6AD4"/>
     <w:rsid w:val="00CE0FD4"/>
     <w:rsid w:val="00CE2B2C"/>
     <w:rsid w:val="00CE38F4"/>
     <w:rsid w:val="00CE3BE9"/>
     <w:rsid w:val="00CE5753"/>
     <w:rsid w:val="00CF3593"/>
     <w:rsid w:val="00D0063C"/>
     <w:rsid w:val="00D00943"/>
     <w:rsid w:val="00D02677"/>
     <w:rsid w:val="00D16342"/>
     <w:rsid w:val="00D2538F"/>
     <w:rsid w:val="00D2748B"/>
     <w:rsid w:val="00D30CC6"/>
     <w:rsid w:val="00D323BD"/>
     <w:rsid w:val="00D32AEA"/>
+    <w:rsid w:val="00D434A9"/>
     <w:rsid w:val="00D45063"/>
+    <w:rsid w:val="00D45D93"/>
     <w:rsid w:val="00D47F80"/>
     <w:rsid w:val="00D50EFC"/>
     <w:rsid w:val="00D610DF"/>
     <w:rsid w:val="00D622EE"/>
     <w:rsid w:val="00D65B3B"/>
     <w:rsid w:val="00D717EA"/>
     <w:rsid w:val="00D729BC"/>
     <w:rsid w:val="00D738F1"/>
     <w:rsid w:val="00D85475"/>
     <w:rsid w:val="00D90C8C"/>
     <w:rsid w:val="00D918EB"/>
     <w:rsid w:val="00D92F7E"/>
     <w:rsid w:val="00D9334D"/>
     <w:rsid w:val="00D94DCD"/>
     <w:rsid w:val="00DA2F06"/>
     <w:rsid w:val="00DA4C36"/>
     <w:rsid w:val="00DB257F"/>
     <w:rsid w:val="00DB3E67"/>
     <w:rsid w:val="00DB551C"/>
     <w:rsid w:val="00DB5A85"/>
     <w:rsid w:val="00DB64AC"/>
     <w:rsid w:val="00DB78F0"/>
     <w:rsid w:val="00DC5CDF"/>
     <w:rsid w:val="00DD2536"/>
     <w:rsid w:val="00DD77B8"/>
     <w:rsid w:val="00DD7C71"/>
     <w:rsid w:val="00DE549D"/>
     <w:rsid w:val="00DF2786"/>
     <w:rsid w:val="00DF2E6E"/>
     <w:rsid w:val="00DF414C"/>
     <w:rsid w:val="00DF5EFA"/>
     <w:rsid w:val="00DF655D"/>
     <w:rsid w:val="00DF7AE7"/>
     <w:rsid w:val="00E1297E"/>
     <w:rsid w:val="00E165B9"/>
     <w:rsid w:val="00E166AD"/>
     <w:rsid w:val="00E27237"/>
     <w:rsid w:val="00E337D0"/>
     <w:rsid w:val="00E360AE"/>
     <w:rsid w:val="00E373B9"/>
     <w:rsid w:val="00E41281"/>
     <w:rsid w:val="00E45143"/>
     <w:rsid w:val="00E469E3"/>
+    <w:rsid w:val="00E474B9"/>
     <w:rsid w:val="00E522DF"/>
     <w:rsid w:val="00E52E81"/>
     <w:rsid w:val="00E537D9"/>
     <w:rsid w:val="00E54A57"/>
     <w:rsid w:val="00E54B5C"/>
     <w:rsid w:val="00E574CD"/>
     <w:rsid w:val="00E64372"/>
     <w:rsid w:val="00E65191"/>
     <w:rsid w:val="00E666CE"/>
     <w:rsid w:val="00E71743"/>
     <w:rsid w:val="00E91B08"/>
     <w:rsid w:val="00E926D4"/>
     <w:rsid w:val="00E94A14"/>
     <w:rsid w:val="00EA238A"/>
     <w:rsid w:val="00EA3154"/>
     <w:rsid w:val="00EA4346"/>
     <w:rsid w:val="00EA6B17"/>
     <w:rsid w:val="00EB0B06"/>
     <w:rsid w:val="00EB1C5F"/>
     <w:rsid w:val="00EC0760"/>
     <w:rsid w:val="00EC2092"/>
     <w:rsid w:val="00EC4BA2"/>
     <w:rsid w:val="00EC6E52"/>
     <w:rsid w:val="00EC6EC8"/>
     <w:rsid w:val="00ED1B91"/>
@@ -7924,65 +8341,65 @@
     <w:rsid w:val="6E33E57C"/>
     <w:rsid w:val="6E9F9A22"/>
     <w:rsid w:val="6FBCE138"/>
     <w:rsid w:val="72021385"/>
     <w:rsid w:val="78783055"/>
     <w:rsid w:val="7DB9F00C"/>
     <w:rsid w:val="7EAFAC8D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24ED0A41"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{39F47DA9-73ED-4650-BAA5-44E35E19E9A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8520,51 +8937,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC269A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC269A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -8845,80 +9262,71 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -9098,121 +9506,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E09B615-0875-43E4-AB02-B8A941CBAB0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0794D0C4-4B58-4C3D-9AF5-CA5D5996E3F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2C38F31-FF79-498F-9394-1F52C70980F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{872AC6A4-D38D-42D3-AEF5-876FB6F3B281}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86313EE7-2272-4B4D-AC74-592C27AE930B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>310</Words>
-  <Characters>1772</Characters>
+  <Words>291</Words>
+  <Characters>1651</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>353</Lines>
+  <Paragraphs>212</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ABMU NHS Trust</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2078</CharactersWithSpaces>
+  <CharactersWithSpaces>1861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>el080356</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>fa1fd6865178ab5a93dae4b52544fc5d29f99be107b066466c0e41277262c29d</vt:lpwstr>